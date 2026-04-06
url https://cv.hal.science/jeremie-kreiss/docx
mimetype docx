--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -75,1189 +75,2376 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficient computation of almost invisible inputs for linear input redundant systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Kreiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Fahim Shakib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jungers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23rd European Control Conference, ECC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uniform ultimate boundedness analysis for linear systems with asymmetric input backlash and dead-zone: A piecewise quadratic Lyapunov function approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Kreiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jungers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Millérioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd European Control Conference, ECC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy management and control method for a three port non-isolated DC-DC converter for PV applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Kreiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Mardaneh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Jamshidpour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Materials and Energy, ICOME2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bangkok, Thailand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stability analysis for linear systems with asymmetric input backlash and dead-zone through LMI conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Kreiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jungers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Millérioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st European Control Conference, ECC'2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bucharest, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC57647.2023.10178230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robust input redundancy for uncertain systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Kreiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jungers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th IFAC Symposium on Robust Control Design, ROCOND 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Kyoto, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scheduling of over-actuated networked control systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Kreiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Postoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Nesic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Heemels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th IFAC Conference on Networked Systems, NecSys22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Zurich, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A New Framework for Dealing with Input Constraints on Parallel Interconnection of Buck Converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Kreiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trégouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Naples, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2019.8795805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flux Weakening of PMSM for Enhancing Torque Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Kreiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trégouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.2665-2670, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2018.8550573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Geometric Point of View on Parallel Interconnection of Buck Converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Kreiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trégouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.70-75, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2018.8550575⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal control of discrete-time switched linear systems via continuous parameterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Kreiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.15331 - 15336, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive input redundancy of polynomial parameter-dependent systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valessa Valentim Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Kreiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TAC.2025.3615034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Input redundancy of switched systems concerning the switching signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valessa Valentim Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Kreiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9, pp.1520 - 1525. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3582170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05118287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Input redundancy of switched linear systems via polynomial parameter-dependent systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Input redundancy under input and state constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trégouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valessa Valentim Viana</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérémie Kreiss</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3405380⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 159, pp.111344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593000v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the computation of controlled invariant and output invisible subspaces for parameter-dependent systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uniform ultimate boundedness analysis for linear systems with asymmetric input backlash and dead-zone: A piecewise quadratic Lyapunov function approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valessa Valentim Viana</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérémie Kreiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Millérioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3356170⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 80 (part A), pp.101059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2024.101059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329175v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform ultimate boundedness analysis for linear systems with asymmetric input backlash and dead-zone: A piecewise quadratic Lyapunov function approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the computation of controlled invariant and output invisible subspaces for parameter-dependent systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valessa Valentim Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Kreiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2024.101059⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (7), pp.4695-4701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3356170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795335v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control design for linear systems with asymmetric input backlash and dead-zone through LMI conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Input redundancy of switched linear systems via polynomial parameter-dependent systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valessa Valentim Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Kreiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 8, pp.940-945. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3405389⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 8, pp.1066-1071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3405380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04609480v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Input redundancy under input and state constraints</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Control design for linear systems with asymmetric input backlash and dead-zone through LMI conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Kreiss</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jungers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Millérioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111344⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.940-945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3405389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296381v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Input redundancy: Definitions, taxonomy, characterizations and application to over-actuated systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Kreiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trégouët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems and Control Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 158, pp.105060. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sysconle.2021.105060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03416534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamiltonian point of view on parallel interconnection of buck converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Kreiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trégouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Eberard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 29 (1), pp.43-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TCST.2019.2961073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal control allocation for the parallel interconnection of buck converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Kreiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bodson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trégouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Engineering Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 109, pp.104727. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conengprac.2021.104727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03310341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1267,1340 +2454,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velocity Tracking for Autonomous Railway-based Urbanloop Pods by Contraction (with proofs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weihao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Kreiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Lorenzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letizia Licitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05399074v1</w:t>
-              </w:r>
-[...1185 lines deleted...]
-                <w:t xml:space="preserve">hal-01624364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2618,51 +2618,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocation de commande pour l'électrotechnique et l'électronique de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Kreiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Université de Lyon, 2019. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019LYSEI119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2689,51 +2689,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocation de commande pour l’électrotechnique et l’électronique de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Kreiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. INSA Lyon, 2019. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2929,51 +2929,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477142v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valessa Valentim Viana" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Kreiss" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2025.3615034" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118287v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3582170" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593000v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3405380" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329175v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3356170" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795335v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pierron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mill&#233;rioux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dupont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2024.101059" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609480v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3405389" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296381v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111344" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416534v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2021.105060" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377928v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eberard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gauthier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2019.2961073" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310341v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bodson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2021.104727" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399074v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihao Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Lorenzetti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Licitra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lefebvre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097911v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Fahim Shakib" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574534v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712353v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gillot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Khalil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mardaneh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Jamshidpour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169588v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178230" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697606v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Nesic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Heemels" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697878v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341833v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Lin-Shi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795805" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053176v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550575" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053183v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550573" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624364v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bako" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanco" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2453" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02935822v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSEI119" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02614208v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097911v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Kreiss" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Fahim Shakib" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574534v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pierron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mill&#233;rioux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dupont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712353v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gillot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Khalil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mardaneh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Jamshidpour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169588v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178230" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697878v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697606v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Nesic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Heemels" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341833v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gauthier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Lin-Shi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795805" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053183v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550573" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053176v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550575" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624364v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bako" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2453" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477142v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valessa Valentim Viana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2025.3615034" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118287v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3582170" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296381v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111344" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795335v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2024.101059" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329175v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3356170" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593000v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3405380" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609480v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3405389" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416534v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2021.105060" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377928v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eberard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2019.2961073" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310341v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bodson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2021.104727" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399074v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihao Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Lorenzetti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Licitra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lefebvre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02935822v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSEI119" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02614208v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>