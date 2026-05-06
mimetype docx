--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -75,2376 +75,1189 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
-[...1185 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive input redundancy of polynomial parameter-dependent systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valessa Valentim Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Kreiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TAC.2025.3615034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Input redundancy of switched systems concerning the switching signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valessa Valentim Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Kreiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9, pp.1520 - 1525. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3582170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05118287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Input redundancy under input and state constraints</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the computation of controlled invariant and output invisible subspaces for parameter-dependent systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Valessa Valentim Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jérémie Kreiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111344⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (7), pp.4695-4701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3356170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296381v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform ultimate boundedness analysis for linear systems with asymmetric input backlash and dead-zone: A piecewise quadratic Lyapunov function approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Input redundancy of switched linear systems via polynomial parameter-dependent systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Valessa Valentim Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jérémie Kreiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2024.101059⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.1066-1071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3405380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795335v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the computation of controlled invariant and output invisible subspaces for parameter-dependent systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Uniform ultimate boundedness analysis for linear systems with asymmetric input backlash and dead-zone: A piecewise quadratic Lyapunov function approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Kreiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Millérioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3356170⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 80 (part A), pp.101059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2024.101059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329175v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Input redundancy of switched linear systems via polynomial parameter-dependent systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Control design for linear systems with asymmetric input backlash and dead-zone through LMI conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Kreiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Millérioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 8, pp.1066-1071. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3405380⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 8, pp.940-945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3405389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593000v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control design for linear systems with asymmetric input backlash and dead-zone through LMI conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Input redundancy under input and state constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trégouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Kreiss</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3405389⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 159, pp.111344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04609480v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Input redundancy: Definitions, taxonomy, characterizations and application to over-actuated systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Kreiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trégouët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems and Control Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 158, pp.105060. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sysconle.2021.105060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03416534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamiltonian point of view on parallel interconnection of buck converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Kreiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trégouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Eberard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 29 (1), pp.43-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TCST.2019.2961073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal control allocation for the parallel interconnection of buck converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Kreiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bodson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trégouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Engineering Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 109, pp.104727. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conengprac.2021.104727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03310341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2454,153 +1267,1340 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velocity Tracking for Autonomous Railway-based Urbanloop Pods by Contraction (with proofs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weihao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Kreiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Lorenzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letizia Licitra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05399074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficient computation of almost invisible inputs for linear input redundant systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Kreiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Fahim Shakib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jungers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23rd European Control Conference, ECC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uniform ultimate boundedness analysis for linear systems with asymmetric input backlash and dead-zone: A piecewise quadratic Lyapunov function approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Kreiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jungers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Millérioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd European Control Conference, ECC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy management and control method for a three port non-isolated DC-DC converter for PV applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Kreiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Mardaneh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Jamshidpour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Materials and Energy, ICOME2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bangkok, Thailand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stability analysis for linear systems with asymmetric input backlash and dead-zone through LMI conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Kreiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jungers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Millérioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st European Control Conference, ECC'2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bucharest, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC57647.2023.10178230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robust input redundancy for uncertain systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Kreiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jungers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th IFAC Symposium on Robust Control Design, ROCOND 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Kyoto, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scheduling of over-actuated networked control systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Kreiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Postoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Nesic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Heemels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th IFAC Conference on Networked Systems, NecSys22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Zurich, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A New Framework for Dealing with Input Constraints on Parallel Interconnection of Buck Converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Kreiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trégouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Naples, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2019.8795805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flux Weakening of PMSM for Enhancing Torque Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Kreiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trégouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.2665-2670, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2018.8550573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Geometric Point of View on Parallel Interconnection of Buck Converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Kreiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trégouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.70-75, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2018.8550575⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...9 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal control of discrete-time switched linear systems via continuous parameterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Kreiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Lorenzetti</w:t>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letizia Licitra</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Eric Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.15331 - 15336, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Lefebvre</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-05399074v1</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2618,51 +2618,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocation de commande pour l'électrotechnique et l'électronique de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Kreiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Université de Lyon, 2019. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019LYSEI119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2689,51 +2689,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocation de commande pour l’électrotechnique et l’électronique de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Kreiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. INSA Lyon, 2019. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2929,51 +2929,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097911v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Kreiss" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Fahim Shakib" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574534v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pierron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mill&#233;rioux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dupont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712353v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gillot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Khalil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mardaneh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Jamshidpour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169588v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178230" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697878v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697606v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Nesic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Heemels" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341833v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gauthier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Lin-Shi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795805" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053183v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550573" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053176v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550575" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624364v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bako" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2453" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477142v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valessa Valentim Viana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2025.3615034" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118287v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3582170" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296381v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111344" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795335v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2024.101059" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329175v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3356170" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593000v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3405380" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609480v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3405389" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416534v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2021.105060" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377928v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eberard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2019.2961073" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310341v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bodson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2021.104727" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399074v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihao Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Lorenzetti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Licitra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lefebvre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02935822v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSEI119" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02614208v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477142v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valessa Valentim Viana" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Kreiss" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2025.3615034" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118287v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3582170" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329175v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3356170" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593000v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3405380" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795335v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pierron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mill&#233;rioux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dupont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2024.101059" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609480v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3405389" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296381v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111344" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416534v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2021.105060" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377928v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eberard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gauthier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2019.2961073" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310341v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bodson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2021.104727" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399074v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihao Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Lorenzetti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Licitra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lefebvre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097911v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Fahim Shakib" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574534v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712353v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gillot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Khalil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mardaneh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Jamshidpour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169588v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178230" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697878v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697606v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Nesic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Heemels" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341833v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Lin-Shi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795805" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053183v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550573" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053176v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550575" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624364v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bako" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanco" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2453" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02935822v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSEI119" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02614208v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>