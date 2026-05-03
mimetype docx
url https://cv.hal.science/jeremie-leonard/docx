--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -106,831 +106,831 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring excited-state proton transfer reactions in isothiazologuanosine, an isofunctional fluorescent analogue of guanosine</w:t>
+                <w:t xml:space="preserve">Design, Synthesis, and Characterization of pH-Resettable Photoswitches Mimicking the GFP Fluorophore Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olha Tkach</w:t>
+                <w:t xml:space="preserve">Nicola Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Martinez-Fernandez</w:t>
+                <w:t xml:space="preserve">Germano Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atzin Esmeralda Ruiz-Lera</w:t>
+                <w:t xml:space="preserve">Marios Maimaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Humbert</w:t>
+                <w:t xml:space="preserve">Salvatore Prioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Richert</w:t>
+                <w:t xml:space="preserve">Madushanka Manathunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (11), pp.2845-2855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5CP02642C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.4c07003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05225058v1</w:t>
+                <w:t xml:space="preserve">hal-05078998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciton dynamics in planar dumbbell-shaped electron-donor molecules for organic optoelectronics</w:t>
+                <w:t xml:space="preserve">Exploring excited-state proton transfer reactions in isothiazologuanosine, an isofunctional fluorescent analogue of guanosine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiang Jing</w:t>
+                <w:t xml:space="preserve">Olha Tkach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Steveler</w:t>
+                <w:t xml:space="preserve">Lara Martinez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Mounya Gharbi</w:t>
+                <w:t xml:space="preserve">Atzin Esmeralda Ruiz-Lera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Marbach</w:t>
+                <w:t xml:space="preserve">Nicolas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Didier</w:t>
+                <w:t xml:space="preserve">Ludovic Richert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5ta06394a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5CP02642C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265364v1</w:t>
+                <w:t xml:space="preserve">hal-05225058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Photoisomerization Mechanism of Oxindole Switches with Electron-Donating Substituents</w:t>
+                <w:t xml:space="preserve">Exciton dynamics in planar dumbbell-shaped electron-donor molecules for organic optoelectronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Mgbukwu</w:t>
+                <w:t xml:space="preserve">Jiang Jing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xingjie Fu</w:t>
+                <w:t xml:space="preserve">Emilie Steveler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Yu. Peshkov</w:t>
+                <w:t xml:space="preserve">Amira Mounya Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Doellerer</w:t>
+                <w:t xml:space="preserve">Sébastien Marbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilo Granados Buitrago</w:t>
+                <w:t xml:space="preserve">Pascal Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 129 (15), pp.3839-3850. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.4c06856⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5ta06394a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05008023v1</w:t>
+                <w:t xml:space="preserve">hal-05265364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Synthesis, and Characterization of pH-Resettable Photoswitches Mimicking the GFP Fluorophore Structure</w:t>
+                <w:t xml:space="preserve">Tuning the Photoisomerization Mechanism of Oxindole Switches with Electron-Donating Substituents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Ferrara</w:t>
+                <w:t xml:space="preserve">Matthew Mgbukwu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germano Giuliani</w:t>
+                <w:t xml:space="preserve">Xingjie Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marios Maimaris</w:t>
+                <w:t xml:space="preserve">Roman Yu. Peshkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvatore Prioli</w:t>
+                <w:t xml:space="preserve">Daniel Doellerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madushanka Manathunga</w:t>
+                <w:t xml:space="preserve">Camilo Granados Buitrago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 129 (11), pp.2845-2855. </w:t>
+              <w:t xml:space="preserve">, 2025, 129 (15), pp.3839-3850. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.4c07003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.4c06856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05078998v1</w:t>
+                <w:t xml:space="preserve">hal-05008023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of a Jahn-Teller mode as an ultrafast fingerprint of spin-transition-induced charge transfer in CoFe Prussian Blue Analogue</w:t>
+                <w:t xml:space="preserve">Exciton annihilation and diffusion length in disordered multichromophoric nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Hervé</w:t>
+                <w:t xml:space="preserve">Amira Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan Marekha</w:t>
+                <w:t xml:space="preserve">Deep Biswas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Mazérat</w:t>
+                <w:t xml:space="preserve">Olivier Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talal Mallah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marco Cammarata</w:t>
+                <w:t xml:space="preserve">Pavel Malý</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3ma01072d⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.10.1039/D4NR00325J. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4NR00325J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04532697v1</w:t>
+                <w:t xml:space="preserve">hal-04605944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciton annihilation and diffusion length in disordered multichromophoric nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of a Jahn-Teller mode as an ultrafast fingerprint of spin-transition-induced charge transfer in CoFe Prussian Blue Analogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Gharbi</w:t>
+                <w:t xml:space="preserve">Bogdan Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Biswas</w:t>
+                <w:t xml:space="preserve">Sandra Mazérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cregut</w:t>
+                <w:t xml:space="preserve">Talal Mallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Malý</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Didier</w:t>
+                <w:t xml:space="preserve">Marco Cammarata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.10.1039/D4NR00325J. </w:t>
+              <w:t xml:space="preserve">Materials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4NR00325J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3ma01072d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04605944v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoactivatable Liposomes for Blue to Deep Red Light-Activated Surface Drug Release: Application to Controlled Delivery of the Antitumoral Drug Melphalan</w:t>
               </w:r>
@@ -1044,2971 +1044,2971 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the engineering of a photon-only two-stroke rotary molecular motor</w:t>
+                <w:t xml:space="preserve">Photoelectron Spectroscopy of Oppositely Charged Molecular Switches in the Aqueous Phase: Theory and Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Filatov</w:t>
+                <w:t xml:space="preserve">E. Ikonnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Paolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Pierron</w:t>
+                <w:t xml:space="preserve">J. Garcia-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Cappelli</w:t>
+                <w:t xml:space="preserve">Y. Orozco-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluca Giorgi</w:t>
+                <w:t xml:space="preserve">C. Granados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.6433. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (26), pp.6061-6070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-33695-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c00828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03834058v1</w:t>
+                <w:t xml:space="preserve">hal-04257899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red Light‐Responsive Upconverting Nanoparticles for Quantitative and Controlled Release of a Coumarin‐Based Prodrug</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantum–classical simulations of rhodopsin reveal excited-state population splitting and its effects on quantum efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xuchun Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madushanka Manathunga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Gozem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stefan Chassaing</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadeusz Andruniów</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adhm.202201474⟩</w:t>
+              <w:t xml:space="preserve">Nature Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.441 - 449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41557-022-00892-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03829942v2</w:t>
+                <w:t xml:space="preserve">hal-03834078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Synthesis and Characterization of a Visible‐Light‐Sensitive Molecular Switch and Its PEGylation Towards a Self‐Assembling Molecule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards the engineering of a photon-only two-stroke rotary molecular motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filatov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Paolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Varvarà</w:t>
+                <w:t xml:space="preserve">Robin Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cappelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202201477⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.6433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-33695-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03834067v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum–classical simulations of rhodopsin reveal excited-state population splitting and its effects on quantum efficiency</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Red Light‐Responsive Upconverting Nanoparticles for Quantitative and Controlled Release of a Coumarin‐Based Prodrug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Chaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bolze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tadeusz Andruniów</w:t>
+                <w:t xml:space="preserve">Stefan Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14, pp.441 - 449. </w:t>
+              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.2201474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41557-022-00892-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adhm.202201474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03834078v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03829942v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Transition from a Biomimetic Molecular Switch to a Rotary Molecular Motor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling quenching mechanisms of disordered molecular systems in the presence of molecular aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommaso Giovannini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Madushanka Manathunga</w:t>
+                <w:t xml:space="preserve">Giacomo Fanciullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loredana Latterini</w:t>
+                <w:t xml:space="preserve">Irene Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Zampini</w:t>
+                <w:t xml:space="preserve">Andrey Klymchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c00526⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (3), pp.1787-1794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1CP04260B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357458v1</w:t>
+                <w:t xml:space="preserve">hal-03818492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-picosecond C=C bond photo-isomerization: Evidence for the role of excited state mixing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damianos Agathangelou</w:t>
+                <w:t xml:space="preserve">Design, Synthesis and Characterization of a Visible‐Light‐Sensitive Molecular Switch and Its PEGylation Towards a Self‐Assembling Molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Paolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partha Pratim Roy</w:t>
+                <w:t xml:space="preserve">Mario Saletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María del Carmen Marín</w:t>
+                <w:t xml:space="preserve">Annalisa Reale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ferré</w:t>
+                <w:t xml:space="preserve">Mariano Licciardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimo Olivucci</w:t>
+                <w:t xml:space="preserve">Paola Varvarà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (2), pp.111-138. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (50), pp.e202201477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crphys.41⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202201477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996783v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling quenching mechanisms of disordered molecular systems in the presence of molecular aggregates</w:t>
+                <w:t xml:space="preserve">Effect of charge-transfer enhancement on the efficiency and rotary mechanism of an oxindole-based molecular motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Fanciullo</w:t>
+                <w:t xml:space="preserve">Daisy Pooler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Conti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Didier</w:t>
+                <w:t xml:space="preserve">Stefano Crespi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey Klymchenko</w:t>
+                <w:t xml:space="preserve">Romain Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Leonard</w:t>
+                <w:t xml:space="preserve">Lukas Pfeifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 24 (3), pp.1787-1794. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (21), pp.7486-7497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1CP04260B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1SC01105G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818492v1</w:t>
+                <w:t xml:space="preserve">hal-03357455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Intermolecular Photoinduced Electron Transfer in Deoxyadenosine‐Based Fluorescent Probes</w:t>
+                <w:t xml:space="preserve">Kinetics of protein-assisted nucleic acid interconversion monitored by transient time resolved fluorescence in microfluidic droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoang‐ngoan Le</w:t>
+                <w:t xml:space="preserve">Natalia Grytsyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Brazard</w:t>
+                <w:t xml:space="preserve">Damien Cianfarani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Barnoin</w:t>
+                <w:t xml:space="preserve">Olivier Crégut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Richert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Vincent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît y Michel</w:t>
+                <w:t xml:space="preserve">Christian Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202003456⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (19), pp.e111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkab687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357459v1</w:t>
+                <w:t xml:space="preserve">hal-03357462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of Intramolecular Low‐Threshold Amplified Spontaneous Emission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of Intermolecular Photoinduced Electron Transfer in Deoxyadenosine‐Based Fluorescent Probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang‐ngoan Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qi Wei</w:t>
+                <w:t xml:space="preserve">Johanna Brazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruihong H Duan</w:t>
+                <w:t xml:space="preserve">Guillaume Barnoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qi Zhang</w:t>
+                <w:t xml:space="preserve">Steve Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linghai Xie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ruidong Xia</w:t>
+                <w:t xml:space="preserve">Benoît y Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.202001956⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (4), pp.1364-1373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202003456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357454v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of protein-assisted nucleic acid interconversion monitored by transient time resolved fluorescence in microfluidic droplets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sub-picosecond C=C bond photo-isomerization: Evidence for the role of excited state mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damianos Agathangelou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Grytsyk</w:t>
+                <w:t xml:space="preserve">Partha Pratim Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Cianfarani</w:t>
+                <w:t xml:space="preserve">María del Carmen Marín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Crégut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Richert</w:t>
+                <w:t xml:space="preserve">Nicolas Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Boudier</w:t>
+                <w:t xml:space="preserve">Massimo Olivucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 49 (19), pp.e111. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (2), pp.111-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkab687⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crphys.41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357462v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of charge-transfer enhancement on the efficiency and rotary mechanism of an oxindole-based molecular motor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Transition from a Biomimetic Molecular Switch to a Rotary Molecular Motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Paolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daisy Pooler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robin Pierron</w:t>
+                <w:t xml:space="preserve">Tommaso Giovannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madushanka Manathunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Crespi</w:t>
+                <w:t xml:space="preserve">Loredana Latterini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Costil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lukas Pfeifer</w:t>
+                <w:t xml:space="preserve">Giulia Zampini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1SC01105G⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (16), pp.3875-3884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c00526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357455v1</w:t>
+                <w:t xml:space="preserve">hal-03357458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational coherence and quantum yield of retinal-chromophore-inspired molecular switches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origin of Intramolecular Low‐Threshold Amplified Spontaneous Emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa Gueye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marco Paolino</w:t>
+                <w:t xml:space="preserve">Ruihong H Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Gindensperger</w:t>
+                <w:t xml:space="preserve">Qi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Haacke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Léonard</w:t>
+                <w:t xml:space="preserve">Linghai Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruidong Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9fd00062c⟩</w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (12), pp.2001956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.202001956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394778v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the pH-dependence of ground- and excited-state equilibria of thienoguanine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagannath Kuchlyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Martinez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22 (14), pp.7381-7391. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C9CP06931C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excited-State Proton Transfer in Oxyluciferin and Its Analogues</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vibrational coherence and quantum yield of retinal-chromophore-inspired molecular switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Mely</w:t>
+                <w:t xml:space="preserve">Moussa Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Paolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gindensperger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Haacke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c00839⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9fd00062c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034904v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anabaena Sensory Rhodopsin: Effect of point mutations on PSBR photo-isomerization speed</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Excited-State Proton Transfer in Oxyluciferin and Its Analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Taupier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cregut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Brazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hideki Kandori</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201920510004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (9), pp.3653-3659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c00839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394783v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High sensitivity fluorescence up-conversion spectroscopy of 3 MLCT emission of metal-organic complexes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis, spectroscopy and QM/MM simulations of a biomimetic ultrafast light-driven molecular motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Roland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Crégut</w:t>
+                <w:t xml:space="preserve">Igor Schapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Paolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Duchanois</w:t>
+                <w:t xml:space="preserve">Stefania Fusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201920509009⟩</w:t>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (9), pp.2259-2269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9PP00223E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394782v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded Fluorescence Lifetime Determination for High-Throughput, Low-Photon-Number Applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BOXCARS-geometry 2DES setup in the 300-340nm range with pulse-to-pulse phase correction at 50kHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Uhring</w:t>
+                <w:t xml:space="preserve">Thomas Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Dumas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Léonard</w:t>
+                <w:t xml:space="preserve">Vincent Kemlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia Skilitski</w:t>
+                <w:t xml:space="preserve">Julien Nillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Pellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crégut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11265-018-1372-9⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 205, pp.01009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201920501009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410160v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoreactivity Control Mediated by Molecular Force Probes in Stilbene</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Embedded Fluorescence Lifetime Determination for High-Throughput, Low-Photon-Number Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Sampedro</w:t>
+                <w:t xml:space="preserve">Tobias Lieske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Mendicuti</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Wilfried Uhring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Skilitski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b03802⟩</w:t>
+              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (7), pp.819-831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11265-018-1372-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394779v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards broadband two-Dimensional electronic spectroscopy with ~8 fs phase-locked pulses at 400 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damianos Agathangelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El-Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Brazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crégut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haacke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 205, pp.03006. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/201920503006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BOXCARS-geometry 2DES setup in the 300-340nm range with pulse-to-pulse phase correction at 50kHz</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photoreactivity Control Mediated by Molecular Force Probes in Stilbene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Nillon</w:t>
+                <w:t xml:space="preserve">Cristina Garcia-Iriepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Pellé</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diego Sampedro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Mendicuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Manuel Frutos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201920501009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (5), pp.1063-1067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b03802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394781v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, spectroscopy and QM/MM simulations of a biomimetic ultrafast light-driven molecular motor</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High sensitivity fluorescence up-conversion spectroscopy of 3 MLCT emission of metal-organic complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Marchand</w:t>
+                <w:t xml:space="preserve">Li Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damianos Agathangelou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crégut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Duchanois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9PP00223E⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 205, pp.09009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201920509009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394780v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of point mutations on the ultrafast photo-isomerization of Anabaena sensory rhodopsin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Anabaena Sensory Rhodopsin: Effect of point mutations on PSBR photo-isomerization speed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damianos Agathangelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. del Carmen Marín</w:t>
+                <w:t xml:space="preserve">Yoelvis Orozco-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Roy</w:t>
+                <w:t xml:space="preserve">Marí del Carmen Marin Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Brazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Brazard</w:t>
+                <w:t xml:space="preserve">Hideki Kandori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 207, pp.55-75. </w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 205, pp.10004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7FD00200A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201920510004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053159v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolving the Singlet Excited State Manifold of Benzophenone by First-Principles Simulations and Ultrafast Spectroscopy</w:t>
               </w:r>
@@ -4033,51 +4033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Zvereva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Marazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Brazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4122,243 +4122,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast photophysics of the environment-sensitive 4′-methoxy-3-hydroxyflavone fluorescent dye</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of point mutations on the ultrafast photo-isomerization of Anabaena sensory rhodopsin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damianos Agathangelou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Orozco-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia Ioanna Skilitsi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damianos Agathangelou</w:t>
+                <w:t xml:space="preserve">M. del Carmen Marín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ievgen Shulov</w:t>
+                <w:t xml:space="preserve">Pascal Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamie Conyard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefan Haacke</w:t>
+                <w:t xml:space="preserve">J. Brazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (11), pp.7885-7895. </w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 207, pp.55-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7CP08584B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7FD00200A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383715v1</w:t>
+                <w:t xml:space="preserve">hal-02053159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation and Analysis of the Spectroscopic Properties of Oxyluciferin and Its Analogues in Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Garcia-Iriepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Berraud-Pache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Zemmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Taupier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (4), pp.2117 - 2126. </w:t>
@@ -4390,1346 +4390,1346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of solvent relaxation in the ultrafast time-resolved spectroscopy of solvated benzophenone</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrafast photophysics of the environment-sensitive 4′-methoxy-3-hydroxyflavone fluorescent dye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artur Nenov</w:t>
+                <w:t xml:space="preserve">Anastasia Ioanna Skilitsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damianos Agathangelou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ievgen Shulov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamie Conyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Haacke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7PP00439G⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (11), pp.7885-7895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CP08584B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184642v1</w:t>
+                <w:t xml:space="preserve">hal-02383715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering the vibrational coherence of vision into a synthetic molecular device</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marco Paolino</w:t>
+                <w:t xml:space="preserve">The effect of solvent relaxation in the ultrafast time-resolved spectroscopy of solvated benzophenone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Zvereva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Segarra-Martí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Marazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Brazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Nenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (3), pp.323-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7PP00439G⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-02668-w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02410198v1</w:t>
+                <w:t xml:space="preserve">hal-02184642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of Light-Induced Intramolecular Energy Transfer in Different Conformational States of NADH</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Engineering the vibrational coherence of vision into a synthetic molecular device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madushanka Manathunga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damianos Agathangelou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoelvis Orozco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Paolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.7b04753⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-02668-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03049618v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards sensitive, high-throughput, biomolecular assays based on fluorescence lifetime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Ioanna Skilitsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothé Turko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cianfarani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Uhring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods and Applications in Fluorescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (3), pp.034002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/2050-6120/aa7f66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband UV-Vis vibrational coherence spectrometer based on a hollow fiber compressor</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Kinetics of Light-Induced Intramolecular Energy Transfer in Different Conformational States of NADH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsuzsanna Heiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Haacke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géza Groma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (34), pp.8037-8045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.7b04753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4962699⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02465486v1</w:t>
+                <w:t xml:space="preserve">hal-03049618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biomimetic molecular switch at work</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Quantitative sampling of conformational heterogeneity of a DNA hairpin using molecular dynamics simulations and ultrafast fluorescence spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pedro Campos</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Touceda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamie Conyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyad Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5CP07599H⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (7), pp.3408-3419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkw077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02471308v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Synthesis, and Dynamics of a Green Fluorescent Protein Fluorophore Mimic with an Ultrafast Switching Function</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">A biomimetic molecular switch at work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina García-Iriepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stefania Fusi</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Martínez-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.5b10812⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (9), pp.6742-6753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CP07599H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02471311v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling charge separation and recombination by chemical design in donor-acceptor dyads</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Broadband UV-Vis vibrational coherence spectrometer based on a hollow fiber compressor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Nillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cregut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6cp00644b⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4962699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459076v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative sampling of conformational heterogeneity of a DNA hairpin using molecular dynamics simulations and ultrafast fluorescence spectroscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jamie Conyard</w:t>
+                <w:t xml:space="preserve">Controlling charge separation and recombination by chemical design in donor-acceptor dyads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziyad Chaker</w:t>
+                <w:t xml:space="preserve">Pierre Eisenbrandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Polkehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkw077⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (27), pp.18536-18548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6cp00644b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02463446v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directionality of Double-Bond Photoisomerization Dynamics Induced by a Single Stereogenic Center</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alessio Valentini</w:t>
+                <w:t xml:space="preserve">Design, Synthesis, and Dynamics of a Green Fluorescent Protein Fluorophore Mimic with an Ultrafast Switching Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Paolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Frutos</w:t>
+                <w:t xml:space="preserve">Elisa Pieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madushanka Manathunga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Fusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6 (4), pp.599-604. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 138 (31), pp.9807-9825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jz502644h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5b10812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02435555v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">100 fs photo-isomerization with vibrational coherences but low quantum yield in Anabaena Sensory Rhodopsin</w:t>
               </w:r>
@@ -5767,51 +5767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">So-Young Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kwang-Hwan Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideki Kandori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (38), pp.25429-25439. </w:t>
@@ -5843,978 +5843,978 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excited-state annihilation reduces power dependence of single-molecule FRET experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Directionality of Double-Bond Photoisomerization Dynamics Induced by a Single Stereogenic Center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Nettels</w:t>
+                <w:t xml:space="preserve">Julien Eng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Schapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominik Haenni</w:t>
+                <w:t xml:space="preserve">Alessio Valentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacha Maillot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anders Barth</w:t>
+                <w:t xml:space="preserve">Luis Frutos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5cp05321h⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (4), pp.599-604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jz502644h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02435556v1</w:t>
+                <w:t xml:space="preserve">hal-02435555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out-of-equilibrium biomolecular interactions monitored by picosecond fluorescence in microfluidic droplets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Excited-state annihilation reduces power dependence of single-molecule FRET experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Nettels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Haenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Boudier</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Mély</w:t>
+                <w:t xml:space="preserve">Anders Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14, pp.1767-1774. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (48), pp.32304-32315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3lc51283e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5cp05321h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652039v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out-of-equilibrium biomolecular interactions monitored with picosedond fluorescence in microfluidic droplets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">High-throughput time-correlated single photon counting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yves Mély</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naya Giannakopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab on a Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 14 (10), pp.1767-1774. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3LC51283E⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 14 (22), pp.4338-4343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4LC00780H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065075v1</w:t>
+                <w:t xml:space="preserve">hal-02435557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput time-correlated single photon counting</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Out-of-equilibrium biomolecular interactions monitored with picosedond fluorescence in microfluidic droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Naya Giannakopoulou</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab on a Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 14 (22), pp.4338-4343. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4LC00780H⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 14 (10), pp.1767-1774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3LC51283E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02435557v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNRS School ``Nanophysics for Health'', 5-9 November 2012, Mittelwhir, France PREFACE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Léonard</w:t>
+                <w:t xml:space="preserve">Out-of-equilibrium biomolecular interactions monitored by picosecond fluorescence in microfluidic droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Rouxel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves Mély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanobiotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, pp.1767-1774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3lc51283e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1477-3155-11-S1-I1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01292311v1</w:t>
+                <w:t xml:space="preserve">hal-04652039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isomer-dependent vibrational coherence in ultrafast photoisomerization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J Brian</w:t>
+                <w:t xml:space="preserve">CNRS School ``Nanophysics for Health'', 5-9 November 2012, Mittelwhir, France PREFACE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Fusi</w:t>
+                <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Zanirato</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Hebraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/15/10/105022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanobiotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1477-3155-11-S1-I1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674110v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polariton Dynamics under Strong Light-Molecule Coupling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isomer-dependent vibrational coherence in ultrafast photoisomerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Brian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Schwartz</w:t>
+                <w:t xml:space="preserve">S Fusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Andell Hutchison</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeremie Leonard</w:t>
+                <w:t xml:space="preserve">V Zanirato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyriaque Genet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefan Haacke</w:t>
+                <w:t xml:space="preserve">M Olivucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 14 (1), pp.125-131. </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.201200734⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/15/10/105022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799464v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steady state emission of the fluorescent intermediate of Anabaena Sensory Rhodopsin as a function of light adaptation conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cheminal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Boldetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6897,1941 +6897,1942 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Site-Specific Fluorescence Quenching of 2-Aminopurine in a DNA Hairpin Studied by Femtosecond Down-Conversion</w:t>
+                <w:t xml:space="preserve">Polariton Dynamics under Strong Light-Molecule Coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gelot</w:t>
+                <w:t xml:space="preserve">T Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Touron-Touceda</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">James Andell Hutchison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriaque Genet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haacke</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp212187m⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (1), pp.125-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201200734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02435560v1</w:t>
+                <w:t xml:space="preserve">hal-04799464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic Origin of the Vibrational Coherence Accompanying the Photoreaction of Biomimetic Molecular Switches</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Water-Soluble, Donor-Acceptor Biphenyl Derivatives in the 2-(o-Nitrophenyl)propyl Series: Highly Efficient Two-Photon Uncaging of the Neurotransmitter ?-Aminobutyric Acid at ?=800 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Paccani</w:t>
+                <w:t xml:space="preserve">Loic Donato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher M. Davenport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Herbivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Warther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201201430⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (8), pp.1840-1843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201106559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02435558v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-soluble, donor-acceptor biphenyl derivatives in the 2-(o-nitrophenyl)-propyl series: highly efficient two-photon uncaging of the neurotransmitter γ-aminobutyric acid at λ=800 nm</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. M. Davenport</w:t>
+                <w:t xml:space="preserve">Mechanistic Origin of the Vibrational Coherence Accompanying the Photoreaction of Biomimetic Molecular Switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Schapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Herbivo</w:t>
+                <w:t xml:space="preserve">Julien Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Fusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Warther</w:t>
+                <w:t xml:space="preserve">Riccardo Paccani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (48), pp.15296-15304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201201430⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703697v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-Soluble, Donor-Acceptor Biphenyl Derivatives in the 2-(o-Nitrophenyl)propyl Series: Highly Efficient Two-Photon Uncaging of the Neurotransmitter ?-Aminobutyric Acid at ?=800 nm</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sub-100 fs charge transfer in a novel donor–acceptor–donor triad organized in a smectic film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher M. Davenport</w:t>
+                <w:t xml:space="preserve">T. Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Herbivo</w:t>
+                <w:t xml:space="preserve">J. Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Warther</w:t>
+                <w:t xml:space="preserve">G. Hernandez Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Yurchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201106559⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (1), pp.273-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1cp22122a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01542263v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live-cell one- and two-photon uncaging of a far-red emitting acridinone fluorophore</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Ultrafast Site-Specific Fluorescence Quenching of 2-Aminopurine in a DNA Hairpin Studied by Femtosecond Down-Conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Touron-Touceda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cregut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Haacke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja9074562⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (11), pp.2819-2825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp212187m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508259v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent ultrafast torsional motion and isomerization of a biomimetic dipolar photoswitch</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation dynamics and nature of tryptophan's primary photoproduct in aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Cannizzo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Szafarowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Torgasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Haacke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 12 (13), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b918603d⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 12 (48), pp.15744-15750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C0CP00615G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465492v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00666834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation dynamics and nature of tryptophan's primary photoproduct in aqueous solution</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coherent ultrafast torsional motion and isomerization of a biomimetic dipolar photoswitch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bräm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cannizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 12, pp.15744-15750. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C0CP00615G⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 12 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b918603d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00666834v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast excited-state dynamics of tryptophan in water observed by transient absorption spectroscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Live-cell one- and two-photon uncaging of a far-red emitting acridinone fluorophore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Warther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bolze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Gug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Specht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 132 (8), pp.2585-2590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja9074562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2010.02.057⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02465487v1</w:t>
+                <w:t xml:space="preserve">hal-00508259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation dynamics and nature of tryptophan's primary photoproduct in aqueous solution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Ultrafast excited-state dynamics of tryptophan in water observed by transient absorption spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divya Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haacke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 12 (48), </w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 489 (1-3), pp.99-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c0cp00615g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2010.02.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465490v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast photo-induced reaction dynamics in bacteriorhodopsin and its Trp mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haacke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12 (8), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2040-8978/12/8/084004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional electric field changes in photoactivated proteins revealed by ultrafast Stark spectroscopy of the Trp residues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Portuondo-Campa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cannizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank van Mourik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gert van Der Zwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 106 (19), pp.7718-7723</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An artificial molecular switch that mimics the visual pigment and completes its photocycle in picoseconds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adalgisa Sinicropi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Ryazantsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Helbing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 105 (46), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.0802376105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02463447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photolabile glutamate protecting group with high one- and two-photon uncaging efficiencies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvestre Gug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Specht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Alarcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ogden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemBioChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9 (8), pp.1303-1307. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cbic.200700651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadband ultrafast spectroscopy using a photonic crystal fiber: application to the photophysics of malachite green</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Léonard</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Le Cong</w:t>
+                <w:t xml:space="preserve">Nhan Lecong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Likforman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Haacke</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Likforman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cregut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Haacke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 15 (24), pp.16124-16129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.15.016124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00212205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near –UV, supercontinua generated in photonic crystal fibers for femtosecond spectroscopy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lecong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Likforman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Crejut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8850,87 +8851,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, vol.6182, pp.61822R</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00128317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant helium dimers produced by photoassociation of ultracold metastable atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Walhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9033,51 +9034,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamics modes in a trapped gas of metastable helium above the Bose-Einstein transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9144,195 +9145,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00001637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient magneto-optical trapping of a metastable helium gas.</w:t>
+                <w:t xml:space="preserve">Penning collisions of laser-cooled metastable helium atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Sinatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junmin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 14, pp.69-77</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 14, pp.15/27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00002121v1</w:t>
+                <w:t xml:space="preserve">hal-00002126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bose-Einstein Condensation of metastable helium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junmin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9394,152 +9395,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00002127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penning collisions of laser-cooled metastable helium atoms</w:t>
+                <w:t xml:space="preserve">Efficient magneto-optical trapping of a metastable helium gas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Sinatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junmin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 14, pp.15/27</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 14, pp.69-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00002126v1</w:t>
+                <w:t xml:space="preserve">hal-00002121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9583,51 +9584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Burghardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Cina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EDP Sciences, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/978-2-7598-3760-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9654,51 +9655,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast Laser Technologies and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Hirlimann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9783,51 +9784,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional Vibrational Coherence Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Buckup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidimensional Time-Resolved Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 376 (5), 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9861,103 +9862,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, Implementation and Characterization of Time-to-Digital Converter on Low-Cost FPGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foudil Dadouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothé Turko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Malass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Ioanna Skilitsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sergey Y. Yurish. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Applications in Measuring and Automation Control Systems</w:t>
@@ -9990,90 +9991,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast Photoisomerization in Anabaena Sensory Rhodopsin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damianos Agathangelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cheminal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideki Kandori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kwan-Hwang Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10128,90 +10129,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast Fluorescence Down-Conversion Spectroscopy and its Application to the Local Structural Dynamics of a DNA Hairpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Touron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haacke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser and Tera-Hertz Science and Technology 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Optical Society of America, pp.STh6A-5, 2012, 9781557529602</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10268,103 +10269,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif et procédé de mesure de fluorescence résolue en temps pour le criblage à haut débit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Uhring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haacke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2015052331A1. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10414,51 +10415,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-association de l'hélium métastable au voisinage de la Condensation de Bose-Einstein et formation de dimères géants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Pierre et Marie Curie - Paris VI, 2003. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10517,64 +10518,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EEA_Photolum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:af1fa4e3629688df1b9ae9be17913093bec0acec;origin=https://hal.archives-ouvertes.fr/hal-04561022;visit=swh:1:snp:28177bbee0c5556bb507f29f080077267ca06a0a;anchor=swh:1:rel:904988ef823777fc56bd4d1e24b5d7a4cf3b8661;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10593,359 +10594,359 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la fonction de transfert d’un convertisseur temps vers numérique Time to Digital Converter en utilisant des évènements suivant une loi de Poisson</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Studying the Effect of the Environment on the Photophysical and Photochemical Properties of a Chromophore: From MM to QM/MM Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina García-Iriepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Marazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Manuel Frutos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Sampedro And Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIème Colloque du GDR SoC-SiP - GDR SOC²</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées « Théorie, Modélisation et Simulation 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05510484v1</w:t>
+                <w:t xml:space="preserve">hal-01799520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the Effect of the Environment on the Photophysical and Photochemical Properties of a Chromophore: From MM to QM/MM Methods</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Amélioration de la fonction de transfert d’un convertisseur temps vers numérique Time to Digital Converter en utilisant des évènements suivant une loi de Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothé Turko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Ioanna Skilitsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Uhring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Leonard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diego Sampedro And Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées « Théorie, Modélisation et Simulation 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">XIIème Colloque du GDR SoC-SiP - GDR SOC²</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799520v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedded Fluorescence Lifetime Determination for High Throughput Real-Time Droplet Sorting with Microfluidics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Lieske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Uhring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietmar Fey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11044,51 +11045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Bulut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter Science (SoMaS), Mittelwihr, France, juillet 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Mittelwihr, France</w:t>
@@ -11130,90 +11131,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast, Solvation-Controlled Excited-State Intramolecular Proton Transfer in 4’-Methoxy-3-Hydroxyflavone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Skilitsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damianos Agathangelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Klymchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haacke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ultrafast Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Santa Fe, New Mexico, United States. pp.UW4A-31</w:t>
@@ -11242,90 +11243,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrational Coherence Spectroscopy of Biomimetic Molecular Switches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounika Rapolu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haacke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Leonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OSA International Conference on Ultrafast Phenomena, 17-22 July, 2017, Santa Fe, New Mexico, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Santa Fe, New Mexico, United States. pp.UM2A.6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11359,103 +11360,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time to Digital Converter Transfert Function Improvement using Poisson process event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothé Turko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Skilitsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Uhring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Le Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGNAL 2016, The First International Conference on Advances in Signal, Image and Video Processing June 26-30 2016, Lisbon, Portugal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Lisbonne, Portugal</w:t>
@@ -11478,1298 +11479,1432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anabaena sensory Rhodopsin: Excited state dynamics of a natural photoswitch studied by steady state fluorescence and ultrafast spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Cheminal</w:t>
+                <w:t xml:space="preserve">Ultrafast Photoisomerization of Chiral Biomimetic Molecular Switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Haacke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">So Kim</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hideki Kandori</w:t>
+                <w:t xml:space="preserve">S. Fusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kwan Jung</w:t>
+                <w:t xml:space="preserve">M. Olivucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gindensperger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">247th National Spring Meeting of the American Chemical Society (ACS), Dallas, TX, USA, 16-20 mars 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Conference on Ultrafast Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Okinawa, Japan. pp.517-520, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-13242-6_126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747323v1</w:t>
+                <w:t xml:space="preserve">hal-04787832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local structural dynamics of DNA hairpins studied by ultrafast fluorescence spectroscopy and molecular dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamie Conyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Touron-Touceda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">247th National Spring Meeting of the American Chemical Society (ACS), Dallas, TX, 16-20 mars 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Absorption Kinetics of NADH in Folded and Unfolded Conformations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stefan Haacke</w:t>
+                <w:t xml:space="preserve">Anabaena sensory Rhodopsin: Excited state dynamics of a natural photoswitch studied by steady state fluorescence and ultrafast spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cheminal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Groma</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">So Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideki Kandori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kwan Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIth International Conference on Ultrafast Phenomena. Lausanne</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">247th National Spring Meeting of the American Chemical Society (ACS), Dallas, TX, USA, 16-20 mars 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Dallas, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468597v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Resolved Down-Conversion of 2-Aminopurine in a DNA Hairpin</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Influence of the Chemical Design on the Coherent Photoisomerization of Biomimetic Molecular Switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Polli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cerullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Olivucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haacke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIth International Conference on Ultrafast Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Lausanne, Switzerland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20134107022⟩</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20134105006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02468598v1</w:t>
+                <w:t xml:space="preserve">hal-02468595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Chemical Design on the Coherent Photoisomerization of Biomimetic Molecular Switches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Ultrafast Absorption Kinetics of NADH in Folded and Unfolded Conformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Heiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haacke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Groma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIth International Conference on Ultrafast Phenomena</w:t>
+              <w:t xml:space="preserve">XVIIIth International Conference on Ultrafast Phenomena. Lausanne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Lausanne, Switzerland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20134105006⟩</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20134107003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468595v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast fluorescence spectroscopy of biologically relevant chromophores using type II difference frequency generation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Time-Resolved Down-Conversion of 2-Aminopurine in a DNA Hairpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Touron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cregut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haacke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Photonics and Imaging in Biology and Medecine (PIBM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/277/1/012017⟩</w:t>
+              <w:t xml:space="preserve">XVIIIth International Conference on Ultrafast Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lausanne, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20134107022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465495v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast broadband laser spectroscopy reveals energy and charge transfer in novel donor-acceptor triads for photovoltaic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Hernandez Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haacke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Photonics and Optoelectronics Meeting (POEM 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Wuhan, China. pp.012006, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/276/1/012006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent torsional motion and isomerization dynamics across a conical intersection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Ultrafast fluorescence spectroscopy of biologically relevant chromophores using type II difference frequency generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Torgasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haacke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ultrafast Phenomena</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Photonics and Imaging in Biology and Medecine (PIBM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Wuhan, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/277/1/012017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/UP.2010.ThB5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04740009v1</w:t>
+                <w:t xml:space="preserve">hal-02465495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a compact femtosecond spectrometer based on photonic crystal fibers with probe light in the near-UV</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coherent torsional motion and isomerization dynamics across a conical intersection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinizio Zanirato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Olivucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Haacke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO/Europe-IQEC 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Ultrafast Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Snowmass, Colorado, United States. pp.ThB5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/UP.2010.ThB5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00150514v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Towards a compact femtosecond spectrometer based on photonic crystal fibers with probe light in the near-UV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lecong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cregut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leproux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CLEO/Europe-IQEC 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Munich, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00150514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Near-UV supercontinua generated in photonic crystal fibers for femtosecond spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Likforman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leproux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Haacke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics Europe (SPIE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00128830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId437"/>
+      <w:footerReference w:type="default" r:id="rId442"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12916,51 +13051,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225058v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Tkach" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Martinez-Fernandez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atzin Esmeralda Ruiz-Lera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Humbert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Richert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP02642C" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265364v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Jing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Steveler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mounya Gharbi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marbach" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Didier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ta06394a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008023v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mgbukwu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingjie Fu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Yu. Peshkov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Doellerer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Granados Buitrago" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.4c06856" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078998v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Ferrara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Giuliani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Maimaris" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Prioli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madushanka Manathunga" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.4c07003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532697v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Herv&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Marekha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Maz&#233;rat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Mallah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cammarata" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ma01072d" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605944v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Gharbi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deep Biswas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cregut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Mal&#253;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR00325J" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154766v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Brion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Chaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Klimezak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bolze" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ohlmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.3c00197" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834058v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Filatov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Paolino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pierron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cappelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Giorgi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33695-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829942v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie L&#233;onard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Chassaing" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202201474" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834067v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Saletti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Reale" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Licciardi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Varvar&#224;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202201477" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834078v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuchun Yang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Gozem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Andruni&#243;w" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-022-00892-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357458v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Giovannini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Latterini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Zampini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c00526" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996783v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damianos Agathangelou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partha Pratim Roy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Mar&#237;n" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferr&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Olivucci" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.41" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818492v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Fanciullo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Conti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Klymchenko" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Leonard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP04260B" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357459v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang&#8208;ngoan Le" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Brazard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barnoin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Vincent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t y Michel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202003456" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357454v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Wei" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruihong H Duan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linghai Xie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruidong Xia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202001956" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357462v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grytsyk" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cianfarani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cr&#233;gut" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boudier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab687" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357455v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Pooler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Crespi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Costil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Pfeifer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC01105G" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394778v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gueye" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gindensperger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haacke" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9fd00062c" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941317v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagannath Kuchlyan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gosset" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP06931C" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034904v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Taupier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mely" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c00839" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394783v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoelvis Orozco-Gonzalez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237; del Carmen Marin P&#233;rez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Kandori" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201920510004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394782v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Liu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roland" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Duchanois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201920509009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410160v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Lieske" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Uhring" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Dumas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Skilitski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-018-1372-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394779v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Garcia-Iriepa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Sampedro" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mendicuti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manuel Frutos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b03802" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394784v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El-Khoury" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201920503006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394781v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kemlin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nillon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pell&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201920501009" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394780v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Schapiro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Fusi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marchand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9PP00223E" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02053159v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Orozco-Gonzalez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. del Carmen Mar&#237;n" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brazard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7FD00200A" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889513v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Segarra-Mart&#237;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zvereva" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marazzi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumont" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b01208" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383715v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Ioanna Skilitsi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgen Shulov" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Conyard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP08584B" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769577v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berraud-Pache" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Zemmouche" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b01240" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184642v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Nenov" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7PP00439G" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410198v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoelvis Orozco" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02668-w" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049618v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Heiner" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;za Groma" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b04753" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435550v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Turko" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2050-6120/aa7f66" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465486v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4962699" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471308v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Garc&#237;a-Iriepa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mart&#237;nez-L&#243;pez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Campos" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP07599H" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471311v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pieri" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b10812" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459076v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eisenbrandt" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Polkehn" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Schwartz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp00644b" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463446v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Voltz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Touceda" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyad Chaker" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw077" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435555v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eng" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Valentini" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Frutos" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz502644h" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674124v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cheminal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Leonard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So-Young Kim" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang-Hwan Jung" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP04353K" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435556v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nettels" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Haenni" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Maillot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Barth" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp05321h" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652039v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carvalho" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vola" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;ly" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3lc51283e" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065075v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3LC51283E" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435557v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Causse" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naya Giannakopoulou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4LC00780H" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292311v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hebraud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-3155-11-S1-I1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674110v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brian" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fusi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Zanirato" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Olivucci" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/10/105022" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799464v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Schwartz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Andell Hutchison" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque Genet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201200734" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435559v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Boldetti" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jung" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kandori" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2013.09.044" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGFHJDZH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435560v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gelot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Touron-Touceda" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp212187m" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435558v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Briand" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Paccani" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201201430" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AA37436529E4ACEBF6F211F3BFBC08DA6BE9D96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703697v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Donato" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mourot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Davenport" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herbivo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Warther" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542263v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Donato" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mourot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Davenport" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Herbivo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Warther" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201106559" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508259v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Gug" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Specht" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9074562" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465492v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Br&#228;m" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;hault" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cannizzo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b918603d" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666834v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leonard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sharma" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Szafarowicz" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Torgasin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haacke" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP00615G" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D8E0AE4514A8EE6F712BB66AD55433E45341E063/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465487v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Sharma" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.02.057" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KC1KQMZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465490v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sharma" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Szafarowicz" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Torgasin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp00615g" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465494v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/12/8/084004" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6D582F1711176CEC55D9C11BFEFD87E0C08AAC98/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465484v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Portuondo-Campa" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank van Mourik" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert van Der Zwan" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463447v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgisa Sinicropi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Ryazantsev" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Helbing" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0802376105" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344746v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alarcon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ogden" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200700651" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7QJ0LN3C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212205v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;onard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Cong" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Likforman" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cr&#233;gut" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.016124" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128317v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecong" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Crejut" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002376v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Walhout" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Mosk" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mueller" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.073203" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001637v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leduc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pereira dos Santos" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schwartz" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cohen-Tannoudji" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.cond-mat/020826" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002121v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perales" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sinatra" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junmin Wang" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002127v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Barrelet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002126v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387637v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Burghardt" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Cina" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-3760-1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763077v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hirlimann" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2719-0" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413750v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Buckup" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41061-018-0213-4" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471313v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Dadouche" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Malass" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468594v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwan-Hwang Jung" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039571v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Touron" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465488v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004295v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561022v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:af1fa4e3629688df1b9ae9be17913093bec0acec;origin=https://hal.archives-ouvertes.fr/hal-04561022;visit=swh:1:snp:28177bbee0c5556bb507f29f080077267ca06a0a;anchor=swh:1:rel:904988ef823777fc56bd4d1e24b5d7a4cf3b8661;path=/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05510484v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799520v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Sampedro And Isabelle Navizet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408195v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Fey" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2017.8122129" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729352v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Steveler" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyan Han" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Khoury" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bulut" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471307v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Skilitsi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747310v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounika Rapolu" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/UP.2016.UM2A.6" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747318v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Normand" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747323v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So Kim" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwan Jung" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747320v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468597v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Heiner" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Groma" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20134107003" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468598v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20134107022" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468595v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Polli" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cerullo" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20134105006" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465495v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/277/1/012017" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780059v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hernandez Ramirez" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;ry" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/276/1/012006" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740009v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinizio Zanirato" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/UP.2010.ThB5" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150514v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cregut" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128830v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Likforman" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078998v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Ferrara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Giuliani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Maimaris" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Prioli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madushanka Manathunga" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.4c07003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225058v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Tkach" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Martinez-Fernandez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atzin Esmeralda Ruiz-Lera" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Humbert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Richert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP02642C" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265364v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Jing" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Steveler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mounya Gharbi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marbach" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Didier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ta06394a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008023v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mgbukwu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingjie Fu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Yu. Peshkov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Doellerer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Granados Buitrago" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.4c06856" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605944v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Gharbi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deep Biswas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cregut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Mal&#253;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR00325J" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532697v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Herv&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Marekha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Maz&#233;rat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Mallah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cammarata" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ma01072d" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154766v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Brion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Chaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Klimezak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bolze" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ohlmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.3c00197" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257899v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ikonnikov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Paolino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia-Alvarez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Orozco-Gonzalez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Granados" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00828" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834078v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuchun Yang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Gozem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie L&#233;onard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Andruni&#243;w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-022-00892-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834058v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Filatov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pierron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cappelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Giorgi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33695-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829942v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Chassaing" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202201474" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818492v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Fanciullo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Conti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Klymchenko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Leonard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP04260B" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834067v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Saletti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Reale" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Licciardi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Varvar&#224;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202201477" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357455v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Pooler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Crespi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Costil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Pfeifer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC01105G" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357462v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grytsyk" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cianfarani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cr&#233;gut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boudier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab687" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357459v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang&#8208;ngoan Le" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Brazard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barnoin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Vincent" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t y Michel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202003456" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996783v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damianos Agathangelou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partha Pratim Roy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Mar&#237;n" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferr&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Olivucci" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.41" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357458v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Giovannini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Latterini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Zampini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c00526" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357454v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Wei" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruihong H Duan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linghai Xie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruidong Xia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202001956" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941317v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagannath Kuchlyan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gosset" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP06931C" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394778v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gueye" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gindensperger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haacke" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9fd00062c" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034904v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Taupier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mely" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c00839" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394780v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Schapiro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Fusi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marchand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9PP00223E" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394781v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roland" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kemlin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nillon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pell&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201920501009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410160v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Lieske" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Uhring" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Dumas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Skilitski" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-018-1372-9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394784v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El-Khoury" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201920503006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394779v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Garcia-Iriepa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Sampedro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mendicuti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manuel Frutos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b03802" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394782v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Liu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Duchanois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201920509009" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394783v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoelvis Orozco-Gonzalez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237; del Carmen Marin P&#233;rez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Kandori" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201920510004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889513v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Segarra-Mart&#237;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zvereva" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marazzi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumont" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b01208" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02053159v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. del Carmen Mar&#237;n" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brazard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7FD00200A" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769577v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berraud-Pache" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Zemmouche" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b01240" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383715v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Ioanna Skilitsi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgen Shulov" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Conyard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP08584B" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184642v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Nenov" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7PP00439G" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410198v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoelvis Orozco" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02668-w" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435550v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Turko" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2050-6120/aa7f66" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049618v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Heiner" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;za Groma" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b04753" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463446v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Voltz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Touceda" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyad Chaker" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw077" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471308v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Garc&#237;a-Iriepa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mart&#237;nez-L&#243;pez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Campos" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP07599H" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465486v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4962699" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459076v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eisenbrandt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Polkehn" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Schwartz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp00644b" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471311v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pieri" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b10812" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674124v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cheminal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Leonard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So-Young Kim" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang-Hwan Jung" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP04353K" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435555v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eng" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Valentini" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Frutos" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz502644h" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435556v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nettels" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Haenni" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Maillot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Barth" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp05321h" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435557v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Causse" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naya Giannakopoulou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4LC00780H" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065075v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carvalho" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vola" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;ly" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3LC51283E" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652039v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3lc51283e" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292311v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hebraud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-3155-11-S1-I1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674110v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brian" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fusi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Zanirato" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Olivucci" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/10/105022" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435559v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Boldetti" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jung" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kandori" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2013.09.044" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGFHJDZH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799464v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Schwartz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Andell Hutchison" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque Genet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201200734" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542263v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Donato" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mourot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Davenport" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Herbivo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Warther" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201106559" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435558v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Briand" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Paccani" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201201430" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AA37436529E4ACEBF6F211F3BFBC08DA6BE9D96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033188v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roland" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;onard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hernandez Ramirez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;ry" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yurchenko" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp22122a" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435560v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gelot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Touron-Touceda" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp212187m" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666834v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leonard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sharma" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Szafarowicz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Torgasin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haacke" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP00615G" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D8E0AE4514A8EE6F712BB66AD55433E45341E063/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465492v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Br&#228;m" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;hault" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cannizzo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b918603d" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508259v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Gug" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Specht" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9074562" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465487v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Sharma" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.02.057" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KC1KQMZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465494v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/12/8/084004" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6D582F1711176CEC55D9C11BFEFD87E0C08AAC98/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465484v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Portuondo-Campa" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank van Mourik" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert van Der Zwan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463447v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgisa Sinicropi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Ryazantsev" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Helbing" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0802376105" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344746v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alarcon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ogden" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200700651" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7QJ0LN3C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212205v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Lecong" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Likforman" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.016124" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128317v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecong" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Likforman" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Crejut" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002376v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Walhout" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Mosk" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mueller" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.073203" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001637v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leduc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pereira dos Santos" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schwartz" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cohen-Tannoudji" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.cond-mat/020826" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002126v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perales" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sinatra" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junmin Wang" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002127v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Barrelet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002121v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387637v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Burghardt" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Cina" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-3760-1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763077v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hirlimann" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2719-0" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413750v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Buckup" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41061-018-0213-4" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471313v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Dadouche" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Malass" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468594v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwan-Hwang Jung" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039571v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Touron" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465488v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004295v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561022v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:af1fa4e3629688df1b9ae9be17913093bec0acec;origin=https://hal.archives-ouvertes.fr/hal-04561022;visit=swh:1:snp:28177bbee0c5556bb507f29f080077267ca06a0a;anchor=swh:1:rel:904988ef823777fc56bd4d1e24b5d7a4cf3b8661;path=/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799520v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Sampedro And Isabelle Navizet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05510484v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408195v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Fey" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2017.8122129" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729352v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Steveler" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyan Han" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Khoury" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bulut" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471307v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Skilitsi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747310v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounika Rapolu" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/UP.2016.UM2A.6" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747318v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Normand" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787832v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fusi" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Olivucci" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13242-6_126" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747320v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747323v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So Kim" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwan Jung" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468595v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Polli" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cerullo" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20134105006" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468597v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Heiner" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Groma" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20134107003" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468598v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20134107022" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780059v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hernandez Ramirez" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;ry" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/276/1/012006" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465495v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Torgasin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/277/1/012017" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740009v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinizio Zanirato" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/UP.2010.ThB5" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150514v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cregut" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128830v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Likforman" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>