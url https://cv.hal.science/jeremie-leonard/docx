--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -642,295 +642,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciton annihilation and diffusion length in disordered multichromophoric nanoparticles</w:t>
+                <w:t xml:space="preserve">Detection of a Jahn-Teller mode as an ultrafast fingerprint of spin-transition-induced charge transfer in CoFe Prussian Blue Analogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Gharbi</w:t>
+                <w:t xml:space="preserve">Marius Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Biswas</w:t>
+                <w:t xml:space="preserve">Bogdan Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cregut</w:t>
+                <w:t xml:space="preserve">Sandra Mazérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Malý</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Didier</w:t>
+                <w:t xml:space="preserve">Talal Mallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cammarata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4NR00325J⟩</w:t>
+              <w:t xml:space="preserve">Materials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3ma01072d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04605944v1</w:t>
+                <w:t xml:space="preserve">hal-04532697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of a Jahn-Teller mode as an ultrafast fingerprint of spin-transition-induced charge transfer in CoFe Prussian Blue Analogue</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exciton annihilation and diffusion length in disordered multichromophoric nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan Marekha</w:t>
+                <w:t xml:space="preserve">Amira Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Mazérat</w:t>
+                <w:t xml:space="preserve">Deep Biswas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talal Mallah</w:t>
+                <w:t xml:space="preserve">Olivier Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Cammarata</w:t>
+                <w:t xml:space="preserve">Pavel Malý</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.10.1039/D4NR00325J. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3ma01072d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4NR00325J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04532697v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoactivatable Liposomes for Blue to Deep Red Light-Activated Surface Drug Release: Application to Controlled Delivery of the Antitumoral Drug Melphalan</w:t>
               </w:r>
@@ -1312,429 +1312,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the engineering of a photon-only two-stroke rotary molecular motor</w:t>
+                <w:t xml:space="preserve">Modelling quenching mechanisms of disordered molecular systems in the presence of molecular aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Filatov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marco Paolino</w:t>
+                <w:t xml:space="preserve">Giacomo Fanciullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Pierron</w:t>
+                <w:t xml:space="preserve">Irene Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Cappelli</w:t>
+                <w:t xml:space="preserve">Andrey Klymchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluca Giorgi</w:t>
+                <w:t xml:space="preserve">Jérémie Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.6433. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (3), pp.1787-1794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-33695-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1CP04260B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03834058v1</w:t>
+                <w:t xml:space="preserve">hal-03818492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red Light‐Responsive Upconverting Nanoparticles for Quantitative and Controlled Release of a Coumarin‐Based Prodrug</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards the engineering of a photon-only two-stroke rotary molecular motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Chassaing</w:t>
+                <w:t xml:space="preserve">Michael Filatov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Paolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cappelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adhm.202201474⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.6433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-33695-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03829942v2</w:t>
+                <w:t xml:space="preserve">hal-03834058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling quenching mechanisms of disordered molecular systems in the presence of molecular aggregates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Andrey Klymchenko</w:t>
+                <w:t xml:space="preserve">Red Light‐Responsive Upconverting Nanoparticles for Quantitative and Controlled Release of a Coumarin‐Based Prodrug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Chaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bolze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Leonard</w:t>
+                <w:t xml:space="preserve">Stefan Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24 (3), pp.1787-1794. </w:t>
+              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.2201474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1CP04260B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adhm.202201474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818492v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03829942v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, Synthesis and Characterization of a Visible‐Light‐Sensitive Molecular Switch and Its PEGylation Towards a Self‐Assembling Molecule</w:t>
               </w:r>
@@ -1867,51 +1867,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of charge-transfer enhancement on the efficiency and rotary mechanism of an oxindole-based molecular motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Pooler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Crespi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2116,429 +2116,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Intermolecular Photoinduced Electron Transfer in Deoxyadenosine‐Based Fluorescent Probes</w:t>
+                <w:t xml:space="preserve">Sub-picosecond C=C bond photo-isomerization: Evidence for the role of excited state mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoang‐ngoan Le</w:t>
+                <w:t xml:space="preserve">Damianos Agathangelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Brazard</w:t>
+                <w:t xml:space="preserve">Partha Pratim Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Barnoin</w:t>
+                <w:t xml:space="preserve">María del Carmen Marín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Vincent</w:t>
+                <w:t xml:space="preserve">Nicolas Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît y Michel</w:t>
+                <w:t xml:space="preserve">Massimo Olivucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (4), pp.1364-1373. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (2), pp.111-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202003456⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crphys.41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357459v1</w:t>
+                <w:t xml:space="preserve">hal-02996783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-picosecond C=C bond photo-isomerization: Evidence for the role of excited state mixing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Transition from a Biomimetic Molecular Switch to a Rotary Molecular Motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Paolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damianos Agathangelou</w:t>
+                <w:t xml:space="preserve">Tommaso Giovannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madushanka Manathunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partha Pratim Roy</w:t>
+                <w:t xml:space="preserve">Loredana Latterini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María del Carmen Marín</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Massimo Olivucci</w:t>
+                <w:t xml:space="preserve">Giulia Zampini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crphys.41⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (16), pp.3875-3884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c00526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02996783v1</w:t>
+                <w:t xml:space="preserve">hal-03357458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Transition from a Biomimetic Molecular Switch to a Rotary Molecular Motor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Paolino</w:t>
+                <w:t xml:space="preserve">Control of Intermolecular Photoinduced Electron Transfer in Deoxyadenosine‐Based Fluorescent Probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang‐ngoan Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Brazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommaso Giovannini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Madushanka Manathunga</w:t>
+                <w:t xml:space="preserve">Guillaume Barnoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loredana Latterini</w:t>
+                <w:t xml:space="preserve">Steve Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Zampini</w:t>
+                <w:t xml:space="preserve">Benoît y Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (16), pp.3875-3884. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (4), pp.1364-1373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c00526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202003456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357458v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of Intramolecular Low‐Threshold Amplified Spontaneous Emission</w:t>
               </w:r>
@@ -2652,364 +2652,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the pH-dependence of ground- and excited-state equilibria of thienoguanine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vibrational coherence and quantum yield of retinal-chromophore-inspired molecular switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jagannath Kuchlyan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lara Martinez-Fernandez</w:t>
+                <w:t xml:space="preserve">Moussa Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Paolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Gosset</w:t>
+                <w:t xml:space="preserve">Etienne Gindensperger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Haacke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9CP06931C⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9fd00062c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02941317v1</w:t>
+                <w:t xml:space="preserve">hal-02394778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational coherence and quantum yield of retinal-chromophore-inspired molecular switches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Paolino</w:t>
+                <w:t xml:space="preserve">Deciphering the pH-dependence of ground- and excited-state equilibria of thienoguanine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Gindensperger</w:t>
+                <w:t xml:space="preserve">Jagannath Kuchlyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Martinez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Haacke</w:t>
+                <w:t xml:space="preserve">Pauline Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (14), pp.7381-7391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9fd00062c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9CP06931C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394778v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excited-State Proton Transfer in Oxyluciferin and Its Analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Taupier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Brazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3073,51 +3073,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, spectroscopy and QM/MM simulations of a biomimetic ultrafast light-driven molecular motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Schapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Paolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3188,1432 +3188,1432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BOXCARS-geometry 2DES setup in the 300-340nm range with pulse-to-pulse phase correction at 50kHz</w:t>
+                <w:t xml:space="preserve">Photoreactivity Control Mediated by Molecular Force Probes in Stilbene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Roland</w:t>
+                <w:t xml:space="preserve">Cristina Garcia-Iriepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Kemlin</w:t>
+                <w:t xml:space="preserve">Diego Sampedro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Nillon</w:t>
+                <w:t xml:space="preserve">Francisco Mendicuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Pellé</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luis Manuel Frutos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 205, pp.01009. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (5), pp.1063-1067. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201920501009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b03802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02394781v1</w:t>
+                <w:t xml:space="preserve">hal-02394779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded Fluorescence Lifetime Determination for High-Throughput, Low-Photon-Number Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards broadband two-Dimensional electronic spectroscopy with ~8 fs phase-locked pulses at 400 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damianos Agathangelou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Lieske</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Skilitski</w:t>
+                <w:t xml:space="preserve">Youssef El-Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Brazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crégut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Haacke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11265-018-1372-9⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 205, pp.03006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201920503006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410160v1</w:t>
+                <w:t xml:space="preserve">hal-02394784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards broadband two-Dimensional electronic spectroscopy with ~8 fs phase-locked pulses at 400 nm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damianos Agathangelou</w:t>
+                <w:t xml:space="preserve">Embedded Fluorescence Lifetime Determination for High-Throughput, Low-Photon-Number Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Lieske</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Uhring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef El-Khoury</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stefan Haacke</w:t>
+                <w:t xml:space="preserve">Anastasia Skilitski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 205, pp.03006. </w:t>
+              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (7), pp.819-831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201920503006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11265-018-1372-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394784v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoreactivity Control Mediated by Molecular Force Probes in Stilbene</w:t>
+                <w:t xml:space="preserve">High sensitivity fluorescence up-conversion spectroscopy of 3 MLCT emission of metal-organic complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Garcia-Iriepa</w:t>
+                <w:t xml:space="preserve">Li Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damianos Agathangelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Sampedro</w:t>
+                <w:t xml:space="preserve">Thomas Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crégut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Mendicuti</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thibaud Duchanois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b03802⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 205, pp.09009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201920509009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02394779v1</w:t>
+                <w:t xml:space="preserve">hal-02394782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High sensitivity fluorescence up-conversion spectroscopy of 3 MLCT emission of metal-organic complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anabaena Sensory Rhodopsin: Effect of point mutations on PSBR photo-isomerization speed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damianos Agathangelou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoelvis Orozco-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Liu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Crégut</w:t>
+                <w:t xml:space="preserve">Marí del Carmen Marin Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Brazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Duchanois</w:t>
+                <w:t xml:space="preserve">Hideki Kandori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 205, pp.09009. </w:t>
+              <w:t xml:space="preserve">, 2019, 205, pp.10004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201920509009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201920510004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394782v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anabaena Sensory Rhodopsin: Effect of point mutations on PSBR photo-isomerization speed</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damianos Agathangelou</w:t>
+                <w:t xml:space="preserve">BOXCARS-geometry 2DES setup in the 300-340nm range with pulse-to-pulse phase correction at 50kHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoelvis Orozco-Gonzalez</w:t>
+                <w:t xml:space="preserve">Vincent Kemlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marí del Carmen Marin Pérez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johanna Brazard</w:t>
+                <w:t xml:space="preserve">Julien Nillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hideki Kandori</w:t>
+                <w:t xml:space="preserve">Jean-Sébastien Pellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crégut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 205, pp.10004. </w:t>
+              <w:t xml:space="preserve">, 2019, 205, pp.01009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201920510004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201920501009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02394783v1</w:t>
+                <w:t xml:space="preserve">hal-02394781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving the Singlet Excited State Manifold of Benzophenone by First-Principles Simulations and Ultrafast Spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of point mutations on the ultrafast photo-isomerization of Anabaena sensory rhodopsin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damianos Agathangelou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Orozco-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Segarra-Martí</w:t>
+                <w:t xml:space="preserve">M. del Carmen Marín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Zvereva</w:t>
+                <w:t xml:space="preserve">Pascal Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Marazzi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elise Dumont</w:t>
+                <w:t xml:space="preserve">J. Brazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b01208⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 207, pp.55-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7FD00200A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01889513v1</w:t>
+                <w:t xml:space="preserve">hal-02053159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of point mutations on the ultrafast photo-isomerization of Anabaena sensory rhodopsin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Orozco-Gonzalez</w:t>
+                <w:t xml:space="preserve">Resolving the Singlet Excited State Manifold of Benzophenone by First-Principles Simulations and Ultrafast Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Segarra-Martí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. del Carmen Marín</w:t>
+                <w:t xml:space="preserve">Elena Zvereva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Roy</w:t>
+                <w:t xml:space="preserve">Marco Marazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Brazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Brazard</w:t>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 207, pp.55-75. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (5), pp.2570 - 2585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7FD00200A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b01208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053159v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation and Analysis of the Spectroscopic Properties of Oxyluciferin and Its Analogues in Water</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrafast photophysics of the environment-sensitive 4′-methoxy-3-hydroxyflavone fluorescent dye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Berraud-Pache</w:t>
+                <w:t xml:space="preserve">Anastasia Ioanna Skilitsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damianos Agathangelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madjid Zemmouche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gregory Taupier</w:t>
+                <w:t xml:space="preserve">Ievgen Shulov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamie Conyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Haacke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b01240⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (11), pp.7885-7895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CP08584B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769577v1</w:t>
+                <w:t xml:space="preserve">hal-02383715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast photophysics of the environment-sensitive 4′-methoxy-3-hydroxyflavone fluorescent dye</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damianos Agathangelou</w:t>
+                <w:t xml:space="preserve">Simulation and Analysis of the Spectroscopic Properties of Oxyluciferin and Its Analogues in Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Garcia-Iriepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ievgen Shulov</w:t>
+                <w:t xml:space="preserve">Romain Berraud-Pache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamie Conyard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefan Haacke</w:t>
+                <w:t xml:space="preserve">Madjid Zemmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Taupier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (11), pp.7885-7895. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (4), pp.2117 - 2126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7CP08584B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b01240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383715v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of solvent relaxation in the ultrafast time-resolved spectroscopy of solvated benzophenone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Zvereva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Segarra-Martí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Marazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Brazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Nenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4664,77 +4664,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering the vibrational coherence of vision into a synthetic molecular device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madushanka Manathunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damianos Agathangelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoelvis Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4798,51 +4798,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards sensitive, high-throughput, biomolecular assays based on fluorescence lifetime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Ioanna Skilitsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothé Turko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4850,51 +4850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cianfarani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Uhring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods and Applications in Fluorescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (3), pp.034002. </w:t>
@@ -4945,77 +4945,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of Light-Induced Intramolecular Energy Transfer in Different Conformational States of NADH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsuzsanna Heiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haacke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géza Groma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5101,51 +5101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Touceda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamie Conyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziyad Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5190,334 +5190,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02463446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biomimetic molecular switch at work</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Broadband UV-Vis vibrational coherence spectrometer based on a hollow fiber compressor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Nillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cregut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5CP07599H⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4962699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02471308v1</w:t>
+                <w:t xml:space="preserve">hal-02465486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband UV-Vis vibrational coherence spectrometer based on a hollow fiber compressor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">A biomimetic molecular switch at work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina García-Iriepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Martínez-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 87 (9), </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (9), pp.6742-6753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4962699⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C5CP07599H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465486v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling charge separation and recombination by chemical design in donor-acceptor dyads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Eisenbrandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Polkehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5594,51 +5594,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, Synthesis, and Dynamics of a Green Fluorescent Protein Fluorophore Mimic with an Ultrafast Switching Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Paolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Pieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5709,295 +5709,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02471311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">100 fs photo-isomerization with vibrational coherences but low quantum yield in Anabaena Sensory Rhodopsin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Directionality of Double-Bond Photoisomerization Dynamics Induced by a Single Stereogenic Center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Cheminal</w:t>
+                <w:t xml:space="preserve">Julien Eng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Schapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Leonard</w:t>
+                <w:t xml:space="preserve">Alessio Valentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">So-Young Kim</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hideki Kandori</w:t>
+                <w:t xml:space="preserve">Luis Frutos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5CP04353K⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (4), pp.599-604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jz502644h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674124v1</w:t>
+                <w:t xml:space="preserve">hal-02435555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directionality of Double-Bond Photoisomerization Dynamics Induced by a Single Stereogenic Center</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Marchand</w:t>
+                <w:t xml:space="preserve">100 fs photo-isomerization with vibrational coherences but low quantum yield in Anabaena Sensory Rhodopsin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cheminal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Eng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Igor Schapiro</w:t>
+                <w:t xml:space="preserve">Jeremie Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessio Valentini</w:t>
+                <w:t xml:space="preserve">So-Young Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Frutos</w:t>
+                <w:t xml:space="preserve">Kwang-Hwan Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideki Kandori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6 (4), pp.599-604. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (38), pp.25429-25439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jz502644h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C5CP04353K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02435555v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excited-state annihilation reduces power dependence of single-molecule FRET experiments</w:t>
               </w:r>
@@ -6022,51 +6022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Haenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6130,51 +6130,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput time-correlated single photon counting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6245,51 +6245,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out-of-equilibrium biomolecular interactions monitored with picosedond fluorescence in microfluidic droplets</w:t>
+                <w:t xml:space="preserve">Out-of-equilibrium biomolecular interactions monitored by picosecond fluorescence in microfluidic droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carvalho</w:t>
@@ -6328,102 +6328,102 @@
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab on a Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 14 (10), pp.1767-1774. </w:t>
+              <w:t xml:space="preserve">, 2014, 14, pp.1767-1774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C3LC51283E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3lc51283e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065075v1</w:t>
+                <w:t xml:space="preserve">hal-04652039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out-of-equilibrium biomolecular interactions monitored by picosecond fluorescence in microfluidic droplets</w:t>
+                <w:t xml:space="preserve">Out-of-equilibrium biomolecular interactions monitored with picosedond fluorescence in microfluidic droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carvalho</w:t>
@@ -6462,78 +6462,78 @@
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab on a Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 14, pp.1767-1774. </w:t>
+              <w:t xml:space="preserve">, 2014, 14 (10), pp.1767-1774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3lc51283e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C3LC51283E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04652039v1</w:t>
+                <w:t xml:space="preserve">hal-01065075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS School ``Nanophysics for Health'', 5-9 November 2012, Mittelwhir, France PREFACE</w:t>
               </w:r>
@@ -6623,51 +6623,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isomer-dependent vibrational coherence in ultrafast photoisomerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Brian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6757,51 +6757,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steady state emission of the fluorescent intermediate of Anabaena Sensory Rhodopsin as a function of light adaptation conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cheminal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6929,2825 +6929,2837 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Andell Hutchison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriaque Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haacke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (1), pp.125-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cphc.201200734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water-Soluble, Donor-Acceptor Biphenyl Derivatives in the 2-(o-Nitrophenyl)propyl Series: Highly Efficient Two-Photon Uncaging of the Neurotransmitter ?-Aminobutyric Acid at ?=800 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher M. Davenport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Herbivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Warther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 51 (8), pp.1840-1843. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.201106559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01542263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic Origin of the Vibrational Coherence Accompanying the Photoreaction of Biomimetic Molecular Switches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrafast Site-Specific Fluorescence Quenching of 2-Aminopurine in a DNA Hairpin Studied by Femtosecond Down-Conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Touron-Touceda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cregut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Haacke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201201430⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (11), pp.2819-2825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp212187m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02435558v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-100 fs charge transfer in a novel donor–acceptor–donor triad organized in a smectic film</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanistic Origin of the Vibrational Coherence Accompanying the Photoreaction of Biomimetic Molecular Switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Schapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Roland</w:t>
+                <w:t xml:space="preserve">Julien Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Fusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Léonard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">O. Yurchenko</w:t>
+                <w:t xml:space="preserve">Riccardo Paccani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1cp22122a⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (48), pp.15296-15304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201201430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05033188v1</w:t>
+                <w:t xml:space="preserve">hal-02435558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Site-Specific Fluorescence Quenching of 2-Aminopurine in a DNA Hairpin Studied by Femtosecond Down-Conversion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sub-100 fs charge transfer in a novel donor–acceptor–donor triad organized in a smectic film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gelot</w:t>
+                <w:t xml:space="preserve">G. Hernandez Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Touron-Touceda</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Yurchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp212187m⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (1), pp.273-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1cp22122a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02435560v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation dynamics and nature of tryptophan's primary photoproduct in aqueous solution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Leonard</w:t>
+                <w:t xml:space="preserve">Coherent ultrafast torsional motion and isomerization of a biomimetic dipolar photoswitch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Sharma</w:t>
+                <w:t xml:space="preserve">Olivier Bräm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Szafarowicz</w:t>
+                <w:t xml:space="preserve">Julien Réhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Torgasin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrea Cannizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 12 (48), pp.15744-15750. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C0CP00615G⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 12 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b918603d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00666834v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent ultrafast torsional motion and isomerization of a biomimetic dipolar photoswitch</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Réhault</w:t>
+                <w:t xml:space="preserve">Live-cell one- and two-photon uncaging of a far-red emitting acridinone fluorophore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Warther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bolze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrea Cannizzo</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Gug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Specht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b918603d⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 132 (8), pp.2585-2590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja9074562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465492v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live-cell one- and two-photon uncaging of a far-red emitting acridinone fluorophore</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Léonard</w:t>
+                <w:t xml:space="preserve">Formation dynamics and nature of tryptophan's primary photoproduct in aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Szafarowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvestre Gug</w:t>
+                <w:t xml:space="preserve">K. Torgasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Specht</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Haacke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 132 (8), pp.2585-2590. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (48), pp.15744-15750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja9074562⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C0CP00615G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508259v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00666834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast excited-state dynamics of tryptophan in water observed by transient absorption spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divya Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haacke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 489 (1-3), pp.99-102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cplett.2010.02.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast photo-induced reaction dynamics in bacteriorhodopsin and its Trp mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haacke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12 (8), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2040-8978/12/8/084004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional electric field changes in photoactivated proteins revealed by ultrafast Stark spectroscopy of the Trp residues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Portuondo-Campa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cannizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank van Mourik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gert van Der Zwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 106 (19), pp.7718-7723</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An artificial molecular switch that mimics the visual pigment and completes its photocycle in picoseconds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adalgisa Sinicropi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Ryazantsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Helbing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 105 (46), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.0802376105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02463447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photolabile glutamate protecting group with high one- and two-photon uncaging efficiencies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvestre Gug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Specht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Alarcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ogden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemBioChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9 (8), pp.1303-1307. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cbic.200700651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadband ultrafast spectroscopy using a photonic crystal fiber: application to the photophysics of malachite green</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhan Lecong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Likforman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haacke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 15 (24), pp.16124-16129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.15.016124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00212205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near –UV, supercontinua generated in photonic crystal fibers for femtosecond spectroscopy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Likforman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Crejut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leproux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, vol.6182, pp.61822R</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00128317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant helium dimers produced by photoassociation of ultracold metastable atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Walhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.P. Mosk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 91, pp.073203. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.91.073203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00002376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamics modes in a trapped gas of metastable helium above the Bose-Einstein transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cohen-Tannoudji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Physica Polonica B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 8, pp.2213-2224. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48550/arXiv.cond-mat/020826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00001637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penning collisions of laser-cooled metastable helium atoms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
+                <w:t xml:space="preserve">Bose-Einstein Condensation of metastable helium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junmin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. J. Barrelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Perales</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Junmin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 14, pp.15/27</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 86, pp.3459-3463</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00002126v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00002127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bose-Einstein Condensation of metastable helium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
+                <w:t xml:space="preserve">Efficient magneto-optical trapping of a metastable helium gas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Sinatra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junmin Wang</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 86, pp.3459-3463</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 14, pp.69-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00002127v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00002121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient magneto-optical trapping of a metastable helium gas.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
+                <w:t xml:space="preserve">Penning collisions of laser-cooled metastable helium atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Sinatra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junmin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 14, pp.69-77</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 14, pp.15/27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00002121v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00002126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Dynamics and Spectroscopy of Functional Molecular Materials and Biological Photosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Burghardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Cina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EDP Sciences, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/978-2-7598-3760-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
-              <w:r>
-[...59 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast Laser Technologies and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Hirlimann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EDP Sciences - PUS, 2022, 978-2-7598-2720-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2719-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03763077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9757,495 +9769,495 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional Vibrational Coherence Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Buckup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidimensional Time-Resolved Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 376 (5), 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s41061-018-0213-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02413750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, Implementation and Characterization of Time-to-Digital Converter on Low-Cost FPGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foudil Dadouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothé Turko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Malass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Ioanna Skilitsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sergey Y. Yurish. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Applications in Measuring and Automation Control Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4 (Chapitre 11), IFSA Publishing, S.L., pp.205-229, 2017, Advances in Sensors: Reviews, 978-84-617-7596-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02471313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast Photoisomerization in Anabaena Sensory Rhodopsin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damianos Agathangelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cheminal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideki Kandori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kwan-Hwang Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ultrafast Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Optical Society of America, pp.UTu4A-38, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast Fluorescence Down-Conversion Spectroscopy and its Application to the Local Structural Dynamics of a DNA Hairpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Touron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haacke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser and Tera-Hertz Science and Technology 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Optical Society of America, pp.STh6A-5, 2012, 9781557529602</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10255,143 +10267,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif et procédé de mesure de fluorescence résolue en temps pour le criblage à haut débit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Uhring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haacke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2015052331A1. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10401,100 +10413,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-association de l'hélium métastable au voisinage de la Condensation de Bose-Einstein et formation de dimères géants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Pierre et Marie Curie - Paris VI, 2003. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00004295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10504,113 +10516,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EEA_Photolum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:af1fa4e3629688df1b9ae9be17913093bec0acec;origin=https://hal.archives-ouvertes.fr/hal-04561022;visit=swh:1:snp:28177bbee0c5556bb507f29f080077267ca06a0a;anchor=swh:1:rel:904988ef823777fc56bd4d1e24b5d7a4cf3b8661;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10620,2291 +10632,2291 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying the Effect of the Environment on the Photophysical and Photochemical Properties of a Chromophore: From MM to QM/MM Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina García-Iriepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Marazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Manuel Frutos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Sampedro And Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées « Théorie, Modélisation et Simulation 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la fonction de transfert d’un convertisseur temps vers numérique Time to Digital Converter en utilisant des évènements suivant une loi de Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothé Turko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Ioanna Skilitsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Uhring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Leonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIème Colloque du GDR SoC-SiP - GDR SOC²</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedded Fluorescence Lifetime Determination for High Throughput Real-Time Droplet Sorting with Microfluidics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Lieske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Uhring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietmar Fey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 Conference on Design and Architectures for Signal and Image Processing (DASIP), 7-29 Sept. 2017, Dresden, Germany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Dresde, Germany. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DASIP.2017.8122129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of exciton dynamics in organised organic thin films for photovoltaic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Steveler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyan Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Bulut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter Science (SoMaS), Mittelwihr, France, juillet 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Mittelwihr, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast, Solvation-Controlled Excited-State Intramolecular Proton Transfer in 4’-Methoxy-3-Hydroxyflavone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Skilitsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damianos Agathangelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Klymchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haacke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ultrafast Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Santa Fe, New Mexico, United States. pp.UW4A-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02471307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrational Coherence Spectroscopy of Biomimetic Molecular Switches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounika Rapolu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haacke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Leonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OSA International Conference on Ultrafast Phenomena, 17-22 July, 2017, Santa Fe, New Mexico, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Santa Fe, New Mexico, United States. pp.UM2A.6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/UP.2016.UM2A.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time to Digital Converter Transfert Function Improvement using Poisson process event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothé Turko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Skilitsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Uhring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Le Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGNAL 2016, The First International Conference on Advances in Signal, Image and Video Processing June 26-30 2016, Lisbon, Portugal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast Photoisomerization of Chiral Biomimetic Molecular Switches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haacke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Olivucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gindensperger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Ultrafast Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Okinawa, Japan. pp.517-520, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-13242-6_126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04787832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local structural dynamics of DNA hairpins studied by ultrafast fluorescence spectroscopy and molecular dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamie Conyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Touron-Touceda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">247th National Spring Meeting of the American Chemical Society (ACS), Dallas, TX, 16-20 mars 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabaena sensory Rhodopsin: Excited state dynamics of a natural photoswitch studied by steady state fluorescence and ultrafast spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cheminal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">So Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideki Kandori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kwan Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">247th National Spring Meeting of the American Chemical Society (ACS), Dallas, TX, USA, 16-20 mars 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Chemical Design on the Coherent Photoisomerization of Biomimetic Molecular Switches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Polli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cerullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Olivucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haacke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIth International Conference on Ultrafast Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Lausanne, Switzerland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/20134105006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast Absorption Kinetics of NADH in Folded and Unfolded Conformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Heiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haacke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Groma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIth International Conference on Ultrafast Phenomena. Lausanne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Lausanne, Switzerland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/20134107003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Resolved Down-Conversion of 2-Aminopurine in a DNA Hairpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Touron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haacke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIth International Conference on Ultrafast Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Lausanne, Switzerland. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20134107022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast broadband laser spectroscopy reveals energy and charge transfer in novel donor-acceptor triads for photovoltaic applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrafast fluorescence spectroscopy of biologically relevant chromophores using type II difference frequency generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Méry</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">K Torgasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haacke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Photonics and Optoelectronics Meeting (POEM 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Wuhan, China. pp.012006, </w:t>
+              <w:t xml:space="preserve">9th International Conference on Photonics and Imaging in Biology and Medecine (PIBM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Wuhan, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/276/1/012006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/277/1/012017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780059v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast fluorescence spectroscopy of biologically relevant chromophores using type II difference frequency generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrafast broadband laser spectroscopy reveals energy and charge transfer in novel donor-acceptor triads for photovoltaic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Hernandez Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haacke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Photonics and Imaging in Biology and Medecine (PIBM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/277/1/012017⟩</w:t>
+              <w:t xml:space="preserve">3rd International Photonics and Optoelectronics Meeting (POEM 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Wuhan, China. pp.012006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/276/1/012006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02465495v1</w:t>
+                <w:t xml:space="preserve">hal-04780059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent torsional motion and isomerization dynamics across a conical intersection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinizio Zanirato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Olivucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haacke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ultrafast Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Snowmass, Colorado, United States. pp.ThB5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/UP.2010.ThB5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a compact femtosecond spectrometer based on photonic crystal fibers with probe light in the near-UV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leproux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO/Europe-IQEC 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00150514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-UV supercontinua generated in photonic crystal fibers for femtosecond spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Likforman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leproux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Haacke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics Europe (SPIE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00128830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId442"/>
+      <w:footerReference w:type="default" r:id="rId443"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13051,51 +13063,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078998v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Ferrara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Giuliani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Maimaris" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Prioli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madushanka Manathunga" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.4c07003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225058v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Tkach" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Martinez-Fernandez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atzin Esmeralda Ruiz-Lera" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Humbert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Richert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP02642C" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265364v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Jing" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Steveler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mounya Gharbi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marbach" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Didier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ta06394a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008023v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mgbukwu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingjie Fu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Yu. Peshkov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Doellerer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Granados Buitrago" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.4c06856" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605944v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Gharbi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deep Biswas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cregut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Mal&#253;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR00325J" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532697v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Herv&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Marekha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Maz&#233;rat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Mallah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cammarata" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ma01072d" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154766v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Brion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Chaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Klimezak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bolze" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ohlmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.3c00197" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257899v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ikonnikov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Paolino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia-Alvarez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Orozco-Gonzalez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Granados" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00828" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834078v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuchun Yang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Gozem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie L&#233;onard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Andruni&#243;w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-022-00892-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834058v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Filatov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pierron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cappelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Giorgi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33695-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829942v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Chassaing" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202201474" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818492v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Fanciullo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Conti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Klymchenko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Leonard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP04260B" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834067v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Saletti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Reale" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Licciardi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Varvar&#224;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202201477" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357455v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Pooler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Crespi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Costil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Pfeifer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC01105G" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357462v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grytsyk" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cianfarani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cr&#233;gut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boudier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab687" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357459v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang&#8208;ngoan Le" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Brazard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barnoin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Vincent" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t y Michel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202003456" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996783v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damianos Agathangelou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partha Pratim Roy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Mar&#237;n" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferr&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Olivucci" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.41" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357458v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Giovannini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Latterini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Zampini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c00526" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357454v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Wei" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruihong H Duan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linghai Xie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruidong Xia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202001956" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941317v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagannath Kuchlyan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gosset" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP06931C" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394778v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gueye" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gindensperger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haacke" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9fd00062c" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034904v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Taupier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mely" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c00839" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394780v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Schapiro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Fusi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marchand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9PP00223E" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394781v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roland" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kemlin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nillon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pell&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201920501009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410160v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Lieske" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Uhring" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Dumas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Skilitski" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-018-1372-9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394784v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El-Khoury" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201920503006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394779v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Garcia-Iriepa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Sampedro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mendicuti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manuel Frutos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b03802" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394782v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Liu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Duchanois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201920509009" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394783v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoelvis Orozco-Gonzalez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237; del Carmen Marin P&#233;rez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Kandori" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201920510004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889513v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Segarra-Mart&#237;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zvereva" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marazzi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumont" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b01208" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02053159v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. del Carmen Mar&#237;n" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brazard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7FD00200A" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769577v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berraud-Pache" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Zemmouche" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b01240" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383715v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Ioanna Skilitsi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgen Shulov" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Conyard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP08584B" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184642v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Nenov" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7PP00439G" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410198v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoelvis Orozco" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02668-w" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435550v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Turko" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2050-6120/aa7f66" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049618v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Heiner" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;za Groma" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b04753" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463446v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Voltz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Touceda" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyad Chaker" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw077" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471308v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Garc&#237;a-Iriepa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mart&#237;nez-L&#243;pez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Campos" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP07599H" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465486v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4962699" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459076v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eisenbrandt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Polkehn" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Schwartz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp00644b" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471311v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pieri" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b10812" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674124v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cheminal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Leonard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So-Young Kim" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang-Hwan Jung" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP04353K" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435555v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eng" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Valentini" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Frutos" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz502644h" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435556v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nettels" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Haenni" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Maillot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Barth" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp05321h" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435557v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Causse" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naya Giannakopoulou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4LC00780H" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065075v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carvalho" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vola" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;ly" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3LC51283E" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652039v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3lc51283e" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292311v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hebraud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-3155-11-S1-I1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674110v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brian" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fusi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Zanirato" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Olivucci" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/10/105022" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435559v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Boldetti" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jung" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kandori" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2013.09.044" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGFHJDZH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799464v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Schwartz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Andell Hutchison" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque Genet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201200734" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542263v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Donato" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mourot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Davenport" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Herbivo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Warther" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201106559" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435558v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Briand" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Paccani" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201201430" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AA37436529E4ACEBF6F211F3BFBC08DA6BE9D96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033188v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roland" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;onard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hernandez Ramirez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;ry" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yurchenko" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp22122a" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435560v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gelot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Touron-Touceda" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp212187m" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666834v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leonard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sharma" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Szafarowicz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Torgasin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haacke" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP00615G" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D8E0AE4514A8EE6F712BB66AD55433E45341E063/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465492v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Br&#228;m" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;hault" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cannizzo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b918603d" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508259v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Gug" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Specht" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9074562" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465487v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Sharma" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.02.057" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KC1KQMZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465494v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/12/8/084004" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6D582F1711176CEC55D9C11BFEFD87E0C08AAC98/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465484v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Portuondo-Campa" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank van Mourik" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert van Der Zwan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463447v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgisa Sinicropi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Ryazantsev" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Helbing" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0802376105" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344746v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alarcon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ogden" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200700651" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7QJ0LN3C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212205v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Lecong" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Likforman" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.016124" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128317v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecong" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Likforman" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Crejut" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002376v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Walhout" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Mosk" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mueller" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.073203" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001637v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leduc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pereira dos Santos" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schwartz" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cohen-Tannoudji" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.cond-mat/020826" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002126v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perales" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sinatra" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junmin Wang" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002127v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Barrelet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002121v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387637v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Burghardt" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Cina" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-3760-1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763077v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hirlimann" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2719-0" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413750v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Buckup" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41061-018-0213-4" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471313v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Dadouche" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Malass" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468594v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwan-Hwang Jung" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039571v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Touron" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465488v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004295v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561022v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:af1fa4e3629688df1b9ae9be17913093bec0acec;origin=https://hal.archives-ouvertes.fr/hal-04561022;visit=swh:1:snp:28177bbee0c5556bb507f29f080077267ca06a0a;anchor=swh:1:rel:904988ef823777fc56bd4d1e24b5d7a4cf3b8661;path=/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799520v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Sampedro And Isabelle Navizet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05510484v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408195v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Fey" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2017.8122129" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729352v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Steveler" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyan Han" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Khoury" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bulut" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471307v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Skilitsi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747310v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounika Rapolu" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/UP.2016.UM2A.6" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747318v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Normand" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787832v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fusi" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Olivucci" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13242-6_126" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747320v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747323v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So Kim" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwan Jung" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468595v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Polli" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cerullo" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20134105006" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468597v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Heiner" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Groma" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20134107003" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468598v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20134107022" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780059v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hernandez Ramirez" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;ry" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/276/1/012006" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465495v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Torgasin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/277/1/012017" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740009v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinizio Zanirato" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/UP.2010.ThB5" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150514v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cregut" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128830v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Likforman" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078998v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Ferrara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Giuliani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Maimaris" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Prioli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madushanka Manathunga" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.4c07003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225058v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Tkach" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Martinez-Fernandez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atzin Esmeralda Ruiz-Lera" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Humbert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Richert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP02642C" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265364v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Jing" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Steveler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mounya Gharbi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marbach" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Didier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ta06394a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008023v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mgbukwu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingjie Fu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Yu. Peshkov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Doellerer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Granados Buitrago" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.4c06856" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532697v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Herv&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Marekha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Maz&#233;rat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Mallah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cammarata" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ma01072d" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605944v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Gharbi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deep Biswas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cregut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Mal&#253;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR00325J" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154766v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Brion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Chaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Klimezak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bolze" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ohlmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.3c00197" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257899v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ikonnikov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Paolino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia-Alvarez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Orozco-Gonzalez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Granados" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00828" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834078v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuchun Yang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Gozem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie L&#233;onard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Andruni&#243;w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-022-00892-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818492v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Fanciullo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Conti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Klymchenko" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Leonard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP04260B" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834058v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Filatov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pierron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cappelli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Giorgi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33695-x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829942v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Chassaing" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202201474" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834067v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Saletti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Reale" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Licciardi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Varvar&#224;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202201477" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357455v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Pooler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Crespi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Costil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Pfeifer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC01105G" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357462v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grytsyk" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cianfarani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cr&#233;gut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boudier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab687" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996783v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damianos Agathangelou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partha Pratim Roy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Mar&#237;n" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferr&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Olivucci" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.41" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357458v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Giovannini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Latterini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Zampini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c00526" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357459v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang&#8208;ngoan Le" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Brazard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barnoin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Vincent" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t y Michel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202003456" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357454v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Wei" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruihong H Duan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linghai Xie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruidong Xia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202001956" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394778v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gueye" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gindensperger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haacke" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9fd00062c" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941317v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagannath Kuchlyan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gosset" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP06931C" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034904v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Taupier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mely" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c00839" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394780v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Schapiro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Fusi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marchand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9PP00223E" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394779v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Garcia-Iriepa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Sampedro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mendicuti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manuel Frutos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b03802" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394784v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El-Khoury" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201920503006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410160v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Lieske" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Uhring" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Dumas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Skilitski" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-018-1372-9" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394782v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Liu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roland" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Duchanois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201920509009" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394783v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoelvis Orozco-Gonzalez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237; del Carmen Marin P&#233;rez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Kandori" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201920510004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394781v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kemlin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nillon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pell&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201920501009" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02053159v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. del Carmen Mar&#237;n" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brazard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7FD00200A" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889513v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Segarra-Mart&#237;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zvereva" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marazzi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumont" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b01208" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383715v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Ioanna Skilitsi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgen Shulov" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Conyard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP08584B" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769577v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berraud-Pache" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Zemmouche" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b01240" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184642v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Nenov" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7PP00439G" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410198v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoelvis Orozco" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02668-w" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435550v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Turko" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2050-6120/aa7f66" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049618v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Heiner" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;za Groma" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b04753" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463446v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Voltz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Touceda" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyad Chaker" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw077" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465486v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4962699" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471308v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Garc&#237;a-Iriepa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mart&#237;nez-L&#243;pez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Campos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP07599H" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459076v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eisenbrandt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Polkehn" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Schwartz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp00644b" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471311v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pieri" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b10812" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435555v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eng" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Valentini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Frutos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz502644h" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674124v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cheminal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Leonard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So-Young Kim" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang-Hwan Jung" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP04353K" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435556v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nettels" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Haenni" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Maillot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Barth" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp05321h" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435557v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Causse" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naya Giannakopoulou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4LC00780H" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652039v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carvalho" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vola" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;ly" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3lc51283e" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065075v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3LC51283E" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292311v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hebraud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-3155-11-S1-I1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674110v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brian" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fusi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Zanirato" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Olivucci" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/10/105022" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435559v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Boldetti" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jung" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kandori" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2013.09.044" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGFHJDZH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799464v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Schwartz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Andell Hutchison" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque Genet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201200734" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XQW1CJF7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542263v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Donato" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mourot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Davenport" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Herbivo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Warther" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201106559" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435560v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gelot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Touron-Touceda" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp212187m" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435558v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Briand" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Paccani" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201201430" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AA37436529E4ACEBF6F211F3BFBC08DA6BE9D96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033188v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roland" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;onard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hernandez Ramirez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;ry" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yurchenko" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp22122a" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465492v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Br&#228;m" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;hault" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cannizzo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b918603d" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508259v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Gug" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Specht" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9074562" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666834v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leonard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sharma" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Szafarowicz" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Torgasin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haacke" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP00615G" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D8E0AE4514A8EE6F712BB66AD55433E45341E063/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465487v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Sharma" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.02.057" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KC1KQMZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465494v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/12/8/084004" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6D582F1711176CEC55D9C11BFEFD87E0C08AAC98/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465484v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Portuondo-Campa" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank van Mourik" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert van Der Zwan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463447v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgisa Sinicropi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Ryazantsev" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Helbing" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0802376105" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344746v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alarcon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ogden" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200700651" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7QJ0LN3C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212205v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Lecong" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Likforman" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.016124" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128317v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecong" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Likforman" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Crejut" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002376v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Walhout" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Mosk" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mueller" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.073203" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001637v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leduc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pereira dos Santos" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schwartz" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cohen-Tannoudji" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.cond-mat/020826" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002127v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junmin Wang" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Barrelet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perales" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002121v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sinatra" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002126v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387637v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Burghardt" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Cina" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-3760-1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763077v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hirlimann" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2719-0" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413750v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Buckup" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41061-018-0213-4" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471313v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Dadouche" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Malass" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468594v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwan-Hwang Jung" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039571v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Touron" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465488v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004295v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561022v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:af1fa4e3629688df1b9ae9be17913093bec0acec;origin=https://hal.archives-ouvertes.fr/hal-04561022;visit=swh:1:snp:28177bbee0c5556bb507f29f080077267ca06a0a;anchor=swh:1:rel:904988ef823777fc56bd4d1e24b5d7a4cf3b8661;path=/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799520v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Sampedro And Isabelle Navizet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05510484v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408195v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Fey" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2017.8122129" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729352v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Steveler" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyan Han" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Khoury" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bulut" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471307v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Skilitsi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747310v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounika Rapolu" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/UP.2016.UM2A.6" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747318v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Normand" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787832v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fusi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Olivucci" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13242-6_126" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747320v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747323v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So Kim" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwan Jung" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468595v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Polli" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cerullo" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20134105006" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468597v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Heiner" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Groma" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20134107003" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468598v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20134107022" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465495v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Torgasin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/277/1/012017" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780059v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hernandez Ramirez" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;ry" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/276/1/012006" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740009v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinizio Zanirato" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/UP.2010.ThB5" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150514v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cregut" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128830v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Likforman" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>