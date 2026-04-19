--- v0 (2026-03-16)
+++ v1 (2026-04-19)
@@ -192,195 +192,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insight into the Correlation Between Lubricant Glass Transition and friction Plateau in Highly Loaded Contacts</w:t>
+                <w:t xml:space="preserve">Separating Water Content from Network Dynamics in Cell Nuclei with Brillouin Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine Gonon</w:t>
+                <w:t xml:space="preserve">Lucie Vovard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Philippon</w:t>
+                <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Margueritat</w:t>
+                <w:t xml:space="preserve">Estelle Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Lafarge</w:t>
+                <w:t xml:space="preserve">Lou-Anne Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vergne</w:t>
+                <w:t xml:space="preserve">Gaëtan Jardiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 73 (4), </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 136 (12), pp.128401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11249-025-02077-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/c3b9-wzsy⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05420799v1</w:t>
+                <w:t xml:space="preserve">hal-05586860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consensus statement on Brillouin light scattering microscopy of biological materials</w:t>
               </w:r>
@@ -628,429 +628,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05208190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastodynamic properties of embedded amorphous carbon layer in diamond investigated by surface Brillouin scattering</w:t>
+                <w:t xml:space="preserve">New Insight into the Correlation Between Lubricant Glass Transition and friction Plateau in Highly Loaded Contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zuko Mthwesi</w:t>
+                <w:t xml:space="preserve">Marjolaine Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sana Salami</w:t>
+                <w:t xml:space="preserve">David Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nyiku Mahonisi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérémie Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina M. Giordano</w:t>
+                <w:t xml:space="preserve">Lionel Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2024.111251⟩</w:t>
+              <w:t xml:space="preserve">Tribology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 73 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11249-025-02077-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638852v1</w:t>
+                <w:t xml:space="preserve">hal-05420799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast µLIBS Imaging for the multiscale mineralogical characterization of pegmatite rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Alvarez-Llamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Tercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ballouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 39 (4), pp.1077-1086. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D3JA00438D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable crystalline structure and electrical properties of (Pb,Sr)TiO 3 films grown by liquid phase epitaxy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elastodynamic properties of embedded amorphous carbon layer in diamond investigated by surface Brillouin scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-Antoine Douissard</w:t>
+                <w:t xml:space="preserve">Zuko Mthwesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Infante</w:t>
+                <w:t xml:space="preserve">Sana Salami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Margueritat</w:t>
+                <w:t xml:space="preserve">Nyiku Mahonisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Gautier</w:t>
+                <w:t xml:space="preserve">Valentina M. Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 25 (14), pp.2096-2103. </w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 147, pp.111251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3CE00020F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2024.111251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567624v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-THz Vibrational Dynamics in Ordered Mesoporous Silica Nanoparticles</w:t>
               </w:r>
@@ -1088,51 +1088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laroussi Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Zerrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (14), pp.2078. </w:t>
@@ -1183,51 +1183,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on Manna et al. SARS-CoV-2 Inactivation in Aerosol by Means of Radiated Microwaves. Viruses 2023, 15, 1443</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gavin J. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1268,2202 +1268,2202 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Single Gold Nanocrystals by Inelastic Light Scattering Spectroscopy</w:t>
+                <w:t xml:space="preserve">Tunable crystalline structure and electrical properties of (Pb,Sr)TiO 3 films grown by liquid phase epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Timm</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucien Saviot</w:t>
+                <w:t xml:space="preserve">Laura Wollesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Crut</w:t>
+                <w:t xml:space="preserve">Paul-Antoine Douissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
+                <w:t xml:space="preserve">Ingrid Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucian Roiban</w:t>
+                <w:t xml:space="preserve">Jeremie Margueritat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c00077⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (14), pp.2096-2103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3CE00020F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03575182v1</w:t>
+                <w:t xml:space="preserve">hal-04567624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THESEUS1 modulates cell wall stiffness and abscisic acid production in Arabidopsis thaliana</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of Single Gold Nanocrystals by Inelastic Light Scattering Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Schulz</w:t>
+                <w:t xml:space="preserve">Mariana Timm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timo Engelsdorf</w:t>
+                <w:t xml:space="preserve">Aurélien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zdenka Bartosova</w:t>
+                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauri Vaahtera</w:t>
+                <w:t xml:space="preserve">Lucian Roiban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 119 (1), pp.e2119258119. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (7), pp.3606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2119258119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c00077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03574299v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile and robust synthesis process for the fine control of the chemical composition and core-crystallinity of spherical core-shell Au@Ag nanoparticles</w:t>
+                <w:t xml:space="preserve">THESEUS1 modulates cell wall stiffness and abscisic acid production in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suyeon Lee</w:t>
+                <w:t xml:space="preserve">Laura Bacete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Portalès</w:t>
+                <w:t xml:space="preserve">Julia Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Walls</w:t>
+                <w:t xml:space="preserve">Timo Engelsdorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Beaunier</w:t>
+                <w:t xml:space="preserve">Zdenka Bartosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Goubet</w:t>
+                <w:t xml:space="preserve">Lauri Vaahtera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 32, pp.095604. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (1), pp.e2119258119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/abc450⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2119258119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02994816v1</w:t>
+                <w:t xml:space="preserve">hal-03574299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligand-dependent nano-mechanical properties of CdSe nanoplatelets: calibrating nanobalances for ligands affinity monitoring</w:t>
+                <w:t xml:space="preserve">Vibrations of Dimers of Mechanically Coupled Nanostructures: Analytical and Numerical Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Martinet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Lermé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Margueritat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Crut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1NR00270H⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (15), pp.8339-8348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c01425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03215497v1</w:t>
+                <w:t xml:space="preserve">hal-03215504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrations of Dimers of Mechanically Coupled Nanostructures: Analytical and Numerical Modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Versatile and robust synthesis process for the fine control of the chemical composition and core-crystallinity of spherical core-shell Au@Ag nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suyeon Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Portalès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Walls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Lermé</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patricia Beaunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c01425⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32, pp.095604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/abc450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215504v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances of the Lamb Model to Describe the Vibrations of Gold Quantum-Sized Clusters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Ligand-dependent nano-mechanical properties of CdSe nanoplatelets: calibrating nanobalances for ligands affinity monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Baronnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clothilde Comby-Zerbino</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Albaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c04722⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1NR00270H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922362v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Influence of Phase Change in Highly Loaded Frictional Contacts</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micromechanical imaging of dentin with Brillouin microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine Gonon-Caux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeremie Margueritat</w:t>
+                <w:t xml:space="preserve">Tijana Lainović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Margueritat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dagany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larisa Blažić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11249-020-01298-6⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 105, pp.214-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2020.01.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546946v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical imaging of dentin with Brillouin microscopy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anomalously low Rayleigh scattering by CdS/CdSe doped glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larisa Blažić</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Shepilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Anan'Ev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Maksimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Onushchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Margueritat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2020.01.035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 544, pp.120234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2020.120234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996594v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02871349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalously low Rayleigh scattering by CdS/CdSe doped glasses</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Influence of Phase Change in Highly Loaded Frictional Contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Onushchenko</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Serigne Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Martinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Gonon-Caux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Margueritat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2020.120234⟩</w:t>
+              <w:t xml:space="preserve">Tribology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (2), pp.54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11249-020-01298-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02871349v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of commercial Virtually Imaged Phase Array and Fabry-Pérot based Brillouin spectrometers for applications to biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guqi Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Bazir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dehoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical optics express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/BOE.401087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922474v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inelastic light scattering by long narrow gold nanocrystals: when size, shape, crystallinity and assembly matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Portalès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Casale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiang Zhen Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Ariane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14 (4), pp.4395-4404. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsnano.9b09993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inelastic Light Scattering by Multiple Vibrational Modes in Individual Gold Nanodimers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Performances of the Lamb Model to Describe the Vibrations of Gold Quantum-Sized Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bonnet</w:t>
+                <w:t xml:space="preserve">Baira Donoeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Comby-Zerbino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 123 (23), pp.14834-14841. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b03090⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 124 (35), pp.19324-19332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c04722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361619v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Frequency Mechanical Properties of Tumors Measured by Brillouin Light Scattering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angélique Virgone-Carlotta</w:t>
+                <w:t xml:space="preserve">Inelastic Light Scattering by Multiple Vibrational Modes in Individual Gold Nanodimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Monnier</w:t>
+                <w:t xml:space="preserve">Jean Lerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Delanoë-Ayari</w:t>
+                <w:t xml:space="preserve">Hélène Gehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hichem C Mertani</w:t>
+                <w:t xml:space="preserve">Alain Mermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.018101⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (23), pp.14834-14841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b03090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107154v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting Pressure-Induced Transitions in Mesoporous Anatase TiO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défi Jr Jubgang Fandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123 (38), pp.23488-23496. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b05650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From localized to delocalized plasmonic modes, first observation of superradiant scattering in disordered semi-continuous metal films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Colas Des Francs</w:t>
+                <w:t xml:space="preserve">High-Frequency Mechanical Properties of Tumors Measured by Brillouin Light Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Varguet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeremie Margueritat</w:t>
+                <w:t xml:space="preserve">Angélique Virgone-Carlotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruben Mascart</w:t>
+                <w:t xml:space="preserve">Sylvain Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Delanoë-Ayari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem C Mertani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/aae6ec⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (1), pp.018101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.018101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107159v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlated evolution of structure and mechanical loss of a sputtered silica film</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Coillet</w:t>
+                <w:t xml:space="preserve">From localized to delocalized plasmonic modes, first observation of superradiant scattering in disordered semi-continuous metal films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Martinez</w:t>
+                <w:t xml:space="preserve">Gérard Colas Des Francs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dolique</w:t>
+                <w:t xml:space="preserve">Hugo Varguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Amato</w:t>
+                <w:t xml:space="preserve">Ruben Mascart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Mater.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2 (05), pp.053607. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (1), pp.015706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.053607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/aae6ec⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881003v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic Mode Hybridization in a Single Dimer of Gold Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lermé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (6), pp.3800-3806. </w:t>
@@ -3495,4049 +3495,4183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact laws between nanoparticles: the elasticity of a nanopowder</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correlated evolution of structure and mechanical loss of a sputtered silica film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Ramade</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lucien Saviot</w:t>
+                <w:t xml:space="preserve">Massimo Granata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Coillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dolique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7nr07540e⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.Mater.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (05), pp.053607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.053607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02515257v1</w:t>
+                <w:t xml:space="preserve">hal-01881003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inelastic Light Scattering Contribution to the Study of the Onset of Sintering of a Nanopowder</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent David</w:t>
+                <w:t xml:space="preserve">Contact laws between nanoparticles: the elasticity of a nanopowder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Sudre</w:t>
+                <w:t xml:space="preserve">Julien Ramade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Margueritat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Machon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 121 (4), pp.2487-2494. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (4), pp.2154-2161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b12280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7nr07540e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637201v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental effects on the natural vibrations of nanoplatelets: a high pressure study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inelastic Light Scattering Contribution to the Study of the Onset of Sintering of a Nanopowder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Mahler</w:t>
+                <w:t xml:space="preserve">L. Saviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Demoisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7nr00731k⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (4), pp.2487-2494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b12280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107265v1</w:t>
+                <w:t xml:space="preserve">hal-01637201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of resonant low frequency Raman scattering from metallic nanoparticle Lamb modes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Environmental effects on the natural vibrations of nanoplatelets: a high pressure study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Margueritat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Saviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Machon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mahler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (19), pp.6551-6557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7nr00731k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4983119⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02107249v1</w:t>
+                <w:t xml:space="preserve">hal-02107265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mass load effect on the resonant acoustic frequencies of colloidal semiconductor nanoplatelets</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanisms of resonant low frequency Raman scattering from metallic nanoparticle Lamb modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lermé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Margueritat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mermet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5NR07383A⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 146 (19), pp.194201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4983119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108380v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Coupling in Gold Nanoparticles Supermolecules Revealed by Plasmon-Enhanced Ultralow Frequency Raman Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (6), pp.3843-3849. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.nanolett.6b01314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01320916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic Moduli of Permanently Densified Silica Glasses</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The mass load effect on the resonant acoustic frequencies of colloidal semiconductor nanoplatelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Saviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Pedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Margueritat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep07193⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (27), pp.13251-13256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5NR07383A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108392v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and Acoustic Vibrations Confined in Anatase TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Nanoparticles under High-Pressure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elastic Moduli of Permanently Densified Silica Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Margueritat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Champagnon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep07193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp502409e⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00991336v1</w:t>
+                <w:t xml:space="preserve">hal-02108392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorting of Enhanced Reference Raman Spectra of a Single Amino Acid Molecule</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Markey</w:t>
+                <w:t xml:space="preserve">Optical and Acoustic Vibrations Confined in Anatase TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Nanoparticles under High-Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Saviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Machon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Debbichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 118 (31), pp.17975-17982. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp504395c⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 118 (19), pp.10495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp502409e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108384v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ Brillouin study of sodium alumino silicate glasses under pressure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sorting of Enhanced Reference Raman Spectra of a Single Amino Acid Molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. de Ligny</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Martinet</w:t>
+                <w:t xml:space="preserve">Thibault Brulé Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Yockell-Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bouhelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Margueritat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Markey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4818335⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (31), pp.17975-17982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp504395c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108413v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permanent densification of compressed silica glass: a Raman-density calibration curve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Kassir-Bodon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 25 (2), pp.025402. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0953-8984/25/2/025402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature structural and magnetic properties of cobalt nanorods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Ait Atmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatih Zighem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaghoub Soumare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rym Boubekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 197, pp.297. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jssc.2012.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discerning the Origins of the Amplitude Fluctuations in Dynamic Raman Nanospectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Dereux</w:t>
+                <w:t xml:space="preserve">In situ Brillouin study of sodium alumino silicate glasses under pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. de Ligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Champagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp309365d⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 139 (7), pp.074501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4818335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789839v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive transformations of silica glass upon densification</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Margueritat</w:t>
+                <w:t xml:space="preserve">Discerning the Origins of the Amplitude Fluctuations in Dynamic Raman Nanospectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Margueritat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bouhelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Markey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Colas Des Francs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dereux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4754601⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116, pp.26919--26923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp309365d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108422v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-free nanoparticle vibrations in a highly-compressed ZrO2 nanopowder</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Adichtchev</w:t>
+                <w:t xml:space="preserve">Progressive transformations of silica glass upon densification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Champagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp307066x⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 137 (12), pp.124505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4754601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00756988v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Number of Nanoparticles on the Enhancement Properties of Surface-Enhanced Raman Scattering Active Area: Sensitivity versus Repeatability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Aubard</w:t>
+                <w:t xml:space="preserve">Quasi-free nanoparticle vibrations in a highly-compressed ZrO2 nanopowder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Saviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Machon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel B. Murray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adichtchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nn103256t⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (41), pp.22043-22050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp307066x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108437v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot-spots nanostructuration: Towards controlled Single Molecule Surface Enhanced Raman Scattering sensing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Levi</w:t>
+                <w:t xml:space="preserve">Influence of the Number of Nanoparticles on the Enhancement Properties of Surface-Enhanced Raman Scattering Active Area: Sensitivity versus Repeatability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Margueritat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Aubard</w:t>
+                <w:t xml:space="preserve">Johan Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Levi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Aubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3482927⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (3), pp.1630-1638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn103256t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623555v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-gold biosynthesis by silica-encapsulated micro-algae : a &amp;quot;living&amp;quot; bio-hybrid material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brayner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hémadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Couté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 20 (52), pp.9342-9347. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c0jm01735c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00533716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sculpting nanometer-sized light landscape with plasmonic nanocolumns</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Arbouet</w:t>
+                <w:t xml:space="preserve">Hot-spots nanostructuration: Towards controlled Single Molecule Surface Enhanced Raman Scattering sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Margueritat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Girard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Margueritat</w:t>
+                <w:t xml:space="preserve">J. Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Gonzalo</w:t>
+                <w:t xml:space="preserve">Giovanni Levi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3271794⟩</w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1267 (1), pp.984-985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3482927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108444v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acousto-plasmonic Hot Spots in Metallic Nano-Objects</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Sculpting nanometer-sized light landscape with plasmonic nanocolumns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arbouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Margueritat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Gonzalo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C.N. Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl901918a⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131 (22), pp.224707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3271794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00431328v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning of an Optical Dimer Nanoantenna by Electrically Controlling Its Load Impedance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acousto-plasmonic Hot Spots in Metallic Nano-Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Large</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Saviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Margueritat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Berthelot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gérard Colas Des Francs</w:t>
+                <w:t xml:space="preserve">Jose Gonzalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.N. Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 9, pp.3914-3921. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 9 (11), pp.3732-3738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl901918a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nl902126z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00472363v1</w:t>
+                <w:t xml:space="preserve">hal-00431328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Vibration Modes and Electron–Lattice Coupling in Self-Assembled Silver Nanocolumns</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Tuning of an Optical Dimer Nanoantenna by Electrically Controlling Its Load Impedance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bouhelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Gonzalo</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Colas Des Francs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 8, pp.1296. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl073123r⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 9, pp.3914-3921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl902126z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00338814v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00472363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface enhanced Raman scattering of silver sensitized cobalt nanoparticles in metal–dielectric nanocomposites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Acoustic Vibration Modes and Electron–Lattice Coupling in Self-Assembled Silver Nanocolumns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Burgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Langot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arbouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">G. van Tendeloo</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gonzalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/19/37/375701⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8, pp.1296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl073123r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00394351v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00338814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface effects in the magneto-optical properties of Co nanoparticles in dielectric matrix</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Clavero</w:t>
+                <w:t xml:space="preserve">Surface enhanced Raman scattering of silver sensitized cobalt nanoparticles in metal–dielectric nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Margueritat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Gonzalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Armelles</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Gonzalo</w:t>
+                <w:t xml:space="preserve">Carmen N. Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. García del Muro</w:t>
+                <w:t xml:space="preserve">U. Hörmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. van Tendeloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2737126⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19, pp.375701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/19/37/375701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108489v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size dispersion effects on the low-frequency Raman scattering of quasispherical silver nanoparticles: Experiment and theory</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+                <w:t xml:space="preserve">From silver nanolentils to nanocolumns: surface plasmon-polaritons and confined acoustic vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Margueritat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Gonzalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen N. Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bachelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen Mlayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.235419⟩</w:t>
+              <w:t xml:space="preserve">Appl. Phys. A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 89 (2), pp.369-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-007-4120-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108455v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From silver nanolentils to nanocolumns: surface plasmon-polaritons and confined acoustic vibrations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+                <w:t xml:space="preserve">Size dispersion effects on the low-frequency Raman scattering of quasispherical silver nanoparticles: Experiment and theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bachelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Margueritat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen Mlayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gonzalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appl. Phys. A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00339-007-4120-8⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.235419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00394311v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of Co/CoO nanoparticles below the critical size for exchange bias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dobrynin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Temst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lievens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gonzalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 101 (11), pp.113913. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2736303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface plasmons and vibrations of self-assembled silver nanocolumns</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel B. Murray</w:t>
+                <w:t xml:space="preserve">Interface effects in the magneto-optical properties of Co nanoparticles in dielectric matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Clavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Armelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Margueritat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gonzalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. García del Muro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl061237h⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 90 (18), pp.182506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2737126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00094096v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of self-aligned metal nanocolumns embedded in an oxide matrix film</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Surface plasmons and vibrations of self-assembled silver nanocolumns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Margueritat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Gonzalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen N. Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnen Mlayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel B. Murray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6, pp.2037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl061237h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2180877⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02107524v1</w:t>
+                <w:t xml:space="preserve">hal-00094096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical size for exchange bias in ferromagnetic-antiferromagnetic particles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Production of self-aligned metal nanocolumns embedded in an oxide matrix film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Margueritat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Gonzalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Isabel Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 88 (9), pp.093107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2180877⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critical size for exchange bias in ferromagnetic-antiferromagnetic particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dobrynin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. N Ievlev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Temst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lievens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Margueritat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2005, 87 (1), pp.012501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1978977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7547,629 +7681,629 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman Scattering study of Ligand Exchange Effects on the CdS Nanoplatelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajana S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Dung Lien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isidoro López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C'Nano 2025: The Nanoscience Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Cité des sciences et de l'Industrie, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05175603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inelastic light scattering by the vibrational modes of single gold nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Timm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées de la matière Condensée 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Division de Physique de la Matière Condensée de la Société Française de Physique (SFP), Aug 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Pb,Sr)TiO3 Films on SrTiO3 (100) Substrates Grown by Liquid Phase Epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Wollesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. Douissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infante Ingrid C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAF-PFM-ECAPD 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE UFFC, Jun 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative evaluation of a VIPA-based Brillouin spectrometer with applications to in vitro tumor tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guqi Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Bazir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dehoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1081-1081, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.0478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enlightening the acoustic vibrations of single crystalline gold nanorods by very low-frequency Raman scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Portalès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Margueritat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gold 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8179,154 +8313,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Raman Scattering of amorphous matrices for Fiber Optics Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Fombonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Adier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-M Jurdyc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bessueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Workshop on Metallic Nano-Objects (MNO 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8336,258 +8470,258 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie Brillouin: introduction et exemples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Margueritat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectroscopies Vibrationnelles : Théorie, aspects pratiques et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des archives contemporaines, pp.247-272, 2020, 97828130002556</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie Brillouin : introduction et exemples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Margueritat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guilhem Simon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectroscopies vibrationnelles. Théorie, aspects pratiques et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des archives contemporaines, pp.247-272, 2020, 9782813002556. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17184/eac.4203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8597,147 +8731,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing molecular concentration in cell nuclei with Brillouin microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vovard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou-Anne Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Jardine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8747,114 +8881,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical and vibrational properties of new &amp;quot;Nano-Designed&amp;quot; materials produced by pulsed laser deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Margueritat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physics [physics]. Université Paul Sabatier - Toulouse III, 2008. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00288338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId323"/>
+      <w:footerReference w:type="default" r:id="rId326"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8922,51 +9056,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="542848D9"/>
+    <w:nsid w:val="01125823"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9153,51 +9287,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremie-margueritat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2075-1875" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130957151" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-1167-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420799v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Gonon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Philippon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Margueritat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lafarge" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-025-02077-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403998v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouvet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bevilacqua" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogeshwari Ambekar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Antonacci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Au" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-025-01681-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208190v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cravero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tomelleri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paterson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margueritat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debord" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c02186" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638852v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuko Mthwesi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Salami" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyiku Mahonisi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina M. Giordano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2024.111251" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446476v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Alvarez-Llamas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Tercier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ballouard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hermelin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3JA00438D" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567624v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wollesen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Douissard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Infante" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Margueritat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CE00020F" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162936v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Hernando Abad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroussi Chaabane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Zerrouki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13142078" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248976v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin J. Taylor" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15102110" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575182v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Timm" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Crut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c00077" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574299v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bacete" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schulz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Engelsdorf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenka Bartosova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Vaahtera" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2119258119" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994816v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyeon Lee" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Portal&#232;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Walls" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goubet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abc450" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215497v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Martinet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Baronnier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR00270H" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215504v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lerm&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01425" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922362v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Berthelot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baira Donoeva" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby-Zerbino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c04722" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546946v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Ndiaye" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Martinie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Gonon-Caux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-020-01298-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996594v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijana Lainovi&#263;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dagany" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Bla&#382;i&#263;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2020.01.035" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871349v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shepilov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Anan'Ev" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maksimov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Onushchenko" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.120234" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922474v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guqi Yan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Bazir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dehoux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.401087" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566470v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhen Xu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Ariane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b09993" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361619v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lerme" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gehan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mermet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b03090" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107154v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Virgone-Carlotta" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Monnier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delano&#235;-Ayari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem C Mertani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.018101" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283188v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;fi Jr Jubgang Fandio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Forestier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b05650" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107159v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas Des Francs" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Varguet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Mascart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aae6ec" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881003v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Granata" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Coillet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martinez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dolique" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Amato" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.053607" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107164v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b01072" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515257v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramade" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr07540e" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637201v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saviot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gallet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demoisson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sudre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b12280" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107265v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr00731k" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107249v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gehan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mermet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4983119" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108380v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pedetti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tessier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR07383A" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320916v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Crut" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b01314" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108392v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deschamps" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martinet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Champagnon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07193" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991336v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Debbichi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502409e" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108384v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Brul&#233; Brul&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yockell-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouhelier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Markey" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp504395c" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108413v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sonneville" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Ligny" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818335" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108399v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Deschamps" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kassir-Bodon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sonneville" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/2/025402" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916597v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Ait Atmane" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Zighem" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaghoub Soumare" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ibrahim" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Boubekri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.08.009" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789839v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dereux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309365d" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108422v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4754601" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756988v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Murray" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adichtchev" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307066x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108437v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Grand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Levi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aubard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn103256t" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623555v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Levi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3482927" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533716v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sicard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brayner" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#233;madi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cout&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0jm01735c" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-767J2C0N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108444v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marty" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gonzalo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3271794" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431328v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Large" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N. Afonso" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl901918a" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472363v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Berthelot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl902126z" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338814v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burgin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Langot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl073123r" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394351v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen N. Afonso" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. H&#246;rmann" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Tendeloo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/19/37/375701" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HZC8LB20-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108489v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clavero" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Armelles" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garc&#237;a del Muro" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2737126" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108455v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bachelier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Mlayah" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Afonso" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.235419" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394311v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bachelier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-007-4120-8" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108473v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dobrynin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Temst" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lievens" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2736303" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094096v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl061237h" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107524v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gonzalo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Afonso" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isabel Ortiz" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ballesteros" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2180877" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107448v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N Ievlev" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1978977" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175603v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajana Semi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Dung Lien" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidoro L&#243;pez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768992v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Masenelli-Varlot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Joly-Pottuz" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760710v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Douissard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Infante Ingrid C." TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240268v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0478" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033689v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332400v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Amraoui" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fombonne" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Adier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M Jurdyc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bessueille" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03418109v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Vincent" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martinet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767144v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4203" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404004v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vovard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Viel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bastien" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Anne Goutier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Jardine" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00288338v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremie-margueritat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2075-1875" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130957151" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-1167-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586860v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vovard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Viel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bastien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Anne Goutier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jardin&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/c3b9-wzsy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403998v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouvet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bevilacqua" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogeshwari Ambekar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Antonacci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Au" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-025-01681-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208190v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cravero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tomelleri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paterson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margueritat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debord" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c02186" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420799v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Gonon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Philippon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Margueritat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lafarge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-025-02077-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446476v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Alvarez-Llamas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Tercier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ballouard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hermelin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3JA00438D" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638852v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuko Mthwesi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Salami" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyiku Mahonisi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina M. Giordano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2024.111251" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162936v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Hernando Abad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroussi Chaabane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Zerrouki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13142078" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248976v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin J. Taylor" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15102110" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567624v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wollesen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Douissard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Infante" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Margueritat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CE00020F" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575182v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Timm" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Crut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c00077" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574299v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bacete" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schulz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Engelsdorf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenka Bartosova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Vaahtera" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2119258119" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215504v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lerm&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01425" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994816v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyeon Lee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Portal&#232;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Walls" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goubet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abc450" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215497v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Martinet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Baronnier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR00270H" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996594v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijana Lainovi&#263;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dagany" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Bla&#382;i&#263;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2020.01.035" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871349v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shepilov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Anan'Ev" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maksimov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Onushchenko" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.120234" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546946v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Ndiaye" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Martinie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Gonon-Caux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-020-01298-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922474v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guqi Yan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Bazir" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dehoux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.401087" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566470v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhen Xu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Ariane" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b09993" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922362v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Berthelot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baira Donoeva" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby-Zerbino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c04722" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361619v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lerme" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gehan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mermet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b03090" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283188v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;fi Jr Jubgang Fandio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Forestier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b05650" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107154v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Virgone-Carlotta" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Monnier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delano&#235;-Ayari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem C Mertani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.018101" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107159v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas Des Francs" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Varguet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Mascart" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aae6ec" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107164v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b01072" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881003v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Granata" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Coillet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martinez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dolique" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Amato" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.053607" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515257v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramade" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr07540e" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637201v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saviot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gallet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demoisson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sudre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b12280" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107265v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahler" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr00731k" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107249v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gehan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mermet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4983119" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320916v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Crut" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b01314" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108380v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pedetti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tessier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR07383A" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108392v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deschamps" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martinet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Champagnon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07193" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991336v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Debbichi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502409e" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108384v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Brul&#233; Brul&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yockell-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouhelier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Markey" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp504395c" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108399v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Deschamps" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kassir-Bodon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sonneville" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/2/025402" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916597v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Ait Atmane" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Zighem" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaghoub Soumare" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ibrahim" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Boubekri" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.08.009" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108413v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sonneville" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Ligny" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818335" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789839v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dereux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309365d" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108422v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4754601" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756988v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Murray" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adichtchev" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307066x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108437v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Grand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Levi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aubard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn103256t" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533716v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sicard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brayner" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#233;madi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cout&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0jm01735c" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-767J2C0N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623555v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Levi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3482927" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108444v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marty" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gonzalo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3271794" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431328v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Large" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N. Afonso" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl901918a" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472363v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Berthelot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huang" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl902126z" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338814v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burgin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Langot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl073123r" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394351v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen N. Afonso" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. H&#246;rmann" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Tendeloo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/19/37/375701" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HZC8LB20-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394311v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bachelier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Mlayah" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-007-4120-8" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108455v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bachelier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Afonso" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.235419" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108473v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dobrynin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Temst" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lievens" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2736303" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108489v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clavero" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Armelles" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garc&#237;a del Muro" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2737126" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094096v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl061237h" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107524v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gonzalo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Afonso" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isabel Ortiz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ballesteros" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2180877" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107448v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N Ievlev" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1978977" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175603v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajana S." TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Dung Lien" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidoro L&#243;pez" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768992v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Masenelli-Varlot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Joly-Pottuz" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760710v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Douissard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Infante Ingrid C." TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240268v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0478" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033689v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332400v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Amraoui" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fombonne" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Adier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M Jurdyc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bessueille" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03418109v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Vincent" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martinet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767144v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4203" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404004v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Jardine" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00288338v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>