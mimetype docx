--- v1 (2026-04-19)
+++ v2 (2026-05-09)
@@ -1030,265 +1030,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-THz Vibrational Dynamics in Ordered Mesoporous Silica Nanoparticles</w:t>
+                <w:t xml:space="preserve">Comment on Manna et al. SARS-CoV-2 Inactivation in Aerosol by Means of Radiated Microwaves. Viruses 2023, 15, 1443</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Hernando Abad</w:t>
+                <w:t xml:space="preserve">Gavin J. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bouyer</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucien Saviot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano13142078⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (10), pp.2110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v15102110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04162936v1</w:t>
+                <w:t xml:space="preserve">hal-04248976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on Manna et al. SARS-CoV-2 Inactivation in Aerosol by Means of Radiated Microwaves. Viruses 2023, 15, 1443</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sub-THz Vibrational Dynamics in Ordered Mesoporous Silica Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Hernando Abad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gavin J. Taylor</w:t>
+                <w:t xml:space="preserve">Laroussi Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Zerrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (10), pp.2110. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (14), pp.2078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v15102110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano13142078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04248976v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable crystalline structure and electrical properties of (Pb,Sr)TiO 3 films grown by liquid phase epitaxy</w:t>
               </w:r>
@@ -1421,51 +1421,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Single Gold Nanocrystals by Inelastic Light Scattering Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Timm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1774,429 +1774,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03215504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile and robust synthesis process for the fine control of the chemical composition and core-crystallinity of spherical core-shell Au@Ag nanoparticles</w:t>
+                <w:t xml:space="preserve">Ligand-dependent nano-mechanical properties of CdSe nanoplatelets: calibrating nanobalances for ligands affinity monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suyeon Lee</w:t>
+                <w:t xml:space="preserve">Quentin Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Portalès</w:t>
+                <w:t xml:space="preserve">Justine Baronnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Walls</w:t>
+                <w:t xml:space="preserve">Adrien Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Beaunier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Goubet</w:t>
+                <w:t xml:space="preserve">Tristan Albaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/abc450⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1NR00270H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02994816v1</w:t>
+                <w:t xml:space="preserve">hal-03215497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligand-dependent nano-mechanical properties of CdSe nanoplatelets: calibrating nanobalances for ligands affinity monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Versatile and robust synthesis process for the fine control of the chemical composition and core-crystallinity of spherical core-shell Au@Ag nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suyeon Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Martinet</w:t>
+                <w:t xml:space="preserve">Hervé Portalès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Baronnier</w:t>
+                <w:t xml:space="preserve">Michael Walls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Girard</w:t>
+                <w:t xml:space="preserve">Patricia Beaunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Albaret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucien Saviot</w:t>
+                <w:t xml:space="preserve">Nicolas Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32, pp.095604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1NR00270H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/abc450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215497v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical imaging of dentin with Brillouin microscopy</w:t>
+                <w:t xml:space="preserve">On the Influence of Phase Change in Highly Loaded Frictional Contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tijana Lainović</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Quentin Martinet</w:t>
+                <w:t xml:space="preserve">Serigne Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Dagany</w:t>
+                <w:t xml:space="preserve">Laetitia Martinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larisa Blažić</w:t>
+                <w:t xml:space="preserve">Marjolaine Gonon-Caux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 105, pp.214-222. </w:t>
+              <w:t xml:space="preserve">Tribology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (2), pp.54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2020.01.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11249-020-01298-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02996594v1</w:t>
+                <w:t xml:space="preserve">hal-02546946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalously low Rayleigh scattering by CdS/CdSe doped glasses</w:t>
               </w:r>
@@ -2306,161 +2306,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02871349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Influence of Phase Change in Highly Loaded Frictional Contacts</w:t>
+                <w:t xml:space="preserve">Micromechanical imaging of dentin with Brillouin microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serigne Ndiaye</w:t>
+                <w:t xml:space="preserve">Tijana Lainović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Margueritat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Martinie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Philippon</w:t>
+                <w:t xml:space="preserve">Xavier Dagany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine Gonon-Caux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeremie Margueritat</w:t>
+                <w:t xml:space="preserve">Larisa Blažić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 68 (2), pp.54. </w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 105, pp.214-222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11249-020-01298-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2020.01.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02546946v1</w:t>
+                <w:t xml:space="preserve">hal-02996594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of commercial Virtually Imaged Phase Array and Fabry-Pérot based Brillouin spectrometers for applications to biology</w:t>
               </w:r>
@@ -2563,64 +2563,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inelastic light scattering by long narrow gold nanocrystals: when size, shape, crystallinity and assembly matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Portalès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Casale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2697,77 +2697,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances of the Lamb Model to Describe the Vibrations of Gold Quantum-Sized Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baira Donoeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2831,51 +2831,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inelastic Light Scattering by Multiple Vibrational Modes in Individual Gold Nanodimers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3004,51 +3004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défi Jr Jubgang Fandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3361,325 +3361,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Mode Hybridization in a Single Dimer of Gold Nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alice Berthelot</w:t>
+                <w:t xml:space="preserve">Correlated evolution of structure and mechanical loss of a sputtered silica film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Granata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Coillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dolique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b01072⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.Mater.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (05), pp.053607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.053607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107164v1</w:t>
+                <w:t xml:space="preserve">hal-01881003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlated evolution of structure and mechanical loss of a sputtered silica film</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alex Amato</w:t>
+                <w:t xml:space="preserve">Acoustic Mode Hybridization in a Single Dimer of Gold Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lermé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Mater.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2 (05), pp.053607. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (6), pp.3800-3806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.053607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b01072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881003v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact laws between nanoparticles: the elasticity of a nanopowder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3687,51 +3687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (4), pp.2154-2161. </w:t>
@@ -3903,77 +3903,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental effects on the natural vibrations of nanoplatelets: a high pressure study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4167,51 +4167,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Coupling in Gold Nanoparticles Supermolecules Revealed by Plasmon-Enhanced Ultralow Frequency Raman Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4219,51 +4219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (6), pp.3843-3849. </w:t>
@@ -4301,64 +4301,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mass load effect on the resonant acoustic frequencies of colloidal semiconductor nanoplatelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Pedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4559,295 +4559,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and Acoustic Vibrations Confined in Anatase TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Nanoparticles under High-Pressure</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sorting of Enhanced Reference Raman Spectra of a Single Amino Acid Molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Debbichi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jeremie Margueritat</w:t>
+                <w:t xml:space="preserve">Thibault Brulé Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Yockell-Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bouhelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Margueritat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Markey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 118 (19), pp.10495. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp502409e⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 118 (31), pp.17975-17982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp504395c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991336v1</w:t>
+                <w:t xml:space="preserve">hal-02108384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorting of Enhanced Reference Raman Spectra of a Single Amino Acid Molecule</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Margueritat</w:t>
+                <w:t xml:space="preserve">Optical and Acoustic Vibrations Confined in Anatase TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Nanoparticles under High-Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Saviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Markey</w:t>
+                <w:t xml:space="preserve">L. Debbichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 118 (31), pp.17975-17982. </w:t>
+              <w:t xml:space="preserve">, 2014, 118 (19), pp.10495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp504395c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp502409e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108384v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permanent densification of compressed silica glass: a Raman-density calibration curve</w:t>
               </w:r>
@@ -5248,64 +5248,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discerning the Origins of the Amplitude Fluctuations in Dynamic Raman Nanospectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bouhelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Markey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Colas Des Francs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5363,295 +5363,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00789839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive transformations of silica glass upon densification</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Margueritat</w:t>
+                <w:t xml:space="preserve">Quasi-free nanoparticle vibrations in a highly-compressed ZrO2 nanopowder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Saviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Machon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel B. Murray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adichtchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4754601⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (41), pp.22043-22050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp307066x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108422v1</w:t>
+                <w:t xml:space="preserve">hal-00756988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-free nanoparticle vibrations in a highly-compressed ZrO2 nanopowder</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Adichtchev</w:t>
+                <w:t xml:space="preserve">Progressive transformations of silica glass upon densification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Champagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 116 (41), pp.22043-22050. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 137 (12), pp.124505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp307066x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4754601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00756988v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Number of Nanoparticles on the Enhancement Properties of Surface-Enhanced Raman Scattering Active Area: Sensitivity versus Repeatability</w:t>
               </w:r>
@@ -6198,51 +6198,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acousto-plasmonic Hot Spots in Metallic Nano-Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Large</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6332,51 +6332,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning of an Optical Dimer Nanoantenna by Electrically Controlling Its Load Impedance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bouhelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6727,291 +6727,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00394351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From silver nanolentils to nanocolumns: surface plasmon-polaritons and confined acoustic vibrations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Size dispersion effects on the low-frequency Raman scattering of quasispherical silver nanoparticles: Experiment and theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bachelier</w:t>
+                <w:t xml:space="preserve">G. Bachelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen Mlayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gonzalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appl. Phys. A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00339-007-4120-8⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.235419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00394311v1</w:t>
+                <w:t xml:space="preserve">hal-02108455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size dispersion effects on the low-frequency Raman scattering of quasispherical silver nanoparticles: Experiment and theory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Margueritat</w:t>
+                <w:t xml:space="preserve">From silver nanolentils to nanocolumns: surface plasmon-polaritons and confined acoustic vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Margueritat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Gonzalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen N. Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bachelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen Mlayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 76 (23), </w:t>
+              <w:t xml:space="preserve">Appl. Phys. A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 89 (2), pp.369-372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.235419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00339-007-4120-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108455v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of Co/CoO nanoparticles below the critical size for exchange bias</w:t>
               </w:r>
@@ -7317,51 +7317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen N. Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen Mlayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel B. Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6, pp.2037. </w:t>
@@ -7833,51 +7833,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inelastic light scattering by the vibrational modes of single gold nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Timm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8187,77 +8187,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enlightening the acoustic vibrations of single crystalline gold nanorods by very low-frequency Raman scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Portalès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Margueritat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9056,51 +9056,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="01125823"/>
+    <w:nsid w:val="C723194F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9287,51 +9287,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremie-margueritat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2075-1875" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130957151" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-1167-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586860v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vovard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Viel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bastien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Anne Goutier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jardin&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/c3b9-wzsy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403998v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouvet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bevilacqua" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogeshwari Ambekar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Antonacci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Au" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-025-01681-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208190v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cravero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tomelleri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paterson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margueritat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debord" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c02186" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420799v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Gonon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Philippon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Margueritat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lafarge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-025-02077-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446476v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Alvarez-Llamas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Tercier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ballouard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hermelin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3JA00438D" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638852v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuko Mthwesi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Salami" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyiku Mahonisi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina M. Giordano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2024.111251" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162936v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Hernando Abad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroussi Chaabane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Zerrouki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13142078" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248976v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin J. Taylor" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15102110" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567624v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wollesen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Douissard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Infante" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Margueritat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CE00020F" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575182v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Timm" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Crut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c00077" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574299v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bacete" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schulz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Engelsdorf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenka Bartosova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Vaahtera" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2119258119" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215504v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lerm&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01425" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994816v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyeon Lee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Portal&#232;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Walls" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goubet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abc450" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215497v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Martinet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Baronnier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR00270H" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996594v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijana Lainovi&#263;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dagany" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Bla&#382;i&#263;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2020.01.035" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871349v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shepilov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Anan'Ev" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maksimov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Onushchenko" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.120234" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546946v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Ndiaye" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Martinie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Gonon-Caux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-020-01298-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922474v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guqi Yan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Bazir" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dehoux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.401087" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566470v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhen Xu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Ariane" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b09993" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922362v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Berthelot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baira Donoeva" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby-Zerbino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c04722" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361619v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lerme" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gehan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mermet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b03090" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283188v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;fi Jr Jubgang Fandio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Forestier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b05650" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107154v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Virgone-Carlotta" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Monnier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delano&#235;-Ayari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem C Mertani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.018101" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107159v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas Des Francs" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Varguet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Mascart" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aae6ec" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107164v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b01072" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881003v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Granata" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Coillet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martinez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dolique" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Amato" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.053607" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515257v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramade" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr07540e" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637201v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saviot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gallet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demoisson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sudre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b12280" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107265v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahler" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr00731k" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107249v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gehan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mermet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4983119" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320916v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Crut" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b01314" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108380v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pedetti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tessier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR07383A" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108392v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deschamps" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martinet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Champagnon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07193" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991336v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Debbichi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502409e" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108384v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Brul&#233; Brul&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yockell-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouhelier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Markey" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp504395c" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108399v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Deschamps" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kassir-Bodon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sonneville" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/2/025402" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916597v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Ait Atmane" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Zighem" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaghoub Soumare" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ibrahim" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Boubekri" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.08.009" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108413v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sonneville" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Ligny" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818335" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789839v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dereux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309365d" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108422v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4754601" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756988v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Murray" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adichtchev" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307066x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108437v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Grand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Levi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aubard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn103256t" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533716v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sicard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brayner" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#233;madi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cout&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0jm01735c" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-767J2C0N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623555v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Levi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3482927" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108444v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marty" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gonzalo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3271794" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431328v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Large" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N. Afonso" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl901918a" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472363v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Berthelot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huang" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl902126z" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338814v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burgin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Langot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl073123r" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394351v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen N. Afonso" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. H&#246;rmann" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Tendeloo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/19/37/375701" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HZC8LB20-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394311v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bachelier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Mlayah" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-007-4120-8" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108455v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bachelier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Afonso" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.235419" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108473v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dobrynin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Temst" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lievens" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2736303" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108489v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clavero" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Armelles" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garc&#237;a del Muro" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2737126" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094096v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl061237h" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107524v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gonzalo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Afonso" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isabel Ortiz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ballesteros" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2180877" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107448v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N Ievlev" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1978977" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175603v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajana S." TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Dung Lien" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidoro L&#243;pez" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768992v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Masenelli-Varlot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Joly-Pottuz" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760710v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Douissard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Infante Ingrid C." TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240268v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0478" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033689v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332400v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Amraoui" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fombonne" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Adier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M Jurdyc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bessueille" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03418109v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Vincent" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martinet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767144v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4203" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404004v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Jardine" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00288338v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremie-margueritat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2075-1875" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130957151" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-1167-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586860v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vovard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Viel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bastien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Anne Goutier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jardin&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/c3b9-wzsy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403998v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouvet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bevilacqua" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogeshwari Ambekar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Antonacci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Au" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-025-01681-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208190v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cravero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tomelleri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paterson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margueritat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debord" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c02186" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420799v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Gonon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Philippon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Margueritat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lafarge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-025-02077-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446476v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Alvarez-Llamas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Tercier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ballouard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hermelin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3JA00438D" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638852v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuko Mthwesi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Salami" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyiku Mahonisi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina M. Giordano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2024.111251" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248976v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin J. Taylor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15102110" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162936v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Hernando Abad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroussi Chaabane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Zerrouki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13142078" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567624v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wollesen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Douissard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Infante" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Margueritat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CE00020F" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575182v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Timm" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Crut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c00077" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574299v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bacete" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schulz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Engelsdorf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenka Bartosova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Vaahtera" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2119258119" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215504v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lerm&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01425" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215497v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Martinet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Baronnier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR00270H" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994816v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyeon Lee" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Portal&#232;s" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Walls" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goubet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abc450" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546946v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Ndiaye" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Martinie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Gonon-Caux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-020-01298-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871349v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shepilov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Anan'Ev" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maksimov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Onushchenko" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.120234" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996594v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijana Lainovi&#263;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dagany" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Bla&#382;i&#263;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2020.01.035" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922474v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guqi Yan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Bazir" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dehoux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.401087" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566470v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhen Xu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Ariane" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b09993" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922362v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Berthelot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baira Donoeva" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby-Zerbino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c04722" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361619v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lerme" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gehan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mermet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b03090" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283188v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;fi Jr Jubgang Fandio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Forestier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b05650" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107154v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Virgone-Carlotta" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Monnier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delano&#235;-Ayari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem C Mertani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.018101" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107159v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas Des Francs" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Varguet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Mascart" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aae6ec" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881003v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Granata" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Coillet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martinez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dolique" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Amato" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.053607" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107164v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b01072" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515257v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramade" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr07540e" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637201v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saviot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gallet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demoisson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sudre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b12280" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107265v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahler" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr00731k" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107249v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gehan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mermet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4983119" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320916v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Crut" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b01314" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108380v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pedetti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tessier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR07383A" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108392v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deschamps" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martinet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Champagnon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07193" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108384v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Brul&#233; Brul&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yockell-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouhelier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Markey" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp504395c" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991336v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Debbichi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502409e" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108399v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Deschamps" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kassir-Bodon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sonneville" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/2/025402" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916597v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Ait Atmane" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Zighem" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaghoub Soumare" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ibrahim" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Boubekri" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.08.009" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108413v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sonneville" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Ligny" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818335" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789839v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dereux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309365d" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756988v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Murray" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adichtchev" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307066x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108422v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4754601" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108437v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Grand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Levi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aubard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn103256t" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533716v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sicard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brayner" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#233;madi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cout&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0jm01735c" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-767J2C0N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623555v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Levi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3482927" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108444v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marty" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gonzalo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3271794" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431328v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Large" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N. Afonso" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl901918a" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472363v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Berthelot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huang" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl902126z" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338814v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burgin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Langot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl073123r" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394351v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen N. Afonso" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. H&#246;rmann" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Tendeloo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/19/37/375701" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HZC8LB20-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108455v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bachelier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Mlayah" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Afonso" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.235419" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394311v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bachelier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-007-4120-8" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108473v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dobrynin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Temst" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lievens" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2736303" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108489v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clavero" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Armelles" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garc&#237;a del Muro" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2737126" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094096v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl061237h" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107524v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gonzalo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Afonso" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isabel Ortiz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ballesteros" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2180877" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107448v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N Ievlev" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1978977" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175603v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajana S." TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Dung Lien" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidoro L&#243;pez" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768992v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Masenelli-Varlot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Joly-Pottuz" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760710v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Douissard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Infante Ingrid C." TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240268v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0478" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033689v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332400v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Amraoui" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fombonne" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Adier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M Jurdyc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bessueille" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03418109v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Vincent" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martinet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767144v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4203" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404004v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Jardine" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00288338v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>