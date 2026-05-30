--- v2 (2026-05-09)
+++ v3 (2026-05-30)
@@ -1030,265 +1030,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on Manna et al. SARS-CoV-2 Inactivation in Aerosol by Means of Radiated Microwaves. Viruses 2023, 15, 1443</w:t>
+                <w:t xml:space="preserve">Sub-THz Vibrational Dynamics in Ordered Mesoporous Silica Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gavin J. Taylor</w:t>
+                <w:t xml:space="preserve">Eduardo Hernando Abad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laroussi Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Zerrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v15102110⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (14), pp.2078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano13142078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04248976v1</w:t>
+                <w:t xml:space="preserve">hal-04162936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-THz Vibrational Dynamics in Ordered Mesoporous Silica Nanoparticles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment on Manna et al. SARS-CoV-2 Inactivation in Aerosol by Means of Radiated Microwaves. Viruses 2023, 15, 1443</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laroussi Chaabane</w:t>
+                <w:t xml:space="preserve">Gavin J. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Zerrouki</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucien Saviot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (14), pp.2078. </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (10), pp.2110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano13142078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v15102110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162936v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable crystalline structure and electrical properties of (Pb,Sr)TiO 3 films grown by liquid phase epitaxy</w:t>
               </w:r>
@@ -1421,51 +1421,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Single Gold Nanocrystals by Inelastic Light Scattering Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Timm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1832,51 +1832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Albaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
@@ -2042,161 +2042,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Influence of Phase Change in Highly Loaded Frictional Contacts</w:t>
+                <w:t xml:space="preserve">Micromechanical imaging of dentin with Brillouin microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serigne Ndiaye</w:t>
+                <w:t xml:space="preserve">Tijana Lainović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Margueritat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Martinie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Philippon</w:t>
+                <w:t xml:space="preserve">Xavier Dagany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine Gonon-Caux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeremie Margueritat</w:t>
+                <w:t xml:space="preserve">Larisa Blažić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 68 (2), pp.54. </w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 105, pp.214-222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11249-020-01298-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2020.01.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02546946v1</w:t>
+                <w:t xml:space="preserve">hal-02996594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalously low Rayleigh scattering by CdS/CdSe doped glasses</w:t>
               </w:r>
@@ -2306,161 +2306,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02871349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical imaging of dentin with Brillouin microscopy</w:t>
+                <w:t xml:space="preserve">On the Influence of Phase Change in Highly Loaded Frictional Contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tijana Lainović</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Quentin Martinet</w:t>
+                <w:t xml:space="preserve">Serigne Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Dagany</w:t>
+                <w:t xml:space="preserve">Laetitia Martinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larisa Blažić</w:t>
+                <w:t xml:space="preserve">Marjolaine Gonon-Caux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 105, pp.214-222. </w:t>
+              <w:t xml:space="preserve">Tribology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (2), pp.54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2020.01.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11249-020-01298-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02996594v1</w:t>
+                <w:t xml:space="preserve">hal-02546946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of commercial Virtually Imaged Phase Array and Fabry-Pérot based Brillouin spectrometers for applications to biology</w:t>
               </w:r>
@@ -3361,295 +3361,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlated evolution of structure and mechanical loss of a sputtered silica film</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alex Amato</w:t>
+                <w:t xml:space="preserve">Acoustic Mode Hybridization in a Single Dimer of Gold Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lermé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Mater.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.053607⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (6), pp.3800-3806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b01072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881003v1</w:t>
+                <w:t xml:space="preserve">hal-02107164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Mode Hybridization in a Single Dimer of Gold Nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alice Berthelot</w:t>
+                <w:t xml:space="preserve">Correlated evolution of structure and mechanical loss of a sputtered silica film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Granata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Coillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dolique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18 (6), pp.3800-3806. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Mater.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (05), pp.053607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b01072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.053607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107164v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact laws between nanoparticles: the elasticity of a nanopowder</w:t>
               </w:r>
@@ -3687,51 +3687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (4), pp.2154-2161. </w:t>
@@ -3929,51 +3929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4219,51 +4219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (6), pp.3843-3849. </w:t>
@@ -4314,51 +4314,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mass load effect on the resonant acoustic frequencies of colloidal semiconductor nanoplatelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Pedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4699,51 +4699,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical and Acoustic Vibrations Confined in Anatase TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Nanoparticles under High-Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5363,295 +5363,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00789839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-free nanoparticle vibrations in a highly-compressed ZrO2 nanopowder</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Adichtchev</w:t>
+                <w:t xml:space="preserve">Progressive transformations of silica glass upon densification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Champagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp307066x⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 137 (12), pp.124505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4754601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00756988v1</w:t>
+                <w:t xml:space="preserve">hal-02108422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive transformations of silica glass upon densification</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Margueritat</w:t>
+                <w:t xml:space="preserve">Quasi-free nanoparticle vibrations in a highly-compressed ZrO2 nanopowder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Saviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Machon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel B. Murray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adichtchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 137 (12), pp.124505. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (41), pp.22043-22050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4754601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp307066x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108422v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Number of Nanoparticles on the Enhancement Properties of Surface-Enhanced Raman Scattering Active Area: Sensitivity versus Repeatability</w:t>
               </w:r>
@@ -6198,51 +6198,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acousto-plasmonic Hot Spots in Metallic Nano-Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Large</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6727,291 +6727,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00394351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size dispersion effects on the low-frequency Raman scattering of quasispherical silver nanoparticles: Experiment and theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From silver nanolentils to nanocolumns: surface plasmon-polaritons and confined acoustic vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Margueritat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Gonzalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen N. Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bachelier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Margueritat</w:t>
+                <w:t xml:space="preserve">Guillaume Bachelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen Mlayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.235419⟩</w:t>
+              <w:t xml:space="preserve">Appl. Phys. A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 89 (2), pp.369-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-007-4120-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108455v1</w:t>
+                <w:t xml:space="preserve">hal-00394311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From silver nanolentils to nanocolumns: surface plasmon-polaritons and confined acoustic vibrations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carmen N. Afonso</w:t>
+                <w:t xml:space="preserve">Size dispersion effects on the low-frequency Raman scattering of quasispherical silver nanoparticles: Experiment and theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bachelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Margueritat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnen Mlayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gonzalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bachelier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appl. Phys. A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 89 (2), pp.369-372. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (23), </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00339-007-4120-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.235419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00394311v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of Co/CoO nanoparticles below the critical size for exchange bias</w:t>
               </w:r>
@@ -7317,51 +7317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen N. Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen Mlayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel B. Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6, pp.2037. </w:t>
@@ -7833,51 +7833,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inelastic light scattering by the vibrational modes of single gold nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Timm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8213,51 +8213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Portalès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Margueritat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8705,84 +8705,202 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Practical Noise2Noise Denoising Pipeline for High-Throughput Raman Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Martin-Calle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Alvarez Llamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Motto- Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Margueritat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Probing molecular concentration in cell nuclei with Brillouin microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vovard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8797,81 +8915,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou-Anne Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Jardine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8881,114 +8999,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical and vibrational properties of new &amp;quot;Nano-Designed&amp;quot; materials produced by pulsed laser deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Margueritat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physics [physics]. Université Paul Sabatier - Toulouse III, 2008. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00288338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId326"/>
+      <w:footerReference w:type="default" r:id="rId331"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9056,51 +9174,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C723194F"/>
+    <w:nsid w:val="9F0AF28C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9287,51 +9405,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremie-margueritat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2075-1875" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130957151" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-1167-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586860v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vovard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Viel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bastien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Anne Goutier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jardin&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/c3b9-wzsy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403998v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouvet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bevilacqua" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogeshwari Ambekar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Antonacci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Au" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-025-01681-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208190v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cravero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tomelleri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paterson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margueritat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debord" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c02186" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420799v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Gonon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Philippon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Margueritat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lafarge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-025-02077-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446476v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Alvarez-Llamas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Tercier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ballouard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hermelin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3JA00438D" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638852v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuko Mthwesi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Salami" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyiku Mahonisi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina M. Giordano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2024.111251" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248976v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin J. Taylor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15102110" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162936v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Hernando Abad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroussi Chaabane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Zerrouki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13142078" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567624v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wollesen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Douissard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Infante" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Margueritat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CE00020F" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575182v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Timm" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Crut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c00077" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574299v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bacete" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schulz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Engelsdorf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenka Bartosova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Vaahtera" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2119258119" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215504v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lerm&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01425" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215497v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Martinet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Baronnier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR00270H" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994816v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyeon Lee" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Portal&#232;s" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Walls" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goubet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abc450" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546946v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Ndiaye" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Martinie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Gonon-Caux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-020-01298-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871349v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shepilov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Anan'Ev" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maksimov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Onushchenko" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.120234" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996594v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijana Lainovi&#263;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dagany" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Bla&#382;i&#263;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2020.01.035" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922474v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guqi Yan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Bazir" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dehoux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.401087" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566470v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhen Xu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Ariane" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b09993" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922362v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Berthelot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baira Donoeva" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby-Zerbino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c04722" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361619v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lerme" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gehan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mermet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b03090" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283188v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;fi Jr Jubgang Fandio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Forestier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b05650" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107154v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Virgone-Carlotta" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Monnier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delano&#235;-Ayari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem C Mertani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.018101" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107159v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas Des Francs" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Varguet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Mascart" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aae6ec" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881003v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Granata" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Coillet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martinez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dolique" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Amato" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.053607" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107164v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b01072" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515257v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramade" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr07540e" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637201v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saviot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gallet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demoisson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sudre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b12280" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107265v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahler" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr00731k" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107249v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gehan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mermet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4983119" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320916v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Crut" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b01314" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108380v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pedetti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tessier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR07383A" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108392v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deschamps" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martinet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Champagnon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07193" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108384v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Brul&#233; Brul&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yockell-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouhelier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Markey" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp504395c" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991336v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Debbichi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502409e" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108399v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Deschamps" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kassir-Bodon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sonneville" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/2/025402" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916597v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Ait Atmane" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Zighem" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaghoub Soumare" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ibrahim" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Boubekri" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.08.009" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108413v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sonneville" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Ligny" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818335" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789839v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dereux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309365d" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756988v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Murray" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adichtchev" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307066x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108422v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4754601" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108437v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Grand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Levi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aubard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn103256t" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533716v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sicard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brayner" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#233;madi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cout&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0jm01735c" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-767J2C0N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623555v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Levi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3482927" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108444v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marty" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gonzalo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3271794" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431328v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Large" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N. Afonso" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl901918a" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472363v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Berthelot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huang" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl902126z" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338814v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burgin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Langot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl073123r" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394351v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen N. Afonso" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. H&#246;rmann" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Tendeloo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/19/37/375701" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HZC8LB20-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108455v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bachelier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Mlayah" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Afonso" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.235419" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394311v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bachelier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-007-4120-8" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108473v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dobrynin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Temst" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lievens" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2736303" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108489v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clavero" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Armelles" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garc&#237;a del Muro" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2737126" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094096v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl061237h" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107524v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gonzalo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Afonso" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isabel Ortiz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ballesteros" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2180877" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107448v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N Ievlev" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1978977" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175603v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajana S." TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Dung Lien" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidoro L&#243;pez" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768992v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Masenelli-Varlot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Joly-Pottuz" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760710v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Douissard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Infante Ingrid C." TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240268v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0478" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033689v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332400v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Amraoui" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fombonne" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Adier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M Jurdyc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bessueille" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03418109v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Vincent" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martinet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767144v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4203" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404004v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Jardine" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00288338v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremie-margueritat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2075-1875" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130957151" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-1167-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586860v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vovard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Viel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bastien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Anne Goutier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jardin&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/c3b9-wzsy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403998v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouvet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bevilacqua" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogeshwari Ambekar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Antonacci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Au" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-025-01681-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208190v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cravero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tomelleri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paterson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margueritat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debord" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c02186" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420799v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Gonon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Philippon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Margueritat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lafarge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-025-02077-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446476v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Alvarez-Llamas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Tercier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ballouard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hermelin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3JA00438D" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638852v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuko Mthwesi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Salami" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyiku Mahonisi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina M. Giordano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2024.111251" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162936v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Hernando Abad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroussi Chaabane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Zerrouki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13142078" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248976v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin J. Taylor" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15102110" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567624v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wollesen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Douissard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Infante" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Margueritat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CE00020F" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575182v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Timm" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Crut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c00077" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574299v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bacete" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schulz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Engelsdorf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenka Bartosova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Vaahtera" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2119258119" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215504v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lerm&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01425" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215497v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Martinet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Baronnier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR00270H" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994816v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyeon Lee" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Portal&#232;s" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Walls" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goubet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abc450" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996594v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijana Lainovi&#263;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dagany" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Bla&#382;i&#263;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2020.01.035" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871349v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shepilov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Anan'Ev" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maksimov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Onushchenko" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.120234" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546946v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Ndiaye" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Martinie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Gonon-Caux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-020-01298-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922474v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guqi Yan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Bazir" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dehoux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.401087" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566470v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhen Xu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Ariane" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b09993" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922362v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Berthelot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baira Donoeva" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby-Zerbino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c04722" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361619v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lerme" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gehan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mermet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b03090" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283188v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;fi Jr Jubgang Fandio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Forestier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b05650" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107154v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Virgone-Carlotta" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Monnier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delano&#235;-Ayari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem C Mertani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.018101" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107159v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas Des Francs" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Varguet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Mascart" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aae6ec" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107164v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b01072" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881003v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Granata" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Coillet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martinez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dolique" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Amato" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.053607" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515257v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramade" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr07540e" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637201v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saviot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gallet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demoisson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sudre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b12280" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107265v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahler" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr00731k" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107249v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gehan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mermet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4983119" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320916v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Crut" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b01314" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108380v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pedetti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tessier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR07383A" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108392v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deschamps" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martinet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Champagnon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07193" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108384v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Brul&#233; Brul&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yockell-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouhelier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Markey" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp504395c" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991336v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Debbichi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502409e" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108399v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Deschamps" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kassir-Bodon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sonneville" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/2/025402" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916597v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Ait Atmane" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Zighem" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaghoub Soumare" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ibrahim" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Boubekri" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.08.009" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108413v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sonneville" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Ligny" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818335" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789839v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dereux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309365d" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108422v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4754601" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756988v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Murray" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adichtchev" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307066x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108437v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Grand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Levi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aubard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn103256t" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533716v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sicard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brayner" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#233;madi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cout&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0jm01735c" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-767J2C0N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623555v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Levi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3482927" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108444v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marty" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gonzalo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3271794" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431328v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Large" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N. Afonso" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl901918a" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472363v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Berthelot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huang" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl902126z" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338814v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burgin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Langot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl073123r" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394351v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen N. Afonso" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. H&#246;rmann" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Tendeloo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/19/37/375701" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HZC8LB20-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394311v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bachelier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Mlayah" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-007-4120-8" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108455v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bachelier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Afonso" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.235419" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108473v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dobrynin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Temst" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lievens" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2736303" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108489v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clavero" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Armelles" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garc&#237;a del Muro" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2737126" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094096v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl061237h" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107524v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gonzalo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Afonso" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isabel Ortiz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ballesteros" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2180877" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107448v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N Ievlev" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1978977" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175603v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajana S." TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Dung Lien" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidoro L&#243;pez" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768992v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Masenelli-Varlot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Joly-Pottuz" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760710v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Douissard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Infante Ingrid C." TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240268v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0478" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033689v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332400v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Amraoui" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fombonne" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Adier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M Jurdyc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bessueille" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03418109v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Vincent" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martinet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767144v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4203" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621385v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martin-Calle" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Alvarez Llamas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Motto- Ros" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404004v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Jardine" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00288338v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>