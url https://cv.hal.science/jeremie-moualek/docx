--- v0 (2026-03-17)
+++ v1 (2026-05-18)
@@ -306,174 +306,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vote blanc et nul : voix perdues ou nouvelles voies ?</w:t>
+                <w:t xml:space="preserve">L’image disqualifiante de la « violence populaire » en démocratie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Moualek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La vie des idées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Socio - La nouvelle revue des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, pp.139-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio.12204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594081v1</w:t>
+                <w:t xml:space="preserve">hal-03601760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’image disqualifiante de la « violence populaire » en démocratie.</w:t>
+                <w:t xml:space="preserve">Le vote blanc et nul : voix perdues ou nouvelles voies ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Moualek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio - La nouvelle revue des sciences sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/socio.12204⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03601760v1</w:t>
+                <w:t xml:space="preserve">hal-03594081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être du parti sans en avoir l’air. Une sociologie visuelle de l’affiliation partisane au prisme des professions de foi d’une commune du Var (1947-2020)</w:t>
               </w:r>
@@ -867,51 +867,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03203319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1009,372 +1009,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une sociologie visuelle de l’ordre électoral. Apports, limites et perspectives d’une approche du vote par l’image.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Table ronde n° 4 : Comment travailler sur la campagne électorale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Greffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefébure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Moualek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Neihouser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de l'AFSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFSP, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Première rencontre du Réseau des Etudes Electorales en France (REEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisée par Science Po Paris, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04388939v1</w:t>
+                <w:t xml:space="preserve">hal-05557716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Extinction de vote&amp;quot; (PUF, 2022)</w:t>
+                <w:t xml:space="preserve">Pour une sociologie visuelle de l’ordre électoral. Apports, limites et perspectives d’une approche du vote par l’image.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Moualek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du CEVIPOF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontres de l'AFSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFSP, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04388987v1</w:t>
+                <w:t xml:space="preserve">hal-04388939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sociologie visuelle du politique. Pistes et conditions de possibilité</w:t>
+                <w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Extinction de vote&amp;quot; (PUF, 2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Moualek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Association Française de Science Politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFSP, Jul 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Séminaire du CEVIPOF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04388981v1</w:t>
+                <w:t xml:space="preserve">hal-04388987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire programmatique en sociologie visuelle du politique</w:t>
+                <w:t xml:space="preserve">La sociologie visuelle du politique. Pistes et conditions de possibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Moualek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire “Images du politique, politiques de l’image" (IPPI) Séance 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Aix (Aix-Marseille Université), France</w:t>
+              <w:t xml:space="preserve">Congrès Association Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFSP, Jul 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04388965v1</w:t>
+                <w:t xml:space="preserve">hal-04388981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annoncer ou masquer la couleur ? L’affiliation partisane et ses traductions graphiques depuis 1945. Le cas des élections municipales dans une commune du Var.</w:t>
+                <w:t xml:space="preserve">Inventaire programmatique en sociologie visuelle du politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Moualek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Discrétions partisanes. Tactiques et stratégies d’ancrage et de ré-ancrage politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Clersé, CERAPS,CESSP, Sep 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Séminaire “Images du politique, politiques de l’image" (IPPI) Séance 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Aix (Aix-Marseille Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03602151v1</w:t>
+                <w:t xml:space="preserve">hal-04388965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identités visuelles stratégiques. L’apolitisme autochtone des candidats aux élections municipales de 2020</w:t>
               </w:r>
@@ -1423,441 +1462,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03602148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une socio-histoire du vote blanc et nul : la construction sociale d'une déviance</w:t>
+                <w:t xml:space="preserve">Annoncer ou masquer la couleur ? L’affiliation partisane et ses traductions graphiques depuis 1945. Le cas des élections municipales dans une commune du Var.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Moualek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctoral CECP-CERSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 2 Panthéon-Assas, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Discrétions partisanes. Tactiques et stratégies d’ancrage et de ré-ancrage politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clersé, CERAPS,CESSP, Sep 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04389929v1</w:t>
+                <w:t xml:space="preserve">hal-03602151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’archiviste et le secret du vote. La préservation des bulletins en question(s)</w:t>
+                <w:t xml:space="preserve">Une socio-histoire du vote blanc et nul : la construction sociale d'une déviance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Moualek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des Archivistes, AAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Séminaire doctoral CECP-CERSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 2 Panthéon-Assas, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03601709v1</w:t>
+                <w:t xml:space="preserve">hal-04389929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désertion des urnes, et si on changeait notre façon de voter ?</w:t>
+                <w:t xml:space="preserve">L’archiviste et le secret du vote. La préservation des bulletins en question(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Moualek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres nationales de la participation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Congrès des Archivistes, AAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04389933v1</w:t>
+                <w:t xml:space="preserve">hal-03601709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les usages pluriels du vote blanc et nul : une enquête qualitative et filmique</w:t>
+                <w:t xml:space="preserve">Désertion des urnes, et si on changeait notre façon de voter ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Moualek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de la Chaire citoyenneté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEP Saint-Germain-en-Laye, Nov 2018, Saint-Germain-en-Laye, France</w:t>
+              <w:t xml:space="preserve">Rencontres nationales de la participation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04389924v1</w:t>
+                <w:t xml:space="preserve">hal-04389933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vote blanc et machines à voter en France : quand la touche « Vote blanc » formalise l’informel (1969-2014)</w:t>
+                <w:t xml:space="preserve">Les usages pluriels du vote blanc et nul : une enquête qualitative et filmique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Moualek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Congrès de l’Association Belge francophone de Science Politique (ABSP) « L’État face à ses transformations »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Université catholique de Louvain, Belgium</w:t>
+              <w:t xml:space="preserve">Séminaire de la Chaire citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEP Saint-Germain-en-Laye, Nov 2018, Saint-Germain-en-Laye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03601714v1</w:t>
+                <w:t xml:space="preserve">hal-04389924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des votes pas si &amp;quot;nuls&amp;quot; : détournements du vote et mobilisations collectives.</w:t>
+                <w:t xml:space="preserve">Vote blanc et machines à voter en France : quand la touche « Vote blanc » formalise l’informel (1969-2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Moualek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Repolitiser, Politiser, Dépolitiser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 7, Feb 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">7ème Congrès de l’Association Belge francophone de Science Politique (ABSP) « L’État face à ses transformations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Université catholique de Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02456451v1</w:t>
+                <w:t xml:space="preserve">hal-03601714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les partisans de l’incolore ? Paroles et rhétorique des militants du Parti du Vote Blanc</w:t>
               </w:r>
@@ -1906,228 +1945,297 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les bulletins blancs et nuls parlent d’Europe : entre logiques nationales et euroscepticisme</w:t>
+                <w:t xml:space="preserve">Des votes pas si &amp;quot;nuls&amp;quot; : détournements du vote et mobilisations collectives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Moualek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Abstentionnisme, euroscepticisme et anti-européisme dans les élections européennes de 1979 à nos jours. »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Colloque Repolitiser, Politiser, Dépolitiser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 7, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03601731v1</w:t>
+                <w:t xml:space="preserve">hal-02456451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vote blanc et nul : une réponse au faible potentiel expressif du bulletin de vote ?</w:t>
+                <w:t xml:space="preserve">Quand les bulletins blancs et nuls parlent d’Europe : entre logiques nationales et euroscepticisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Moualek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence « SCOPE Science of Politics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Bucarest, Roumanie</w:t>
+              <w:t xml:space="preserve">Colloque « Abstentionnisme, euroscepticisme et anti-européisme dans les élections européennes de 1979 à nos jours. »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03601749v1</w:t>
+                <w:t xml:space="preserve">hal-03601731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le vote blanc et nul : une réponse au faible potentiel expressif du bulletin de vote ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Moualek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence « SCOPE Science of Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Bucarest, Roumanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les ressorts du vote blanc et nul français : De l’acte individuel à l’organisation collective de la transgression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Moualek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIIe Congrès Portugais de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Evora, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03601724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2137,98 +2245,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la recherche des « voix perdues »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Moualek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Film-documentaire de recherche (67 min.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04389916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2238,166 +2346,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au dernier barreau de l’échelle sociale : la prison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Moualek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmaüs France; Secours catholique. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04389909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d’activité des CAMSP. Synthèse nationale des données 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Moualek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNSA. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04389880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2407,114 +2515,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la recherche des « voix perdues ». Contribution à une sociologie des usages pluriels du vote blanc et nul.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Moualek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Paris - Saclay, 2018. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04389112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId50"/>
+      <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2582,51 +2690,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B21264D"/>
+    <w:nsid w:val="0996BC2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2813,51 +2921,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jeremie.moualek@univ-evry.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://visuelec.hypotheses.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388913v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Moualek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.132.0025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594081v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601760v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.12204" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089057v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02456440v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.676.1153" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03079005v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389008v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/extinction-de-vote" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03203319v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.steiner-verlag.de/Abstentionnisme-euroscepticisme-et-anti-europeisme-dans-les-elections-europeennes-de-1979-a-nos-jours/9783515112512" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05304140v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Greffet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lef&#233;bure" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Neihouser" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388939v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388987v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388981v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388965v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602151v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602148v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389929v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601709v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389933v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389924v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601714v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02456451v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03159005v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601731v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601749v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601724v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389916v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389909v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Moulin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389880v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04389112v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jeremie.moualek@univ-evry.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://visuelec.hypotheses.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388913v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Moualek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.132.0025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601760v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.12204" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594081v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089057v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02456440v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.676.1153" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03079005v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389008v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/extinction-de-vote" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03203319v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.steiner-verlag.de/Abstentionnisme-euroscepticisme-et-anti-europeisme-dans-les-elections-europeennes-de-1979-a-nos-jours/9783515112512" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05304140v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Greffet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lef&#233;bure" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Neihouser" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05557716v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388939v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388987v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388981v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388965v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602148v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602151v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389929v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601709v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389933v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389924v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601714v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03159005v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02456451v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601731v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601749v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601724v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389916v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389909v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Moulin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389880v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04389112v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>