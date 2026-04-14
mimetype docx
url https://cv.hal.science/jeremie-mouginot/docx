--- v0 (2026-03-20)
+++ v1 (2026-04-14)
@@ -996,278 +996,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of multi-temporal and multi-sensor ice velocity observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ice velocity and thickness of the world's glaciers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Millan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Mouginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurane Charrier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Morlighem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-annals-V-3-2022-311-2022⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15, pp.124-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-021-00885-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03602685v1</w:t>
+                <w:t xml:space="preserve">insu-03706390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ice velocity and thickness of the world's glaciers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fusion of multi-temporal and multi-sensor ice velocity observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurane Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajing Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Colin Koeniguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Mouginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15, pp.124-129. </w:t>
+              <w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41561-021-00885-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/isprs-annals-V-3-2022-311-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03706390v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers and Reversibility of Abrupt Ocean State Transitions in the Amundsen Sea, Antarctica</w:t>
               </w:r>
@@ -1511,2405 +1511,2405 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retreat of Humboldt Gletscher, North Greenland, Driven by Undercutting From a Warmer Ocean</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distributed Global Debris Thickness Estimates Reveal Debris Significantly Impacts Glacier Mass Balance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lu An</w:t>
+                <w:t xml:space="preserve">D. Rounce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Chauche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Morlighem</w:t>
+                <w:t xml:space="preserve">R. Hock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seongsu Jeong</w:t>
+                <w:t xml:space="preserve">R. Mcnabb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Millan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 48 (6), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020GL091342⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 48 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020GL091311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03457614v1</w:t>
+                <w:t xml:space="preserve">hal-03403505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean melting of the Zachariae Isstrøm and Nioghalvfjerdsfjorden glaciers, northeast Greenland</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Retreat of Humboldt Gletscher, North Greenland, Driven by Undercutting From a Warmer Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Mouginot</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Chauche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Morlighem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seongsu Jeong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2015483118⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020GL091342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403514v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean forcing drives glacier retreat in Greenland</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Ocean melting of the Zachariae Isstrøm and Nioghalvfjerdsfjorden glaciers, northeast Greenland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anders Bjørk</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josh Willis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (2), pp.e2015483118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2015483118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aba7282⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03403520v1</w:t>
+                <w:t xml:space="preserve">hal-03403514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Global Debris Thickness Estimates Reveal Debris Significantly Impacts Glacier Mass Balance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Mcnabb</w:t>
+                <w:t xml:space="preserve">Ocean forcing drives glacier retreat in Greenland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Millan</w:t>
+                <w:t xml:space="preserve">Ian Fenty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sommer</w:t>
+                <w:t xml:space="preserve">Anders Bjørk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 48 (8), </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020GL091311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aba7282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403505v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A major collapse of Kangerlussuaq Glacier's ice tongue between 1932 and 1933 in East Greenland</w:t>
+                <w:t xml:space="preserve">Centennial response of Greenland’s three largest outlet glaciers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flor Vermassen</w:t>
+                <w:t xml:space="preserve">Shfaqat Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Bjørk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anders A. Bjørk</w:t>
+                <w:t xml:space="preserve">Jonathan Bamber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Morlighem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David J. Wangner</w:t>
+                <w:t xml:space="preserve">Michael Bevis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019GL085954⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-19580-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02870123v1</w:t>
+                <w:t xml:space="preserve">hal-03026187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep glacial troughs and stabilizing ridges unveiled beneath the margins of the Antarctic ice sheet</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data Reduction Using Statistical and Regression Approaches for Ice Velocity Derived by Landsat-8, Sentinel-1 and Sentinel-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Derkacheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Mouginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Millan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Maier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-019-0510-8⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (12), pp.1935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12121935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025912v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass balance of the Greenland Ice Sheet from 1992 to 2018</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erik Ivins</w:t>
+                <w:t xml:space="preserve">Deep glacial troughs and stabilizing ridges unveiled beneath the margins of the Antarctic ice sheet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Morlighem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michiel van Den Broeke</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald Blankenship</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhard Drews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-019-1855-2⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (2), pp.132-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-019-0510-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025884v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuity of Ice Sheet Mass Loss in Greenland and Antarctica From the GRACE and GRACE Follow‐On Missions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jeremie Mouginot</w:t>
+                <w:t xml:space="preserve">A major collapse of Kangerlussuaq Glacier's ice tongue between 1932 and 1933 in East Greenland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flor Vermassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders A. Bjørk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John M. Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J. Wangner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 47 (8), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020GL087291⟩</w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019GL085954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026278v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grounding Line Retreat of Denman Glacier, East Antarctica, Measured With COSMO‐SkyMed Radar Interferometry Data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Mouginot</w:t>
+                <w:t xml:space="preserve">Mass balance of the Greenland Ice Sheet from 1992 to 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Shepherd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Ivins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel van Den Broeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019GL086291⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 579 (7798), pp.233-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-019-1855-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026293v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining an Ocean Model Under Getz Ice Shelf, Antarctica, Using A Gravity‐Derived Bathymetry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Morlighem</w:t>
+                <w:t xml:space="preserve">Continuity of Ice Sheet Mass Loss in Greenland and Antarctica From the GRACE and GRACE Follow‐On Missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Velicogna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Mohajerani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geruo A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Landerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 47 (13), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019GL086522⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 47 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020GL087291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026251v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centennial response of Greenland’s three largest outlet glaciers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grounding Line Retreat of Denman Glacier, East Antarctica, Measured With COSMO‐SkyMed Radar Interferometry Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brancato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Milillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shfaqat Khan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anders Bjørk</w:t>
+                <w:t xml:space="preserve">M. Morlighem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Bamber</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michael Bevis</w:t>
+                <w:t xml:space="preserve">J. Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-19580-5⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019GL086291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026187v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Reduction Using Statistical and Regression Approaches for Ice Velocity Derived by Landsat-8, Sentinel-1 and Sentinel-2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Derkacheva</w:t>
+                <w:t xml:space="preserve">Constraining an Ocean Model Under Getz Ice Shelf, Antarctica, Using A Gravity‐Derived Bathymetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Millan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre St‐laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Morlighem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (12), pp.1935. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (13), </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs12121935⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019GL086522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041010v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continent‐Wide, Interferometric SAR Phase, Mapping of Antarctic Ice Velocity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Rignot</w:t>
+                <w:t xml:space="preserve">Forty-six years of Greenland Ice Sheet mass balance from 1972 to 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Mouginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Scheuchl</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anders Björk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel van den Broeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Millan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019GL083826⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.201904242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1904242116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392132v1</w:t>
+                <w:t xml:space="preserve">hal-02392128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greenland Ice Sheet solid ice discharge from 1986 through 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Mankoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Colgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Solgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanna Karlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Ahlstrøm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (2), pp.769-786. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/essd-11-769-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forty-six years of Greenland Ice Sheet mass balance from 1972 to 2018</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of Glacier Topographic Acquisitions from an Airborne Single-Pass Interferometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delwyn Moller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Hensley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Romain Millan</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Willis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoqing Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1904242116⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (17), pp.3700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s19173700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392128v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of Glacier Topographic Acquisitions from an Airborne Single-Pass Interferometer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joshua Willis</w:t>
+                <w:t xml:space="preserve">Continent‐Wide, Interferometric SAR Phase, Mapping of Antarctic Ice Velocity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mouginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoqing Wu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Scheuchl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (17), pp.3700. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (16), pp.9710-9718. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s19173700⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019GL083826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392134v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four decades of Antarctic Ice Sheet mass balance from 1979–2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Rignot</w:t>
+                <w:t xml:space="preserve">Mapping Surface Flow Velocity of Glaciers at Regional Scale Using a Multiple Sensors Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seongsu Jeong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernd Scheuchl</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Melchior van Wessem</w:t>
+                <w:t xml:space="preserve">Diego Cusicanqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1812883116⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (21), pp.2498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs11212498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392119v1</w:t>
+                <w:t xml:space="preserve">hal-02392142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Surface Flow Velocity of Glaciers at Regional Scale Using a Multiple Sensors Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Millan</w:t>
+                <w:t xml:space="preserve">Four decades of Antarctic Ice Sheet mass balance from 1979–2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Seongsu Jeong</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Scheuchl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel van den Broeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Cusicanqui</w:t>
+                <w:t xml:space="preserve">Melchior van Wessem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (21), pp.2498. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (4), pp.1095-1103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs11212498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1812883116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392142v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fostering multidisciplinary research on interactions between chemistry, biology, and physics within the coupled cryosphere-atmosphere system</w:t>
               </w:r>
@@ -4042,90 +4042,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ice Thickness and Bed Elevation of the Northern and Southern Patagonian Icefields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 46 (12), pp.6626-6635. </w:t>
@@ -4163,103 +4163,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous retreat and ice melt of Thwaites Glacier, West Antarctica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Milillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rizzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Scheuchl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 5 (1), pp.eaau3433. </w:t>
@@ -4291,1208 +4291,1208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ice flow modelling to constrain the surface mass balance and ice discharge of San Rafael Glacier, Northern Patagonia Icefield</w:t>
+                <w:t xml:space="preserve">Intercomparison and Validation of SAR-Based Ice Velocity Measurement Techniques within the Greenland Ice Sheet CCI Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Collao-Barrios</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t>
+                <w:t xml:space="preserve">John Peter Merryman Boncori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Favier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gino Casassa</w:t>
+                <w:t xml:space="preserve">Morten Langer Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Berthier</w:t>
+                <w:t xml:space="preserve">Jørgen Dall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Kusk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn Kamstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Glaciology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jog.2018.46⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (6), pp.929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs10060929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01952644v1</w:t>
+                <w:t xml:space="preserve">hal-02391956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability of Southeast Greenland Glaciers to Warm Atlantic Water From Operation IceBridge and Ocean Melting Greenland Data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Bjørk</w:t>
+                <w:t xml:space="preserve">A large impact crater beneath Hiawatha Glacier in northwest Greenland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Kjær</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolaj Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Björk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Eisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017GL076561⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (11), pp.eaar8173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aar8173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391971v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Century of Stability of Avannarleq and Kujalleq Glaciers, West Greenland, Explained Using High‐Resolution Airborne Gravity and Other Data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Millan</w:t>
+                <w:t xml:space="preserve">Control of Ocean Temperature on Jakobshavn Isbræ's Present and Future Mass Loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Bondzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Morlighem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Seroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Mouginot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 45 (7), pp.3156-3163. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2018GL077204⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 45 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GL079827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391977v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionospheric correction of InSAR data for accurate ice velocity measurement at polar regions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Century of Stability of Avannarleq and Kujalleq Glaciers, West Greenland, Explained Using High‐Resolution Airborne Gravity and Other Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mouginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Millan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (7), pp.3156-3163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2018GL077204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2018.02.048⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02391966v1</w:t>
+                <w:t xml:space="preserve">hal-02391977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights on the Surge Behavior of Storstrømmen and L. Bistrup Bræ, Northeast Greenland, Over the Last Century</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Vulnerability of Southeast Greenland Glaciers to Warm Atlantic Water From Operation IceBridge and Ocean Melting Greenland Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Millan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bjørk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 45 (20), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018GL079052⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 45 (6), pp.2688-2696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017GL076561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392109v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean-Induced Melt Triggers Glacier Retreat in Northwest Greenland</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Millan</w:t>
+                <w:t xml:space="preserve">Ice flow modelling to constrain the surface mass balance and ice discharge of San Rafael Glacier, Northern Patagonia Icefield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Collao-Barrios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gino Casassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018GL078024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Glaciology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 64 (246), pp.568-582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jog.2018.46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894541v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Ocean Temperature on Jakobshavn Isbræ's Present and Future Mass Loss</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michael Wood</w:t>
+                <w:t xml:space="preserve">Ionospheric correction of InSAR data for accurate ice velocity measurement at polar regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heming Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Scheuchl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Mouginot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Joughin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018GL079827⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 209, pp.166-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2018.02.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392105v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large impact crater beneath Hiawatha Glacier in northwest Greenland</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights on the Surge Behavior of Storstrømmen and L. Bistrup Bræ, Northeast Greenland, Over the Last Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mouginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bjørk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Millan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Scheuchl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rignot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aar8173⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GL079052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392102v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparison and Validation of SAR-Based Ice Velocity Measurement Techniques within the Greenland Ice Sheet CCI Project</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jørgen Dall</w:t>
+                <w:t xml:space="preserve">Ocean-Induced Melt Triggers Glacier Retreat in Northwest Greenland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anders Kusk</w:t>
+                <w:t xml:space="preserve">I. Fenty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martijn Kamstra</w:t>
+                <w:t xml:space="preserve">D. Menemenlis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (6), pp.929. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs10060929⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2018GL078024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391956v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation of Antarctic velocity observations provides evidence for uncharted pinning points</w:t>
               </w:r>
@@ -5880,51 +5880,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 3-5 MHz global reflectivity map of Mars by MARSIS/Mars Express: implications for the current inventory of subsurface HO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pommerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6008,319 +6008,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00693814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MARSIS surface reflectivity of the south residual cap of Mars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Mouginot</w:t>
+                <w:t xml:space="preserve">North polar deposits of Mars: Extreme purity of the water ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wlodek Kofman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Mouginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Safaeinili</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Grima</w:t>
+                <w:t xml:space="preserve">Roger Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hérique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 201 (2), pp.454. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36, pp.L03203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2009.01.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2008GL036326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00533497v1</w:t>
+                <w:t xml:space="preserve">insu-00363696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">North polar deposits of Mars: Extreme purity of the water ice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MARSIS surface reflectivity of the south residual cap of Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Mouginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wlodek Kofman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Safaeinili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Grima</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roger Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hérique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 36, pp.L03203. </w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 201 (2), pp.454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2008GL036326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2009.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00363696v1</w:t>
+                <w:t xml:space="preserve">hal-00533497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations of aurorae by SPICAM ultraviolet spectrograph on board Mars Express: Simultaneous ASPERA-3 and MARSIS measurements</w:t>
               </w:r>
@@ -6358,51 +6358,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lilensten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. A. Frahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Safaeinili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 113 (A8), pp.A08311. </w:t>
@@ -6466,51 +6466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wlodek Kofman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Safaeinili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6563,429 +6563,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00360440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the total electron content of the Martian ionosphere using radar sounder surface echoes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Subsurface radar sounding of the south polar layered deposits of Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Plaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Picardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Safaeinili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Hérique</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Milkovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2007GL032154⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 316 (5821), pp.92-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1139672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00359660v1</w:t>
+                <w:t xml:space="preserve">insu-00359627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation and erosion of Mars' south polar layered deposits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation of the total electron content of the Martian ionosphere using radar sounder surface echoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Phillips</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniela Biccari</w:t>
+                <w:t xml:space="preserve">Ali Safaeinili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wlodek Kofman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Bonaventura</w:t>
+                <w:t xml:space="preserve">Y. Gim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hérique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 317 (5845), pp.1715-1718. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 34 (23), pp.L23204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1144120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2007GL032154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00359644v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00359660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsurface radar sounding of the south polar layered deposits of Mars</w:t>
+                <w:t xml:space="preserve">Accumulation and erosion of Mars' south polar layered deposits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey Plaut</w:t>
+                <w:t xml:space="preserve">Roberto Seu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Picardi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ali Safaeinili</w:t>
+                <w:t xml:space="preserve">Giovanni Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Ivanov</w:t>
+                <w:t xml:space="preserve">Daniela Biccari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Milkovich</w:t>
+                <w:t xml:space="preserve">Francesco Bonaventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 316 (5821), pp.92-95. </w:t>
+              <w:t xml:space="preserve">, 2007, 317 (5845), pp.1715-1718. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1139672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1144120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00359627v1</w:t>
+                <w:t xml:space="preserve">insu-00359644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7003,90 +7003,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion of multi-sensor, multi-temporal velocity observations to study intra-annual glacier dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurane Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajing Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Colin Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvan Leinss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7271,64 +7271,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion and mining of glacier surface flow velocity time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurane Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajing Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7444,51 +7444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Parker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7654,152 +7654,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00388009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness of south polar residual cap of mars by MARSIS</w:t>
+                <w:t xml:space="preserve">Calibration of MARSIS Surface Echoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wlodek Kofman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Safaeinili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hérique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Plaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th COSPAR Scientific Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">39th Lunar and Planetary Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, League City, Texas, United States. pp.1716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00361558v1</w:t>
+                <w:t xml:space="preserve">insu-00361638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface echo reduction by clutter simulation, Application to the Marsis data</w:t>
               </w:r>
@@ -7904,402 +7904,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00365738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of MARSIS Surface Echoes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface and subsurface study of unusual ice scarps, southern polar cap of Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wlodek Kofman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jeffrey Plaut</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Servain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th Lunar and Planetary Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, League City, Texas, United States. pp.1716</w:t>
+              <w:t xml:space="preserve">37th COSPAR Scientific Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00361638v1</w:t>
+                <w:t xml:space="preserve">insu-00361510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface and subsurface study of unusual ice scarps, southern polar cap of Mars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Grima</w:t>
+                <w:t xml:space="preserve">Thickness of South Polar Residual Cap of Mars by MARSIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wlodek Kofman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Beck</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Safaeinili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hérique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Plaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th COSPAR Scientific Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">39th Lunar and Planetary Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, League City, Texas, United States. pp.1723</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00361510v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00361634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness of South Polar Residual Cap of Mars by MARSIS</w:t>
+                <w:t xml:space="preserve">Thickness of south polar residual cap of mars by MARSIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wlodek Kofman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Safaeinili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hérique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Plaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th Lunar and Planetary Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, League City, Texas, United States. pp.1723</w:t>
+              <w:t xml:space="preserve">37th COSPAR Scientific Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00361634v1</w:t>
+                <w:t xml:space="preserve">insu-00361558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unusual ice scarps on Mars : an origin highlighted by radar sounding, elevation data, and visible imagery</w:t>
               </w:r>
@@ -8337,51 +8337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Servain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Radioglaciology And Its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Madrid, Spain</w:t>
@@ -8449,64 +8449,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wlodek Kofman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Grima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Safaeinili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Plaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8583,51 +8583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hérique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Biccari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, San Francisco, United States</w:t>
@@ -8708,51 +8708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lilensten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. A. Frahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Safaeinili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chapman Conference on the Solar Wind Interaction with Mars</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, San Diego, Californie, United States</w:t>
@@ -8794,90 +8794,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of the ionosphere on the Marsis signals: corrections and ionospheric parameters estimations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wlodek Kofman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Safaeinili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hérique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACRAS Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Cambridge, United Kingdom</w:t>
@@ -8958,51 +8958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hérique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Seu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Potsdam, Germany</w:t>
@@ -9057,51 +9057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wlodek Kofman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Safaeinili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9277,90 +9277,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of the ionosphere on the Marsis signals: corrections and ionospheric parameters estimations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wlodek Kofman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Safaeinili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hérique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advance Concept For Radar Sounder, ESA Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Cambridge, United Kingdom</w:t>
@@ -9383,652 +9383,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00387574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marsis penetrating radar measurement of the total electron content and of the south polar layered deposits</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consert Radar Tomography in transmission, a new technique for glaciers characterisation: Perspectives and preliminary results for the Glacier de l'Argentière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hérique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ali Safaeinili</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Goutail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grussenmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00358029v1</w:t>
+                <w:t xml:space="preserve">insu-00361968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MARSIS Subsurface Sounding Observations of the South Polar Region of Mars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">MARSIS Subsurface Sounding Observations of the Polar Deposits of Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Plaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Picardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Clifford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter Edenhofer</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Farrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Frigeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Conference on Mars Polar Science and Exploration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Davos, Switzerland. pp. 2</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00358807v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00358782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures avec le radar Marsis du contenu total en electron (Tec) de l'ionosphère et des dépôts stratifiés du pôle sud de Mars</w:t>
+                <w:t xml:space="preserve">Marsis penetrating radar measurement of the total electron content and of the south polar layered deposits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wlodek Kofman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hérique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Plaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Safaeinili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programme National de Planétologie PNP2006 meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Nancy, France</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00361992v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00358029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MARSIS Subsurface Sounding Observations of the Polar Deposits of Mars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">MARSIS Subsurface Sounding Observations of the South Polar Region of Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Plaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Picardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cicchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Clifford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Frigeri</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Edenhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Fourth International Conference on Mars Polar Science and Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Davos, Switzerland. pp. 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00358782v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00358807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consert Radar Tomography in transmission, a new technique for glaciers characterisation: Perspectives and preliminary results for the Glacier de l'Argentière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesures avec le radar Marsis du contenu total en electron (Tec) de l'ionosphère et des dépôts stratifiés du pôle sud de Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Mouginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wlodek Kofman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hérique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Luc Moreau</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Plaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Safaeinili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Programme National de Planétologie PNP2006 meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00361968v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00361992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10440,51 +10440,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376955v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L Norris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Gosse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mouginot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rabatel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01747-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806317v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Huiban" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Kjellerup Kjeldsen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Andresen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads D&#248;mgaard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54045-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814072v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes J F&#252;rst" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Far&#237;as-Barahona" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Blindow" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Casassa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guisella Gacit&#250;a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-01193-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806449v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Jager" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gillet-Chaulet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2024.10" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381062v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Jones" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tazio Strozzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ducasse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mouginot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2023.3287285" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303862v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Maier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Kvist Andersen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gimbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gagliardini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022gl102251" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381059v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tgrs.2022.3223259" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602685v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Charrier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Colin Koeniguer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-3-2022-311-2022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706390v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morlighem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00885-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301354v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Caillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C Jourdain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathiot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut H Hellmer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jc018929" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806407v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Derkacheva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rignot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Milillo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-16-3021-2022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457614v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu An" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Chauche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongsu Jeong" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL091342" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403514v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wood" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Willis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2015483118" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403520v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Fenty" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Bj&#248;rk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aba7282" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403505v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rounce" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hock" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mcnabb" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Millan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sommer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL091311" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870123v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor Vermassen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders A. Bj&#248;rk" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Jaeger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Wangner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL085954" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025912v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Binder" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Blankenship" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Drews" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0510-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025884v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Shepherd" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Ivins" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Smith" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel van Den Broeke" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1855-2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026278v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Velicogna" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Mohajerani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geruo A" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Landerer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL087291" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026293v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brancato" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rignot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Milillo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morlighem" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mouginot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL086291" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026251v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#8208;laurent" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL086522" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026187v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shfaqat Khan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bamber" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bevis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19580-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041010v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12121935" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392132v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Scheuchl" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL083826" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392123v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Mankoff" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Colgan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Solgaard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanna Karlsson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ahlstr&#248;m" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-11-769-2019" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392128v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Bj&#246;rk" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel van den Broeke" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1904242116" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392134v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delwyn Moller" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Hensley" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Willis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqing Wu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19173700" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392119v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Scheuchl" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchior van Wessem" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1812883116" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392142v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cusicanqui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11212498" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02427862v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie L. Thomas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Stutz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus M. Frey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Bartels-Rausch" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katye Altieri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.396" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392137v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivera" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martineau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082485" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392112v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rizzoli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aau3433" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952644v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Collao-Barrios" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Berthier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2018.46" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391971v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wood" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bj&#248;rk" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL076561" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391977v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. An" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2018GL077204" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391966v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heming Liao" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Meyer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Joughin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.02.048" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392109v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL079052" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894541v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fenty" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menemenlis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL078024" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392105v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Bondzio" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Seroussi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL079827" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392102v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Kj&#230;r" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaj Larsen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Eisen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aar8173" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391956v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Peter Merryman Boncori" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Langer Andersen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Dall" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Kusk" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Kamstra" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10060929" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01284357v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F&#252;rst" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Durand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gillet-Chaulet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Merino" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Tavard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-9-1427-2015" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011577v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Meur" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sacchettini" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garambois" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Drouet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-1331-2014" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725404v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grima" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wlodek Kofman" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Saint-B&#233;zar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Servain" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.12.017" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693814v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pommerol" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kofman" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beck" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmitt" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.07.003" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533497v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Safaeinili" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;rique" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2009.01.009" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT0H6LQP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00363696v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Phillips" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL036326" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JBDLCD0R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00360356v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leblanc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Witasse" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lilensten" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Frahm" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JA013033" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00360440v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2008.01.010" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDZLV8CZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00359660v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gim" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL032154" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00359644v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Seu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Alberti" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Biccari" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bonaventura" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1144120" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00359627v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Plaut" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Picardi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ivanov" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Milkovich" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1139672" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702914v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan Leinss" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10033" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797318v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Lopez-Dekker" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Biggs" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chapron" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Hooper" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas K&#228;&#228;b" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554896" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024088v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Koeniguer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20335" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841316v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clifford" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petitjean" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Parker" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00388009v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Eyraud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2009.4976952" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00361558v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00365738v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Nouvel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00361638v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00361510v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00361634v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00363711v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00361675v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00361670v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00366056v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00365746v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00363703v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00359763v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00366220v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Simon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00387574v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00358029v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00358807v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cicchetti" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Clifford" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Edenhofer" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00361992v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00358782v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Farrell" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Frigeri" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00361968v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Roux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Goutail" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grussenmeyer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643411v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hagolle" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delvit" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thierry" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebegue Laurent" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00364323v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376955v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L Norris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Gosse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mouginot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rabatel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01747-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806317v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Huiban" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Kjellerup Kjeldsen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Andresen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads D&#248;mgaard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54045-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814072v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes J F&#252;rst" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Far&#237;as-Barahona" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Blindow" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Casassa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guisella Gacit&#250;a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-01193-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806449v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Jager" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gillet-Chaulet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2024.10" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381062v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Jones" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tazio Strozzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ducasse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mouginot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2023.3287285" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303862v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Maier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Kvist Andersen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gimbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gagliardini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022gl102251" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381059v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tgrs.2022.3223259" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706390v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morlighem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00885-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602685v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Charrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Colin Koeniguer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-3-2022-311-2022" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301354v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Caillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C Jourdain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathiot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut H Hellmer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jc018929" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806407v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Derkacheva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rignot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Milillo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-16-3021-2022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403505v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rounce" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hock" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mcnabb" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Millan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sommer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL091311" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457614v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu An" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Chauche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongsu Jeong" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL091342" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403514v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wood" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Willis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2015483118" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403520v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Fenty" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Bj&#248;rk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aba7282" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026187v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shfaqat Khan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bamber" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bevis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19580-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041010v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12121935" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025912v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Binder" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Blankenship" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Drews" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0510-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870123v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor Vermassen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders A. Bj&#248;rk" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Jaeger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Wangner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL085954" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025884v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Shepherd" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Ivins" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Smith" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel van Den Broeke" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1855-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026278v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Velicogna" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Mohajerani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geruo A" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Landerer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL087291" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026293v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brancato" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rignot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Milillo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morlighem" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mouginot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL086291" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026251v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#8208;laurent" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL086522" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392128v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Bj&#246;rk" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel van den Broeke" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1904242116" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392123v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Mankoff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Colgan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Solgaard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanna Karlsson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ahlstr&#248;m" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-11-769-2019" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392134v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delwyn Moller" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Hensley" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Willis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqing Wu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19173700" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392132v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Scheuchl" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL083826" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392142v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cusicanqui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11212498" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392119v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Scheuchl" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchior van Wessem" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1812883116" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02427862v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie L. Thomas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Stutz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus M. Frey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Bartels-Rausch" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katye Altieri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.396" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392137v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivera" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martineau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082485" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392112v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rizzoli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aau3433" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391956v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Peter Merryman Boncori" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Langer Andersen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Dall" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Kusk" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Kamstra" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10060929" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392102v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Kj&#230;r" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaj Larsen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Eisen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aar8173" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392105v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Bondzio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Seroussi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL079827" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391977v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. An" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2018GL077204" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391971v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wood" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bj&#248;rk" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL076561" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952644v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Collao-Barrios" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Berthier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2018.46" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391966v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heming Liao" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Meyer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Joughin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.02.048" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392109v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL079052" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894541v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fenty" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menemenlis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL078024" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01284357v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F&#252;rst" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Durand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gillet-Chaulet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Merino" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Tavard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-9-1427-2015" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011577v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Meur" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sacchettini" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garambois" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Drouet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-1331-2014" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725404v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grima" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wlodek Kofman" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Saint-B&#233;zar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Servain" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.12.017" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693814v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pommerol" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kofman" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beck" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmitt" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.07.003" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00363696v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Phillips" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;rique" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL036326" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JBDLCD0R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533497v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Safaeinili" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2009.01.009" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT0H6LQP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00360356v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leblanc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Witasse" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lilensten" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Frahm" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JA013033" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00360440v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2008.01.010" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDZLV8CZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00359627v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Plaut" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Picardi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ivanov" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Milkovich" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1139672" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00359660v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gim" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL032154" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00359644v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Seu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Alberti" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Biccari" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bonaventura" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1144120" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702914v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan Leinss" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10033" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797318v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Lopez-Dekker" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Biggs" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chapron" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Hooper" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas K&#228;&#228;b" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554896" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024088v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Koeniguer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20335" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841316v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clifford" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petitjean" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Parker" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00388009v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Eyraud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2009.4976952" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00361638v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00365738v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Nouvel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00361510v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00361634v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00361558v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00363711v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00361675v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00361670v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00366056v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00365746v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00363703v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00359763v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00366220v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Simon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00387574v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00361968v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Roux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Goutail" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grussenmeyer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00358782v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Clifford" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Farrell" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Frigeri" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00358029v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00358807v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cicchetti" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Edenhofer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00361992v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643411v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hagolle" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delvit" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thierry" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebegue Laurent" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00364323v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>