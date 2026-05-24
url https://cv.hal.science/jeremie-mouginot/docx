--- v1 (2026-04-14)
+++ v2 (2026-05-24)
@@ -1511,1631 +1511,1631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Global Debris Thickness Estimates Reveal Debris Significantly Impacts Glacier Mass Balance</w:t>
+                <w:t xml:space="preserve">Ocean melting of the Zachariae Isstrøm and Nioghalvfjerdsfjorden glaciers, northeast Greenland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Rounce</w:t>
+                <w:t xml:space="preserve">Lu An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Hock</w:t>
+                <w:t xml:space="preserve">Michael Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Mcnabb</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Sommer</w:t>
+                <w:t xml:space="preserve">Josh Willis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020GL091311⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (2), pp.e2015483118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2015483118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03403505v1</w:t>
+                <w:t xml:space="preserve">hal-03403514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retreat of Humboldt Gletscher, North Greenland, Driven by Undercutting From a Warmer Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Chauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Morlighem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seongsu Jeong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 48 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2020GL091342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03457614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean melting of the Zachariae Isstrøm and Nioghalvfjerdsfjorden glaciers, northeast Greenland</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Ocean forcing drives glacier retreat in Greenland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Fenty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Mouginot</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Bjørk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2015483118⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aba7282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403514v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean forcing drives glacier retreat in Greenland</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Rignot</w:t>
+                <w:t xml:space="preserve">Distributed Global Debris Thickness Estimates Reveal Debris Significantly Impacts Glacier Mass Balance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rounce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mcnabb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Fenty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lu An</w:t>
+                <w:t xml:space="preserve">R. Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anders Bjørk</w:t>
+                <w:t xml:space="preserve">C. Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (1), </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aba7282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020GL091311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403520v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centennial response of Greenland’s three largest outlet glaciers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep glacial troughs and stabilizing ridges unveiled beneath the margins of the Antarctic ice sheet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Morlighem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shfaqat Khan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anders Bjørk</w:t>
+                <w:t xml:space="preserve">Tobias Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Bamber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Morlighem</w:t>
+                <w:t xml:space="preserve">Donald Blankenship</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Bevis</w:t>
+                <w:t xml:space="preserve">Reinhard Drews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (2), pp.132-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-19580-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41561-019-0510-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03026187v1</w:t>
+                <w:t xml:space="preserve">hal-03025912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Reduction Using Statistical and Regression Approaches for Ice Velocity Derived by Landsat-8, Sentinel-1 and Sentinel-2</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mass balance of the Greenland Ice Sheet from 1992 to 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Shepherd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Ivins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel van Den Broeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs12121935⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 579 (7798), pp.233-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-019-1855-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03041010v1</w:t>
+                <w:t xml:space="preserve">hal-03025884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep glacial troughs and stabilizing ridges unveiled beneath the margins of the Antarctic ice sheet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Reinhard Drews</w:t>
+                <w:t xml:space="preserve">A major collapse of Kangerlussuaq Glacier's ice tongue between 1932 and 1933 in East Greenland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flor Vermassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders A. Bjørk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John M. Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J. Wangner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019GL085954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41561-019-0510-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03025912v1</w:t>
+                <w:t xml:space="preserve">hal-02870123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A major collapse of Kangerlussuaq Glacier's ice tongue between 1932 and 1933 in East Greenland</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David J. Wangner</w:t>
+                <w:t xml:space="preserve">Grounding Line Retreat of Denman Glacier, East Antarctica, Measured With COSMO‐SkyMed Radar Interferometry Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brancato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Milillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morlighem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 47 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019GL086291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019GL085954⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02870123v1</w:t>
+                <w:t xml:space="preserve">hal-03026293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass balance of the Greenland Ice Sheet from 1992 to 2018</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michiel van Den Broeke</w:t>
+                <w:t xml:space="preserve">Continuity of Ice Sheet Mass Loss in Greenland and Antarctica From the GRACE and GRACE Follow‐On Missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Velicogna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Mohajerani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geruo A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Landerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-019-1855-2⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020GL087291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025884v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuity of Ice Sheet Mass Loss in Greenland and Antarctica From the GRACE and GRACE Follow‐On Missions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Felix Landerer</w:t>
+                <w:t xml:space="preserve">Constraining an Ocean Model Under Getz Ice Shelf, Antarctica, Using A Gravity‐Derived Bathymetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Millan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre St‐laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Morlighem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 47 (8), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020GL087291⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 47 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019GL086522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026278v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grounding Line Retreat of Denman Glacier, East Antarctica, Measured With COSMO‐SkyMed Radar Interferometry Data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data Reduction Using Statistical and Regression Approaches for Ice Velocity Derived by Landsat-8, Sentinel-1 and Sentinel-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Derkacheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Mouginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Millan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Maier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019GL086291⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (12), pp.1935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12121935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026293v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining an Ocean Model Under Getz Ice Shelf, Antarctica, Using A Gravity‐Derived Bathymetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Millan</w:t>
+                <w:t xml:space="preserve">Centennial response of Greenland’s three largest outlet glaciers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shfaqat Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Bjørk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bamber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Morlighem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre St‐laurent</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jeremie Mouginot</w:t>
+                <w:t xml:space="preserve">Michael Bevis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 47 (13), </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019GL086522⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-19580-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026251v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forty-six years of Greenland Ice Sheet mass balance from 1972 to 2018</w:t>
               </w:r>
@@ -3249,338 +3249,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greenland Ice Sheet solid ice discharge from 1986 through 2017</w:t>
+                <w:t xml:space="preserve">Validation of Glacier Topographic Acquisitions from an Airborne Single-Pass Interferometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth Mankoff</w:t>
+                <w:t xml:space="preserve">Delwyn Moller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Colgan</w:t>
+                <w:t xml:space="preserve">Scott Hensley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Solgaard</w:t>
+                <w:t xml:space="preserve">Joshua Willis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanna Karlsson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andreas Ahlstrøm</w:t>
+                <w:t xml:space="preserve">Xiaoqing Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-11-769-2019⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (17), pp.3700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s19173700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392123v1</w:t>
+                <w:t xml:space="preserve">hal-02392134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of Glacier Topographic Acquisitions from an Airborne Single-Pass Interferometer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Greenland Ice Sheet solid ice discharge from 1986 through 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Mankoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delwyn Moller</w:t>
+                <w:t xml:space="preserve">William Colgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Hensley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeremie Mouginot</w:t>
+                <w:t xml:space="preserve">Anne Solgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua Willis</w:t>
+                <w:t xml:space="preserve">Nanna Karlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoqing Wu</w:t>
+                <w:t xml:space="preserve">Andreas Ahlstrøm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (17), pp.3700. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (2), pp.769-786. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s19173700⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-11-769-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392134v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continent‐Wide, Interferometric SAR Phase, Mapping of Antarctic Ice Velocity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Scheuchl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3666,51 +3666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seongsu Jeong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Cusicanqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4042,90 +4042,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ice Thickness and Bed Elevation of the Northern and Southern Patagonian Icefields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 46 (12), pp.6626-6635. </w:t>
@@ -4163,103 +4163,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous retreat and ice melt of Thwaites Glacier, West Antarctica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Milillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rizzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Scheuchl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 5 (1), pp.eaau3433. </w:t>
@@ -4291,1208 +4291,1208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparison and Validation of SAR-Based Ice Velocity Measurement Techniques within the Greenland Ice Sheet CCI Project</w:t>
+                <w:t xml:space="preserve">A Century of Stability of Avannarleq and Kujalleq Glaciers, West Greenland, Explained Using High‐Resolution Airborne Gravity and Other Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Peter Merryman Boncori</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mouginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Millan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs10060929⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (7), pp.3156-3163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2018GL077204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391956v1</w:t>
+                <w:t xml:space="preserve">hal-02391977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large impact crater beneath Hiawatha Glacier in northwest Greenland</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olaf Eisen</w:t>
+                <w:t xml:space="preserve">Vulnerability of Southeast Greenland Glaciers to Warm Atlantic Water From Operation IceBridge and Ocean Melting Greenland Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Millan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mouginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bjørk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aar8173⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (6), pp.2688-2696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017GL076561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392102v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Ocean Temperature on Jakobshavn Isbræ's Present and Future Mass Loss</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ice flow modelling to constrain the surface mass balance and ice discharge of San Rafael Glacier, Northern Patagonia Icefield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Collao-Barrios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gino Casassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018GL079827⟩</w:t>
+              <w:t xml:space="preserve">Journal of Glaciology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 64 (246), pp.568-582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jog.2018.46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392105v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Century of Stability of Avannarleq and Kujalleq Glaciers, West Greenland, Explained Using High‐Resolution Airborne Gravity and Other Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Insights on the Surge Behavior of Storstrømmen and L. Bistrup Bræ, Northeast Greenland, Over the Last Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mouginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bjørk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Millan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Scheuchl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rignot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Millan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 45 (7), pp.3156-3163. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2018GL077204⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 45 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GL079052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391977v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability of Southeast Greenland Glaciers to Warm Atlantic Water From Operation IceBridge and Ocean Melting Greenland Data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Bjørk</w:t>
+                <w:t xml:space="preserve">Ionospheric correction of InSAR data for accurate ice velocity measurement at polar regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heming Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Scheuchl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Mouginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Joughin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017GL076561⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 209, pp.166-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2018.02.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391971v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ice flow modelling to constrain the surface mass balance and ice discharge of San Rafael Glacier, Northern Patagonia Icefield</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Berthier</w:t>
+                <w:t xml:space="preserve">Ocean-Induced Melt Triggers Glacier Retreat in Northwest Greenland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Fenty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Menemenlis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Glaciology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jog.2018.46⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GL078024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952644v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionospheric correction of InSAR data for accurate ice velocity measurement at polar regions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernd Scheuchl</w:t>
+                <w:t xml:space="preserve">Control of Ocean Temperature on Jakobshavn Isbræ's Present and Future Mass Loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Bondzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Morlighem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Seroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Mouginot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2018.02.048⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GL079827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391966v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights on the Surge Behavior of Storstrømmen and L. Bistrup Bræ, Northeast Greenland, Over the Last Century</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intercomparison and Validation of SAR-Based Ice Velocity Measurement Techniques within the Greenland Ice Sheet CCI Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Peter Merryman Boncori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morten Langer Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jørgen Dall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Kusk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn Kamstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018GL079052⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (6), pp.929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs10060929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392109v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean-Induced Melt Triggers Glacier Retreat in Northwest Greenland</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Rignot</w:t>
+                <w:t xml:space="preserve">A large impact crater beneath Hiawatha Glacier in northwest Greenland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Kjær</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Fenty</w:t>
+                <w:t xml:space="preserve">Nicolaj Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Björk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Menemenlis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Millan</w:t>
+                <w:t xml:space="preserve">Olaf Eisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (11), pp.eaar8173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018GL078024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aar8173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894541v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation of Antarctic velocity observations provides evidence for uncharted pinning points</w:t>
               </w:r>
@@ -5880,51 +5880,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 3-5 MHz global reflectivity map of Mars by MARSIS/Mars Express: implications for the current inventory of subsurface HO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pommerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6008,319 +6008,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00693814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">North polar deposits of Mars: Extreme purity of the water ice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MARSIS surface reflectivity of the south residual cap of Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Mouginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wlodek Kofman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Safaeinili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Grima</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roger Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hérique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 36, pp.L03203. </w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 201 (2), pp.454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2008GL036326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2009.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00363696v1</w:t>
+                <w:t xml:space="preserve">hal-00533497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MARSIS surface reflectivity of the south residual cap of Mars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Mouginot</w:t>
+                <w:t xml:space="preserve">North polar deposits of Mars: Extreme purity of the water ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wlodek Kofman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Mouginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Safaeinili</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Grima</w:t>
+                <w:t xml:space="preserve">Roger Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hérique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 201 (2), pp.454. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36, pp.L03203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2009.01.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2008GL036326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00533497v1</w:t>
+                <w:t xml:space="preserve">insu-00363696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations of aurorae by SPICAM ultraviolet spectrograph on board Mars Express: Simultaneous ASPERA-3 and MARSIS measurements</w:t>
               </w:r>
@@ -6358,51 +6358,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lilensten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. A. Frahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Safaeinili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 113 (A8), pp.A08311. </w:t>
@@ -6466,51 +6466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wlodek Kofman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Safaeinili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6563,429 +6563,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00360440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsurface radar sounding of the south polar layered deposits of Mars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of the total electron content of the Martian ionosphere using radar sounder surface echoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Safaeinili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wlodek Kofman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Mouginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey Plaut</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Milkovich</w:t>
+                <w:t xml:space="preserve">Y. Gim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hérique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1139672⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 34 (23), pp.L23204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007GL032154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00359627v1</w:t>
+                <w:t xml:space="preserve">insu-00359660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the total electron content of the Martian ionosphere using radar sounder surface echoes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accumulation and erosion of Mars' south polar layered deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Seu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Safaeinili</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jeremie Mouginot</w:t>
+                <w:t xml:space="preserve">Roger Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Biccari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Gim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Hérique</w:t>
+                <w:t xml:space="preserve">Francesco Bonaventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 34 (23), pp.L23204. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 317 (5845), pp.1715-1718. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2007GL032154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1144120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00359660v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00359644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation and erosion of Mars' south polar layered deposits</w:t>
+                <w:t xml:space="preserve">Subsurface radar sounding of the south polar layered deposits of Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Seu</w:t>
+                <w:t xml:space="preserve">Jeffrey Plaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Picardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Phillips</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Alberti</w:t>
+                <w:t xml:space="preserve">Ali Safaeinili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Biccari</w:t>
+                <w:t xml:space="preserve">Anton Ivanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Bonaventura</w:t>
+                <w:t xml:space="preserve">S. Milkovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 317 (5845), pp.1715-1718. </w:t>
+              <w:t xml:space="preserve">, 2007, 316 (5821), pp.92-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1144120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1139672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00359644v1</w:t>
+                <w:t xml:space="preserve">insu-00359627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7444,51 +7444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Parker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7686,77 +7686,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wlodek Kofman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Safaeinili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hérique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Plaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th Lunar and Planetary Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, League City, Texas, United States. pp.1716</w:t>
@@ -7779,402 +7779,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00361638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface echo reduction by clutter simulation, Application to the Marsis data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Hérique</w:t>
+                <w:t xml:space="preserve">Surface and subsurface study of unusual ice scarps, southern polar cap of Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wlodek Kofman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Servain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. F. Nouvel</w:t>
+                <w:t xml:space="preserve">Pierre Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSAR 2008, 7th European Conference on Synthetic Aperture Radar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Friedrichshafen, Germany. 1298 p</w:t>
+              <w:t xml:space="preserve">37th COSPAR Scientific Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00365738v1</w:t>
+                <w:t xml:space="preserve">insu-00361510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface and subsurface study of unusual ice scarps, southern polar cap of Mars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Grima</w:t>
+                <w:t xml:space="preserve">Thickness of South Polar Residual Cap of Mars by MARSIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wlodek Kofman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Beck</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Safaeinili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hérique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Plaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th COSPAR Scientific Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">39th Lunar and Planetary Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, League City, Texas, United States. pp.1723</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00361510v1</w:t>
+                <w:t xml:space="preserve">insu-00361634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness of South Polar Residual Cap of Mars by MARSIS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface echo reduction by clutter simulation, Application to the Marsis data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hérique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wlodek Kofman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jeffrey Plaut</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th Lunar and Planetary Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, League City, Texas, United States. pp.1723</w:t>
+              <w:t xml:space="preserve">EUSAR 2008, 7th European Conference on Synthetic Aperture Radar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Friedrichshafen, Germany. 1298 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00361634v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00365738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thickness of south polar residual cap of mars by MARSIS</w:t>
               </w:r>
@@ -8186,77 +8186,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wlodek Kofman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Safaeinili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hérique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Plaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th COSPAR Scientific Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Montréal, Canada</w:t>
@@ -8337,51 +8337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Servain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Radioglaciology And Its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Madrid, Spain</w:t>
@@ -8449,64 +8449,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wlodek Kofman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Grima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Safaeinili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Plaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8583,51 +8583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hérique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Biccari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, San Francisco, United States</w:t>
@@ -8708,51 +8708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lilensten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. A. Frahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Safaeinili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chapman Conference on the Solar Wind Interaction with Mars</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, San Diego, Californie, United States</w:t>
@@ -8775,385 +8775,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00366056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of the ionosphere on the Marsis signals: corrections and ionospheric parameters estimations</w:t>
+                <w:t xml:space="preserve">3D Modeling of South Polar Layered Deposits on Mars with SHARAD radar data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wlodek Kofman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ali Safaeinili</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hérique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Gim</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Seu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACRAS Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00365746v1</w:t>
+                <w:t xml:space="preserve">insu-00363703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Modeling of South Polar Layered Deposits on Mars with SHARAD radar data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ionospheric Correction for MARSIS on Mars Express and Total Electron Content (TEC) Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Mouginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wlodek Kofman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jeremie Mouginot</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Safaeinili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hérique</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Potsdam, Germany</w:t>
+              <w:t xml:space="preserve">Seventh International Conference on Mars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Pasadena, United States. pp.3138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00363703v1</w:t>
+                <w:t xml:space="preserve">insu-00359763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionospheric Correction for MARSIS on Mars Express and Total Electron Content (TEC) Estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The influence of the ionosphere on the Marsis signals: corrections and ionospheric parameters estimations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wlodek Kofman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Safaeinili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hérique</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Conference on Mars</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Pasadena, United States. pp.3138</w:t>
+              <w:t xml:space="preserve">ACRAS Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00359763v1</w:t>
+                <w:t xml:space="preserve">insu-00365746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and modelling of SPICAM data onboard Mars Express</w:t>
               </w:r>
@@ -9277,90 +9277,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of the ionosphere on the Marsis signals: corrections and ionospheric parameters estimations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wlodek Kofman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Safaeinili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hérique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advance Concept For Radar Sounder, ESA Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Cambridge, United Kingdom</w:t>
@@ -9383,652 +9383,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00387574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consert Radar Tomography in transmission, a new technique for glaciers characterisation: Perspectives and preliminary results for the Glacier de l'Argentière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marsis penetrating radar measurement of the total electron content and of the south polar layered deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Mouginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wlodek Kofman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hérique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Luc Moreau</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Plaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Safaeinili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00361968v1</w:t>
+                <w:t xml:space="preserve">insu-00358029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MARSIS Subsurface Sounding Observations of the Polar Deposits of Mars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+                <w:t xml:space="preserve">MARSIS Subsurface Sounding Observations of the South Polar Region of Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Plaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Picardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cicchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Clifford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Frigeri</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Edenhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Fourth International Conference on Mars Polar Science and Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Davos, Switzerland. pp. 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00358782v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00358807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marsis penetrating radar measurement of the total electron content and of the south polar layered deposits</w:t>
+                <w:t xml:space="preserve">Mesures avec le radar Marsis du contenu total en electron (Tec) de l'ionosphère et des dépôts stratifiés du pôle sud de Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wlodek Kofman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hérique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Plaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Safaeinili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Programme National de Planétologie PNP2006 meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00358029v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00361992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MARSIS Subsurface Sounding Observations of the South Polar Region of Mars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Peter Edenhofer</w:t>
+                <w:t xml:space="preserve">Consert Radar Tomography in transmission, a new technique for glaciers characterisation: Perspectives and preliminary results for the Glacier de l'Argentière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hérique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Goutail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grussenmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Conference on Mars Polar Science and Exploration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Davos, Switzerland. pp. 2</w:t>
+              <w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00358807v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00361968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures avec le radar Marsis du contenu total en electron (Tec) de l'ionosphère et des dépôts stratifiés du pôle sud de Mars</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+                <w:t xml:space="preserve">MARSIS Subsurface Sounding Observations of the Polar Deposits of Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Plaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ali Safaeinili</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Picardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Clifford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Farrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Frigeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programme National de Planétologie PNP2006 meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Nancy, France</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00361992v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00358782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10440,51 +10440,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376955v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L Norris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Gosse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mouginot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rabatel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01747-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806317v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Huiban" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Kjellerup Kjeldsen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Andresen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads D&#248;mgaard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54045-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814072v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes J F&#252;rst" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Far&#237;as-Barahona" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Blindow" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Casassa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guisella Gacit&#250;a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-01193-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806449v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Jager" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gillet-Chaulet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2024.10" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381062v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Jones" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tazio Strozzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ducasse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mouginot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2023.3287285" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303862v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Maier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Kvist Andersen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gimbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gagliardini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022gl102251" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381059v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tgrs.2022.3223259" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706390v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morlighem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00885-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602685v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Charrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Colin Koeniguer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-3-2022-311-2022" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301354v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Caillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C Jourdain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathiot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut H Hellmer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jc018929" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806407v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Derkacheva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rignot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Milillo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-16-3021-2022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403505v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rounce" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hock" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mcnabb" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Millan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sommer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL091311" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457614v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu An" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Chauche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongsu Jeong" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL091342" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403514v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wood" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Willis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2015483118" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403520v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Fenty" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Bj&#248;rk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aba7282" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026187v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shfaqat Khan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bamber" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bevis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19580-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041010v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12121935" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025912v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Binder" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Blankenship" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Drews" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0510-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870123v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor Vermassen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders A. Bj&#248;rk" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Jaeger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Wangner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL085954" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025884v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Shepherd" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Ivins" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Smith" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel van Den Broeke" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1855-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026278v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Velicogna" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Mohajerani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geruo A" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Landerer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL087291" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026293v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brancato" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rignot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Milillo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morlighem" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mouginot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL086291" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026251v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#8208;laurent" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL086522" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392128v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Bj&#246;rk" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel van den Broeke" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1904242116" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392123v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Mankoff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Colgan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Solgaard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanna Karlsson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ahlstr&#248;m" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-11-769-2019" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392134v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delwyn Moller" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Hensley" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Willis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqing Wu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19173700" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392132v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Scheuchl" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL083826" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392142v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cusicanqui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11212498" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392119v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Scheuchl" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchior van Wessem" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1812883116" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02427862v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie L. Thomas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Stutz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus M. Frey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Bartels-Rausch" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katye Altieri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.396" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392137v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivera" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martineau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082485" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392112v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rizzoli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aau3433" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391956v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Peter Merryman Boncori" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Langer Andersen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Dall" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Kusk" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Kamstra" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10060929" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392102v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Kj&#230;r" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaj Larsen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Eisen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aar8173" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392105v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Bondzio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Seroussi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL079827" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391977v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. An" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2018GL077204" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391971v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wood" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bj&#248;rk" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL076561" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952644v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Collao-Barrios" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Berthier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2018.46" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391966v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heming Liao" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Meyer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Joughin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.02.048" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392109v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL079052" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894541v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fenty" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menemenlis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL078024" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01284357v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F&#252;rst" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Durand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gillet-Chaulet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Merino" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Tavard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-9-1427-2015" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011577v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Meur" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sacchettini" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garambois" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Drouet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-1331-2014" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725404v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grima" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wlodek Kofman" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Saint-B&#233;zar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Servain" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.12.017" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693814v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pommerol" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kofman" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beck" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmitt" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.07.003" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00363696v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Phillips" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;rique" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL036326" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JBDLCD0R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533497v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Safaeinili" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2009.01.009" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT0H6LQP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00360356v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leblanc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Witasse" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lilensten" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Frahm" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JA013033" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00360440v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2008.01.010" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDZLV8CZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00359627v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Plaut" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Picardi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ivanov" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Milkovich" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1139672" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00359660v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gim" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL032154" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00359644v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Seu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Alberti" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Biccari" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bonaventura" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1144120" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702914v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan Leinss" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10033" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797318v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Lopez-Dekker" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Biggs" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chapron" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Hooper" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas K&#228;&#228;b" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554896" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024088v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Koeniguer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20335" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841316v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clifford" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petitjean" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Parker" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00388009v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Eyraud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2009.4976952" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00361638v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00365738v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Nouvel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00361510v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00361634v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00361558v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00363711v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00361675v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00361670v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00366056v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00365746v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00363703v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00359763v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00366220v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Simon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00387574v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00361968v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Roux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Goutail" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grussenmeyer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00358782v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Clifford" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Farrell" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Frigeri" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00358029v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00358807v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cicchetti" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Edenhofer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00361992v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643411v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hagolle" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delvit" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thierry" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebegue Laurent" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00364323v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376955v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L Norris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Gosse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mouginot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rabatel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01747-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806317v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Huiban" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Kjellerup Kjeldsen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Andresen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads D&#248;mgaard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54045-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814072v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes J F&#252;rst" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Far&#237;as-Barahona" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Blindow" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Casassa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guisella Gacit&#250;a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-01193-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806449v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Jager" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gillet-Chaulet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2024.10" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381062v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Jones" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tazio Strozzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ducasse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mouginot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2023.3287285" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303862v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Maier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Kvist Andersen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gimbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gagliardini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022gl102251" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381059v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tgrs.2022.3223259" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706390v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morlighem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00885-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602685v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Charrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Colin Koeniguer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-3-2022-311-2022" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301354v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Caillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C Jourdain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathiot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut H Hellmer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jc018929" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806407v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Derkacheva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rignot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Milillo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-16-3021-2022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403514v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu An" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wood" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Willis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2015483118" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457614v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Chauche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongsu Jeong" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL091342" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403520v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Fenty" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Bj&#248;rk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aba7282" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403505v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rounce" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hock" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mcnabb" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Millan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sommer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL091311" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025912v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Binder" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Blankenship" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Drews" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0510-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025884v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Shepherd" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Ivins" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Smith" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel van Den Broeke" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1855-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870123v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor Vermassen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders A. Bj&#248;rk" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Jaeger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Wangner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL085954" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026293v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brancato" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rignot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Milillo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morlighem" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mouginot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL086291" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026278v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Velicogna" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Mohajerani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geruo A" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Landerer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL087291" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026251v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#8208;laurent" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL086522" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041010v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12121935" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026187v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shfaqat Khan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bamber" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bevis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19580-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392128v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Bj&#246;rk" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel van den Broeke" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1904242116" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392134v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delwyn Moller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Hensley" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Willis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqing Wu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19173700" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392123v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Mankoff" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Colgan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Solgaard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanna Karlsson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ahlstr&#248;m" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-11-769-2019" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392132v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Scheuchl" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL083826" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392142v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cusicanqui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11212498" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392119v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Scheuchl" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchior van Wessem" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1812883116" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02427862v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie L. Thomas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Stutz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus M. Frey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Bartels-Rausch" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katye Altieri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.396" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392137v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivera" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martineau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082485" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392112v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rizzoli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aau3433" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391977v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. An" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2018GL077204" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391971v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wood" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bj&#248;rk" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL076561" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952644v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Collao-Barrios" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Berthier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2018.46" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392109v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL079052" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391966v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heming Liao" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Meyer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Joughin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.02.048" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894541v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fenty" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menemenlis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL078024" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392105v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Bondzio" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Seroussi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL079827" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391956v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Peter Merryman Boncori" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Langer Andersen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Dall" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Kusk" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Kamstra" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10060929" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392102v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Kj&#230;r" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaj Larsen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Eisen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aar8173" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01284357v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F&#252;rst" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Durand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gillet-Chaulet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Merino" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Tavard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-9-1427-2015" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011577v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Meur" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sacchettini" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garambois" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Drouet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-1331-2014" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725404v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grima" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wlodek Kofman" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Saint-B&#233;zar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Servain" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.12.017" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693814v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pommerol" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kofman" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beck" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmitt" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.07.003" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533497v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Safaeinili" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;rique" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2009.01.009" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT0H6LQP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00363696v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Phillips" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL036326" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JBDLCD0R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00360356v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leblanc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Witasse" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lilensten" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Frahm" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JA013033" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00360440v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2008.01.010" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDZLV8CZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00359660v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gim" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL032154" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00359644v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Seu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Alberti" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Biccari" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bonaventura" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1144120" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00359627v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Plaut" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Picardi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ivanov" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Milkovich" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1139672" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702914v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan Leinss" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10033" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797318v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Lopez-Dekker" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Biggs" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chapron" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Hooper" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas K&#228;&#228;b" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554896" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024088v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Koeniguer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20335" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841316v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clifford" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petitjean" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Parker" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00388009v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Eyraud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2009.4976952" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00361638v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00361510v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00361634v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00365738v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Nouvel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00361558v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00363711v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00361675v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00361670v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00366056v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00363703v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00359763v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00365746v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00366220v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Simon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00387574v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00358029v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00358807v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cicchetti" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Clifford" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Edenhofer" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00361992v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00361968v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Roux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Goutail" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grussenmeyer" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00358782v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Farrell" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Frigeri" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643411v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hagolle" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delvit" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thierry" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebegue Laurent" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00364323v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>