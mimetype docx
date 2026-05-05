--- v0 (2026-03-22)
+++ v1 (2026-05-05)
@@ -17,55 +17,142 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Jérémie Naudé </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chargé de Recherche CNRS</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">jeremie-naude</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0001-5781-6498</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">150585403</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -92,2468 +179,2468 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct and indirect striatal projecting neurons exert strategy-dependent effects on decision-making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Chaves Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Kerchove D’exaerde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 11 (22), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciadv.adq0484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dopamine builds and reveals reward-associated latent behavioral attractors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu X B Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mondoloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Hannesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Vicq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (1), pp.9825. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-024-53976-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795017v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dopaminergic and prefrontal dynamics co-determine mouse decisions in a spatial gambling task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bousseyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Didienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Takillah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Prevost-Solié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Come</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 42 (5), pp.112523. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.celrep.2023.112523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A response to claims of emergent intelligence and sentience in a dish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuat Balci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suliann Ben Hamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 111 (5), pp.604-605. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuron.2023.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04012408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A VTA GABAergic computational model of dissociated reward prediction error computation in classical conditioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pramod Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surampudi Bapi Raju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Learning and Memory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 193, pp.107653. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nlm.2022.107653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03066295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic nicotine increases midbrain dopamine neuron activity and biases individual strategies towards reduced exploration in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malou Dongelmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Durand-de Cuttoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Come</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K Duranté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (1), pp.6945. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-021-27268-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactate is an energy substrate for rodent cortical neurons and enhances their firing activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastassios Karagiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Plaisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10, pp.e71424. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7554/eLife.71424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Learning and Memory of Neural Trajectory Replays for Prefrontal Persistent and Dynamic Representations in the Irregular Asynchronous State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu X B Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Medernach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Delord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neural Circuits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15, pp.648538. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fncir.2021.648538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03335681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mice adaptively generate choice variability in a deterministic task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Belkaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bousseyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Durand-de Cuttoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malou Dongelmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K Duranté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3, pp.34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s42003-020-0759-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02485779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Target Interneuron Preference in Thalamocortical Pathways Determines the Temporal Structure of Cortical Responses Running title: Target interneuron preference determines thalamocortical dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Audrey Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lambolez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cerebral Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29 (7), pp.2815-2831. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cercor/bhy148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulating midbrain dopamine neurons and reward-related behaviors with light-controllable nicotinic acetylcholine receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Durand-de Cuttoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mondoloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 7, pp.e37487. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.37487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glutamatergic and dopaminergic modulation of cortico-striatal circuits probed by dynamic calcium imaging of networks reconstructed in microfluidic chips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Guedin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ysander von Boxberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8, pp.17461. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-018-35802-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social interactions impact on the dopaminergic system and drive individuality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Torquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Campart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tolu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Tu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.3081 (2018). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-018-05526-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute Stress Affects the Expression of Hippocampal Mu Oscillations in an Age-Dependent Manner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Takillah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Didienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Decros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9, pp.295. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2017.00295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicotinic receptors in the ventral tegmental area promote uncertainty-seeking.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Tolu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malou Dongelmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Torquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Valverde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 19 (3), pp.471-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nn.4223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01573669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicotinic alteration of decision-making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Naude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malou Dongelmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 96 (B, SI), pp.244-254. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2014.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01542256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Cellular Homeostatic Intrinsic Plasticity on Dynamical and Computational Properties of Biological Recurrent Neural Networks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Delord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 33 (38), pp.15032-15043. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0870-13.2013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A THEORY of RATE CODING CONTROL by INTRINSIC PLASTICITY EFFECTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne T. Paz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne T. Paz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hugues Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Delord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (1), pp.e1002349. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1002349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00645336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beta 2-containing neuronal nicotinic receptors as major actors in the flexible choice between conflicting motivations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Serreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Chabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 225 (1), pp.151-159. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbr.2011.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2563,478 +2650,478 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des stratégies de génération de choix variables chez la souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Belkaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Nationale en Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of recurrent neural network dynamics by homeostatic intrinsic plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Delord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on neural population dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Gif sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01225622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Cellular Homeostatic Intrinsic Plasticity on Dynamical and Computational Properties of Biological Recurrent Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Delord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LACONEU 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Valparaiso, Chile. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01095601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A formalization of the computational impact of intrinsic plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Mahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Paz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00331558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3044,498 +3131,498 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dopaminergic mechanisms of dynamical social specialization in mouse microsocieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Solié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nicolson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Justo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Layadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biophysical control of neural trajectories under disordered brain dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Medernach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Delord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-generation of goal-directed choices in a distributed dopaminergic and prefrontal circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Bousseyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Didienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Takillah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Solié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Come</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic nicotine increases midbrain dopamine neuron activity and biases individual strategies towards reduced exploration in a foraging task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malou Dongelmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Durand-de Cuttoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Come</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Duranté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03379664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId131"/>
+      <w:footerReference w:type="default" r:id="rId134"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3601,51 +3688,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="F83048F4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -3682,51 +3921,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343671v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Chaves Rodriguez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Naud&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rial" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Kerchove D&#8217;exaerde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq0484" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795017v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu X B Sarazin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mondoloni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Hannesse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Vicq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53976-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119181v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bousseyrol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Didienne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Takillah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Prevost-Soli&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Come" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112523" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012408v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuat Balci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliann Ben Hamed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boraud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brochier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2023.02.009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066295v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Kaushik" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surampudi Bapi Raju" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2022.107653" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839427v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malou Dongelmans" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Durand-de Cuttoli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K Durant&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27268-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03429424v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassios Karagiannis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallopin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lacroix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Plaisier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Piquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.71424" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03335681v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Victor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Medernach" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delord" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncir.2021.648538" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02485779v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Belkaid" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-0759-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02289370v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Audrey Hay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faur&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lambolez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhy148" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01875646v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Marti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lemoine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.37487" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01943765v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lassus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faure" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guedin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysander von Boxberg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35802-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950330v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Torquet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Campart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tolu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Tu Nguyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05526-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01613163v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sebban" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Decros" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2017.00295" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01573669v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Tolu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Valverde" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.4223" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542256v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Naude" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2014.11.021" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844218v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cessac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0870-13.2013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645336v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne T. Paz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002349" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718353v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Serreau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chabout" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Suarez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2011.07.016" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KFJ8WF9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328815v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01225622v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095601v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Naud&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331558v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mahon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Paz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346504v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soli&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Justo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Layadi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766500v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sarazin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766465v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bousseyrol" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Didienne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Takillah" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Soli&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Come" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379664v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Durant&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremie-naude" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5781-6498" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150585403" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343671v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Chaves Rodriguez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Naud&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rial" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Kerchove D&#8217;exaerde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq0484" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795017v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu X B Sarazin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mondoloni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Hannesse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Vicq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53976-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119181v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bousseyrol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Didienne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Takillah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Prevost-Soli&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Come" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112523" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012408v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuat Balci" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliann Ben Hamed" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boraud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brochier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2023.02.009" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066295v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Kaushik" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surampudi Bapi Raju" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2022.107653" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839427v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malou Dongelmans" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Durand-de Cuttoli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nguyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K Durant&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27268-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03429424v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassios Karagiannis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallopin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lacroix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Plaisier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Piquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.71424" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03335681v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Victor" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Medernach" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delord" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncir.2021.648538" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02485779v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Belkaid" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-0759-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02289370v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Audrey Hay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faur&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lambolez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhy148" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01875646v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Marti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lemoine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.37487" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01943765v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lassus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faure" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guedin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysander von Boxberg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35802-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950330v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Torquet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Campart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tolu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Tu Nguyen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05526-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01613163v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sebban" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Decros" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2017.00295" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01573669v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Tolu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Valverde" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.4223" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542256v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Naude" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2014.11.021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844218v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cessac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0870-13.2013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645336v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne T. Paz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002349" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718353v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Serreau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chabout" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Suarez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2011.07.016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KFJ8WF9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328815v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01225622v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095601v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Naud&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331558v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mahon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Paz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346504v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soli&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Justo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Layadi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766500v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sarazin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766465v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bousseyrol" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Didienne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Takillah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Soli&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Come" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379664v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Durant&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>