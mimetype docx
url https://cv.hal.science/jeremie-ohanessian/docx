--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -126,85 +126,85 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluefish: mining the dark matter of transcriptional data series with over-representation analysis enhanced by aggregated biological prior knowledge</w:t>
+                <w:t xml:space="preserve">Exploring transcriptomic data with over-representation analysis enhanced by aggregated biological prior knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellis Franklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
@@ -239,272 +239,565 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">35th Society of Environmental Toxicology and Chemistry (SETAC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of Environmental Toxicology and Chemistry, May 2025, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05282545v1</w:t>
+                <w:t xml:space="preserve">hal-05283494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dibutyl phthalate (DBP) on life history traits and population dynamics of Daphnia magna: comparison of two exposure regimes</w:t>
+                <w:t xml:space="preserve">Effets du di-n-butyl phtalate (DBP) sur les traits d’histoire de vie de Daphnia magna et conséquences sur la dynamique de population : comparaison de deux régimes d’exposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Ohanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Martine Prud’homme</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECOBIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Banyuls, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05455876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronologie des effets et des réactions face à une exposition à un contaminant : de la réponse moléculaire à apicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellis Franklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Ohanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GDR EA -Ecotoxicologie Aquatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05455962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...14 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of di-n-butyl phthalate (DBP) on life history traits of Daphnia magna: comparison of two exposure windows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Ohanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360573v1</w:t>
+                <w:t xml:space="preserve">Sophie Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SETAC 12TH YOUNG ENVIRONMENTAL SCIENTISTS MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Landau, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05455767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets du di-n-butyl phtalate (DBP) sur les traits d'histoire de vie de Daphnia magna : comparaison de deux fenêtres d'exposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Ohanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SEFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring transcriptomic data with over-representation analysis enhanced by aggregated biological prior knowledge</w:t>
+                <w:t xml:space="preserve">Cluefish: mining the dark matter of transcriptional data series with over-representation analysis enhanced by aggregated biological prior knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellis Franklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
@@ -539,509 +832,216 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Society of Environmental Toxicology and Chemistry (SETAC 2025)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05283494v1</w:t>
+              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (3), pp.lqaf103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nargab/lqaf103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du di-n-butyl phtalate (DBP) sur les traits d’histoire de vie de Daphnia magna et conséquences sur la dynamique de population : comparaison de deux régimes d’exposition</w:t>
+                <w:t xml:space="preserve">Effects of dibutyl phthalate (DBP) on life history traits and population dynamics of Daphnia magna: comparison of two exposure regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Ohanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martine Prud’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellis Franklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Kitzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOBIM</w:t>
-[...76 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.e85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.586⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Felten</w:t>
-[...265 lines deleted...]
-                <w:t xml:space="preserve">hal-05455962v1</w:t>
+                <w:t xml:space="preserve">hal-05360573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1098,64 +1098,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellis Franklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Banyuls-sur-Mer, France</w:t>
@@ -1210,64 +1210,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Ohanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Houin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1395,51 +1395,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72D276BD"/>
+    <w:nsid w:val="BAC221B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1626,51 +1626,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremie-ohanessian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-3909-3477" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282545v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellis Franklin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ohanessian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaf103" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360573v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martine Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Kitzinger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.586" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283494v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455876v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prud'Homme" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455767v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456043v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455962v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455903v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thiry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456063v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Houin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremie-ohanessian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-3909-3477" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283494v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellis Franklin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ohanessian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455876v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prud'Homme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455962v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455767v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456043v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282545v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaf103" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360573v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martine Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Kitzinger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.586" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455903v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thiry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456063v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Houin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>