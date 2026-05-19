--- v1 (2026-04-10)
+++ v2 (2026-05-19)
@@ -126,85 +126,85 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring transcriptomic data with over-representation analysis enhanced by aggregated biological prior knowledge</w:t>
+                <w:t xml:space="preserve">Cluefish: mining the dark matter of transcriptional data series with over-representation analysis enhanced by aggregated biological prior knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellis Franklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
@@ -239,565 +239,272 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Society of Environmental Toxicology and Chemistry (SETAC 2025)</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (3), pp.lqaf103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nargab/lqaf103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05283494v1</w:t>
+                <w:t xml:space="preserve">hal-05282545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du di-n-butyl phtalate (DBP) sur les traits d’histoire de vie de Daphnia magna et conséquences sur la dynamique de population : comparaison de deux régimes d’exposition</w:t>
+                <w:t xml:space="preserve">Effects of dibutyl phthalate (DBP) on life history traits and population dynamics of Daphnia magna: comparison of two exposure regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Ohanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Felten</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Martine Prud’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellis Franklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Kitzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOBIM</w:t>
-[...76 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.e85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.586⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Prud'Homme</w:t>
-[...265 lines deleted...]
-                <w:t xml:space="preserve">hal-05456043v1</w:t>
+                <w:t xml:space="preserve">hal-05360573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluefish: mining the dark matter of transcriptional data series with over-representation analysis enhanced by aggregated biological prior knowledge</w:t>
+                <w:t xml:space="preserve">Exploring transcriptomic data with over-representation analysis enhanced by aggregated biological prior knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellis Franklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
@@ -832,216 +539,509 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05282545v1</w:t>
+              <w:t xml:space="preserve">35th Society of Environmental Toxicology and Chemistry (SETAC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of Environmental Toxicology and Chemistry, May 2025, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dibutyl phthalate (DBP) on life history traits and population dynamics of Daphnia magna: comparison of two exposure regimes</w:t>
+                <w:t xml:space="preserve">Effets du di-n-butyl phtalate (DBP) sur les traits d’histoire de vie de Daphnia magna et conséquences sur la dynamique de population : comparaison de deux régimes d’exposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Ohanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5, pp.e85. </w:t>
+              <w:t xml:space="preserve">ECOBIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Banyuls, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05455876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of di-n-butyl phthalate (DBP) on life history traits of Daphnia magna: comparison of two exposure windows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Ohanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SETAC 12TH YOUNG ENVIRONMENTAL SCIENTISTS MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Landau, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05455767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets du di-n-butyl phtalate (DBP) sur les traits d'histoire de vie de Daphnia magna : comparaison de deux fenêtres d'exposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Ohanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SEFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronologie des effets et des réactions face à une exposition à un contaminant : de la réponse moléculaire à apicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellis Franklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Ohanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.586⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05360573v1</w:t>
+                <w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GDR EA -Ecotoxicologie Aquatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05455962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1098,64 +1098,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellis Franklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Banyuls-sur-Mer, France</w:t>
@@ -1210,64 +1210,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Ohanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Houin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1395,51 +1395,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BAC221B2"/>
+    <w:nsid w:val="6D061FF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1626,51 +1626,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremie-ohanessian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-3909-3477" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283494v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellis Franklin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ohanessian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455876v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prud'Homme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455962v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455767v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456043v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282545v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaf103" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360573v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martine Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Kitzinger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.586" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455903v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thiry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456063v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Houin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremie-ohanessian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-3909-3477" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282545v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellis Franklin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ohanessian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaf103" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360573v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martine Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Kitzinger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.586" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283494v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455876v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prud'Homme" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455767v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456043v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455962v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455903v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thiry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456063v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Houin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>