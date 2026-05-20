--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -201,5387 +201,5383 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (144)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (145)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New coacervates and crosslinkers from Araucaria heterophylla and Commiphora pedunculata exudates for microencapsulation of essential oils</w:t>
+                <w:t xml:space="preserve">Aromatic aldehydes formed during heating of cinnamon-flavored e-liquids drive pro-inflammatory responses in human aortic smooth muscle cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codjo Camille Dedjiho</w:t>
+                <w:t xml:space="preserve">Mariam Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Crépet</w:t>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fifa Théomaine Diane Bothon</w:t>
+                <w:t xml:space="preserve">Mohamad Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cokou Pascal Agbangnan Dossa</w:t>
+                <w:t xml:space="preserve">Laurent Bertoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Majesté</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Forest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymer Technologies and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12, pp.101024. </w:t>
+              <w:t xml:space="preserve">Current Research in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 10, pp.100299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carpta.2025.101024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crtox.2026.100299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05313926v1</w:t>
+                <w:t xml:space="preserve">hal-05624785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of nebulizers on nanoparticles-based gene delivery efficiency: in vitro and in vivo comparison of jet and mesh nebulizers using branched-polyethyleneimine</w:t>
+                <w:t xml:space="preserve">New coacervates and crosslinkers from Araucaria heterophylla and Commiphora pedunculata exudates for microencapsulation of essential oils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosy Ghanem</w:t>
+                <w:t xml:space="preserve">Codjo Camille Dedjiho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Buin</w:t>
+                <w:t xml:space="preserve">Agnès Crépet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Haute</w:t>
+                <w:t xml:space="preserve">Fifa Théomaine Diane Bothon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Philippe</w:t>
+                <w:t xml:space="preserve">Cokou Pascal Agbangnan Dossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghalia Kaouane</w:t>
+                <w:t xml:space="preserve">Jean-Charles Majesté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Delivery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32 (1), </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymer Technologies and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.101024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10717544.2025.2463428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carpta.2025.101024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966482v1</w:t>
+                <w:t xml:space="preserve">hal-05313926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The (re)emergence of aerosol delivery: Treatment of pulmonary diseases and its clinical challenges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Impact of nebulizers on nanoparticles-based gene delivery efficiency: in vitro and in vivo comparison of jet and mesh nebulizers using branched-polyethyleneimine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Ghanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Buin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Haute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martijn Riool</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghalia Kaouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2025.01.017⟩</w:t>
+              <w:t xml:space="preserve">Drug Delivery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10717544.2025.2463428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966479v1</w:t>
+                <w:t xml:space="preserve">hal-04966482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of atomization and delivery efficiency of exogenous surfactant in preterm infant lungs using an ex vivo respiratory model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Noël Pinaud</w:t>
+                <w:t xml:space="preserve">The (re)emergence of aerosol delivery: Treatment of pulmonary diseases and its clinical challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Ghanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Munsch</w:t>
+                <w:t xml:space="preserve">Raphaëlle Youf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Haute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Buin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn Riool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 379, pp.421-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2025.01.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750298v2</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tire particles of different sizes induce a proinflammatory response of varying intensity in lung cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Muresan-Paslaru</w:t>
+                <w:t xml:space="preserve">Characterization of atomization and delivery efficiency of exogenous surfactant in preterm infant lungs using an ex vivo respiratory model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghalia Kaouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riadh Lakhmi</w:t>
+                <w:t xml:space="preserve">Jean-François Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Passas</w:t>
+                <w:t xml:space="preserve">Yannick Crémillieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+                <w:t xml:space="preserve">Noël Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Munsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-05093928v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750298v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E-cigarette and endothelial function -a critical review of preclinical studies</w:t>
+                <w:t xml:space="preserve">Tire particles of different sizes induce a proinflammatory response of varying intensity in lung cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariam Bitar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Abderrahmane Bouredji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Muresan-Paslaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Lakhmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Passas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 158, pp.586-597. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemrestox.5c00357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jes.2025.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05349537v1</w:t>
+                <w:t xml:space="preserve">emse-05093928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency and safety of nanopesticides, it takes two to tango. An overview of the lack of data on possible effects on human health</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">E-cigarette and endothelial function -a critical review of preclinical studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Bitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Le Hello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bertoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Forest</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 973, pp.179156. </w:t>
+              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.SCITOTENV.2025.179156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemrestox.5c00357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05000137v1</w:t>
+                <w:t xml:space="preserve">hal-05349537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MR Imaging of Pulmonary Surfactant Distribution in a Preclinical Neonatal Lung Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficiency and safety of nanopesticides, it takes two to tango. An overview of the lack of data on possible effects on human health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumaima Marfouk</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nbm.70053⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 973, pp.179156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.SCITOTENV.2025.179156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361563v1</w:t>
+                <w:t xml:space="preserve">hal-05000137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rise of nicotine analogues in vaping products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S2213-2600(25)00296-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A toxicological comparison of tire and road wear particles emitted on rural and urban roads, alone or with the co-exposed pollutant benzo[a]pyrene: Size and origin as key factors in controlling the in vitro proinflammatory response</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmane Bouredji</w:t>
+                <w:t xml:space="preserve">MR Imaging of Pulmonary Surfactant Distribution in a Preclinical Neonatal Lung Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Marfouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghalia Kaouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Munsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Lumière</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+                <w:t xml:space="preserve">Bei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 205, pp.109920. </w:t>
+              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (6), pp.e70053. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2025.109920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nbm.70053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05359304v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The recent explosion in snortable energy powder consumption</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">A toxicological comparison of tire and road wear particles emitted on rural and urban roads, alone or with the co-exposed pollutant benzo[a]pyrene: Size and origin as key factors in controlling the in vitro proinflammatory response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Bouredji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lumière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Lakhmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Muresan-Paslaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2213-2600(24)00188-7⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 205, pp.109920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2025.109920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966484v1</w:t>
+                <w:t xml:space="preserve">hal-05359304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro toxicological evaluation of aerosols generated by a 4th generation vaping device using nicotine salts in an air-liquid interface system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">The recent explosion in snortable energy powder consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (8), pp.e47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2213-2600(24)00188-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12931-024-02697-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04807074v1</w:t>
+                <w:t xml:space="preserve">hal-04966484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative performance study of paperboard disposable spacers versus commercial valved holding chambers for aerosol delivery</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">In vitro toxicological evaluation of aerosols generated by a 4th generation vaping device using nicotine salts in an air-liquid interface system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.124774⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12931-024-02697-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807084v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the penetration capacity of bacteria through layers of different face mask types and wearing conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative performance study of paperboard disposable spacers versus commercial valved holding chambers for aerosol delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Kheng</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manon Moreau-Neidhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-76744-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 666, pp.124774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.124774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966491v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ability of Vaping Technology to Deliver an Equivalent Respirable Dose of Beclomethasone Dipropionate Compared to Nebulization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the penetration capacity of bacteria through layers of different face mask types and wearing conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Kheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Grattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Bruneau</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (11), pp.1396. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.25906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics16111396⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-76744-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807091v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, Morphology, and Surface Chemistry of Surgical Masks and Their Evolution up to 10 Washing Cycles</w:t>
+                <w:t xml:space="preserve">The Ability of Vaping Technology to Deliver an Equivalent Respirable Dose of Beclomethasone Dipropionate Compared to Nebulization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Wittmann</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyrille Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsapm.3c00145⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (11), pp.1396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics16111396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04106860v1</w:t>
+                <w:t xml:space="preserve">hal-04807091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological effects of Tire and Road Wear Particles (TRWP) assessed by in vitro and in vivo studies - a systematic review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Usage du tabac et de la cigarette électronique chez la femme enceinte : une étude transversale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Forest</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nekaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Raia-Barjat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 894, pp.164989. </w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (10), pp.455-462. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.164989⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gofs.2023.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04145530v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological effects of brake wear particles in mammalian models: a systematic review</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structure, Morphology, and Surface Chemistry of Surgical Masks and Their Evolution up to 10 Washing Cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Sakata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Auzias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.167266⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (3), pp.2282-2288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.3c00145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04228704v1</w:t>
+                <w:t xml:space="preserve">hal-04106860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtration efficiency of medical and community face masks using viral and bacterial bioaerosols</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biological effects of Tire and Road Wear Particles (TRWP) assessed by in vitro and in vivo studies - a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Bouredji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Forest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-34283-9⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 894, pp.164989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.164989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807119v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage du tabac et de la cigarette électronique chez la femme enceinte : une étude transversale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Biological effects of brake wear particles in mammalian models: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Raia-Barjat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gofs.2023.07.004⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 905, pp.167266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.167266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887724v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of powder reuse on physical, chemical and toxicological properties of 6061-Zr aluminum alloy processed by Laser Powder Bed Fusion (L-PBF)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Filtration efficiency of medical and community face masks using viral and bacterial bioaerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Djeghdir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Beal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Elodie Cabrol</w:t>
+                <w:t xml:space="preserve">Gwendoline Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghalia Kaouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mattech/2023013⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.7115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-34283-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04109263v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can the impact of micro-and nanoplastics on human health really be assessed using in vitro models? A review of methodological issues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Effect of powder reuse on physical, chemical and toxicological properties of 6061-Zr aluminum alloy processed by Laser Powder Bed Fusion (L-PBF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Beal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Nour Azzougagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Cabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2023.108115⟩</w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 111 (1), pp.103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2023013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183940v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a protocol of isolation of nanoparticles from patients' broncho-alveolar lavages for their in vitro toxicity assessment</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Can the impact of micro-and nanoplastics on human health really be assessed using in vitro models? A review of methodological issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3na00918a⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 178, pp.108115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2023.108115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04328394v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Aerosol Delivery: Assessing of Various Nasal Delivery Techniques and Medical Devices on Intrasinus Drug Deposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Development of a protocol of isolation of nanoparticles from patients' broncho-alveolar lavages for their in vitro toxicity assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozge Kose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Prévôt</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Heribert Mentzel</w:t>
+                <w:t xml:space="preserve">Jean-Michel Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ph16020135⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3na00918a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05026204v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Novel Bronchodilator Vaping Drug Delivery System Based on Thermal Degradation Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acoustic Aerosol Delivery: Assessing of Various Nasal Delivery Techniques and Medical Devices on Intrasinus Drug Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Prévôt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Delavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariam Chaoui</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lara Leclerc</w:t>
+                <w:t xml:space="preserve">Heribert Mentzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceuticals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 16 (12), pp.1730. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ph16121730⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 16 (2), pp.135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph16020135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887728v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancements in acoustic drug delivery for paranasal sinuses: A comprehensive review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a Novel Bronchodilator Vaping Drug Delivery System Based on Thermal Degradation Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Chaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oveis Pourmehran</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alkis Psaltis</w:t>
+                <w:t xml:space="preserve">Sophie Perinel-Ragey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Prévôt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.123277⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (12), pp.1730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph16121730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887721v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of gas humidification and nebulizer position under invasive ventilation: preclinical comparative study of regional aerosol deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advancements in acoustic drug delivery for paranasal sinuses: A comprehensive review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oveis Pourmehran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kavan Zarei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Vreugde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Montigaud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Aurore Louf-Durier</w:t>
+                <w:t xml:space="preserve">Alkis Psaltis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-38281-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 644, pp.123277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.123277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887730v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-laboratory Comparison between Particle and Bacterial Filtration Efficiencies of Medical Face Masks in the COVID-19 Context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of gas humidification and nebulizer position under invasive ventilation: preclinical comparative study of regional aerosol deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Montigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Clotagatide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Fouqueau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yoann Montigaud</w:t>
+                <w:t xml:space="preserve">Aurore Louf-Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerosol and Air Quality Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (2), pp.220252. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.11056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4209/aaqr.220252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-38281-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966459v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing of low-tech solutions for aerosol delivery: Comparative performance study of manufactured versus homemade spacers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Inter-laboratory Comparison between Particle and Bacterial Filtration Efficiencies of Medical Face Masks in the COVID-19 Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Fouqueau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Montigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.122652⟩</w:t>
+              <w:t xml:space="preserve">Aerosol and Air Quality Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (2), pp.220252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4209/aaqr.220252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966464v1</w:t>
+                <w:t xml:space="preserve">hal-04966459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considerations on dosimetry for in vitro assessment of e-cigarette toxicity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Assessing of low-tech solutions for aerosol delivery: Comparative performance study of manufactured versus homemade spacers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Moreau-Neidhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Périnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12931-022-02286-1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 633, pp.122652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.122652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03921767v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-delivery to the lung - by inhalation or other routes and why nano when micro is largely sufficient?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Technical features of vaping drug delivery system for bronchodilator delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Chaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Perinel-Ragey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Prévôt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Drug Delivery Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 628 (12), pp.122350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2022.122350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.addr.2022.114173⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03610343v1</w:t>
+                <w:t xml:space="preserve">hal-04966495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafine aerosol transient phase measurement with real-time monitoring instrument applied to cleaning process of L-Pbf machine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Vitro Biological Effects of E-Cigarette on the Cardiovascular System—Pro-Inflammatory Response Enhanced by the Presence of the Cinnamon Flavor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehmet Cici</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marine Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bertoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology and Environmental Health Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13530-021-00117-2⟩</w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (12), pp.784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxics10120784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844360v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical features of vaping drug delivery system for bronchodilator delivery</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Nano-delivery to the lung - by inhalation or other routes and why nano when micro is largely sufficient?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Drug Delivery Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 183, pp.114173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addr.2022.114173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2022.122350⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04966495v1</w:t>
+                <w:t xml:space="preserve">hal-03610343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro Biological Effects of E-Cigarette on the Cardiovascular System—Pro-Inflammatory Response Enhanced by the Presence of the Cinnamon Flavor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Mercier</w:t>
+                <w:t xml:space="preserve">Ultrafine aerosol transient phase measurement with real-time monitoring instrument applied to cleaning process of L-Pbf machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Nour Azzougagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudie Petit</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François-Xavier Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Cici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Cabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxics10120784⟩</w:t>
+              <w:t xml:space="preserve">Toxicology and Environmental Health Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.59-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13530-021-00117-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03921778v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial Performance of an Innovative Technology of Atmospheric Plasma Reactors against Bioaerosols: Effectiveness in Removing Airborne Viable Viruses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Considerations on dosimetry for in vitro assessment of e-cigarette toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (10), pp.1587. </w:t>
+              <w:t xml:space="preserve">Respiratory Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (1), pp.358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/buildings12101587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12931-022-02286-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844383v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of High-Power Electronic Nicotine Delivery System as an Alternative Aerosol Device for Terbutaline Delivery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariam Chaoui</w:t>
+                <w:t xml:space="preserve">Antimicrobial Performance of an Innovative Technology of Atmospheric Plasma Reactors against Bioaerosols: Effectiveness in Removing Airborne Viable Viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Chevrel</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul O Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 39 (3), pp.587-597. </w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (10), pp.1587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11095-022-03187-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/buildings12101587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844353v1</w:t>
+                <w:t xml:space="preserve">hal-03844383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of medical face mask wear on bacterial filtration efficiency and breathability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of High-Power Electronic Nicotine Delivery System as an Alternative Aerosol Device for Terbutaline Delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Chaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Armand</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Perinel-Ragey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Prévôt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology and Innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eti.2022.102897⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (3), pp.587-597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11095-022-03187-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844390v1</w:t>
+                <w:t xml:space="preserve">hal-03844353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafine aerosol transient phase measurement with real-time monitoring instrument applied to cleaning process of L-Pbf machine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed-Nour Azzougagh</w:t>
+                <w:t xml:space="preserve">Impact of medical face mask wear on bacterial filtration efficiency and breathability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois-Xavier Keller</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Grattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology and Environmental Health Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13530-021-00117-2⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28, pp.102897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eti.2022.102897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083024v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human biological monitoring of nanoparticles, a new way to investigate potential causal links between exposure to nanoparticles and lung diseases?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrafine aerosol transient phase measurement with real-time monitoring instrument applied to cleaning process of L-Pbf machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Nour Azzougagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Forest</w:t>
+                <w:t xml:space="preserve">Francois-Xavier Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Cici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Cabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pourchez</w:t>
+                <w:t xml:space="preserve">Jeremie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Pulmonology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pulmoe.2022.08.005⟩</w:t>
+              <w:t xml:space="preserve">Toxicology and Environmental Health Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.59-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13530-021-00117-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844345v1</w:t>
+                <w:t xml:space="preserve">hal-04083024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human biological monitoring of nanoparticles, a new way to investigate potential causal links between exposure to nanoparticles and lung diseases?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pourchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pediatric Pulmonology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 29 (1), pp.4 - 5. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pulmoe.2022.08.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pulmoe.2022.08.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03921786v1</w:t>
+                <w:t xml:space="preserve">hal-03844345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical characterization and toxicity of nanowaste after incineration process of PA-6/PP/ZnO or TiO 2 nanocomposites</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Human biological monitoring of nanoparticles, a new way to investigate potential causal links between exposure to nanoparticles and lung diseases?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pourchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2EN00630H⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Pulmonology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (1), pp.4 - 5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pulmoe.2022.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866038v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From smoking to vaping: a new environmental threat?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Physicochemical characterization and toxicity of nanowaste after incineration process of PA-6/PP/ZnO or TiO 2 nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chivas-Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Longuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2213-2600(22)00187-4⟩</w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (12), pp.4570-4584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2EN00630H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966496v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reusability of face masks: Influence of washing and comparison of performance between medical face masks and community face masks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From smoking to vaping: a new environmental threat?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Forest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology and Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28, pp.102710. </w:t>
+              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (7), pp.e63-e64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eti.2022.102710⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S2213-2600(22)00187-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844335v2</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter in “Biosafety and biosecurity approaches to counter SARS-COV-2 from detection to best practices and risk assessments”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pourchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Frontiers research topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5600,3171 +5596,3171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk Exposure to Legionella pneumophila during Showering: The Difference between a Classical and a Water Saving Shower System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reusability of face masks: Influence of washing and comparison of performance between medical face masks and community face masks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Niculita-Hirzel</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Aurélie Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19063285⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28, pp.102710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eti.2022.102710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844363v1</w:t>
+                <w:t xml:space="preserve">hal-03844335v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of bacterial filtration efficiency vs. particle filtration efficiency to assess the performance of non-medical face masks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Montigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Audoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Prier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), pp.1188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-022-05245-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the elemental and particle load of patient exhaled breath condensate and comparison with pulmonary lavages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risk Exposure to Legionella pneumophila during Showering: The Difference between a Classical and a Water Saving Shower System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Niculita-Hirzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey S Vanhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Marie-Desvergne</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios Bitounis</w:t>
+                <w:t xml:space="preserve">Françoise Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Breath Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1752-7163/aca697⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (6), pp.3285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19063285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966456v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the standard method of assessing bacterial filtration efficiency of medical face masks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yoann Montigaud</w:t>
+                <w:t xml:space="preserve">Characterization of the elemental and particle load of patient exhaled breath condensate and comparison with pulmonary lavages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marie-Desvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dubosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Laurent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Estelle Audoux</w:t>
+                <w:t xml:space="preserve">Dimitrios Bitounis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Breath Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (1), pp.016008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-85327-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1752-7163/aca697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807117v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure–Activity Relationship of Graphene-Based Materials: Impact of the Surface Chemistry, Surface Specific Area and Lateral Size on Their In Vitro Toxicity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insights into the standard method of assessing bacterial filtration efficiency of medical face masks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Montigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salma Achawi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coralie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Audoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano11112963⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-85327-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03423385v1</w:t>
+                <w:t xml:space="preserve">hal-04807117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between occupational exposure to airborne nanoparticles, nanoparticle lung burden and lung diseases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Structure–Activity Relationship of Graphene-Based Materials: Impact of the Surface Chemistry, Surface Specific Area and Lateral Size on Their In Vitro Toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Achawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Feneon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Forest</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxics9090204⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (11), pp.2963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano11112963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330892v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing biological oxidative damage induced by graphene-based materials: An asset for grouping approaches using the FRAS assay</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Relationship between occupational exposure to airborne nanoparticles, nanoparticle lung burden and lung diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabyne Audignon Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yrtph.2021.105067⟩</w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (9), pp.204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxics9090204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03400791v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene-Based Materials In Vitro Toxicity and Their Structure–Activity Relationships: A Systematic Literature Review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Assessing biological oxidative damage induced by graphene-based materials: An asset for grouping approaches using the FRAS assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Achawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Feneon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127, pp.105067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yrtph.2021.105067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemrestox.1c00243⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03330815v1</w:t>
+                <w:t xml:space="preserve">hal-03400791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short pre-irradiation of TiO2 nanoparticles increases cytotoxicity on human lung coculture system</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graphene-Based Materials In Vitro Toxicity and Their Structure–Activity Relationships: A Systematic Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Achawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Feneon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Forest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 34 (3), pp.733-742. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemrestox.0c00354⟩</w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemrestox.1c00243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330836v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol regional deposition of electronic cigarette emissions using an original ex vivo respiratory model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Montigaud</w:t>
+                <w:t xml:space="preserve">Short pre-irradiation of TiO2 nanoparticles increases cytotoxicity on human lung coculture system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozge Kose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maura Tomatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Turci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naila-Besma Belblidia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Manzotti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gwendoline Sarry</w:t>
+                <w:t xml:space="preserve">Jean-François Hochepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 151, pp.105633 -. </w:t>
+              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (3), pp.733-742. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2020.105633⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemrestox.0c00354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03491965v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposure during metal additive manufacturing: A case study of laser powder bed fusion of aluminum alloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aerosol regional deposition of electronic cigarette emissions using an original ex vivo respiratory model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Montigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Nour Azzougagh</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Baptiste Manzotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Occupational and Environmental Hygiene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (6), pp.223-236. </w:t>
+              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 151, pp.105633 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15459624.2021.1909055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2020.105633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966501v1</w:t>
+                <w:t xml:space="preserve">hal-03491965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring graphene-based materials’ genotoxicity: inputs of a screening method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Occupational exposure during metal additive manufacturing: A case study of laser powder bed fusion of aluminum alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Huot</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Mohamed Nour Azzougagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Cabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Cici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17435390.2021.2018734⟩</w:t>
+              <w:t xml:space="preserve">Journal of Occupational and Environmental Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (6), pp.223-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15459624.2021.1909055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610337v1</w:t>
+                <w:t xml:space="preserve">hal-04966501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A valuable experimental setup to model exposure to Legionella’s aerosols generated by shower-like systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring graphene-based materials’ genotoxicity: inputs of a screening method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Achawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Nesslany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Allegra</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Magalie Stauffert</w:t>
+                <w:t xml:space="preserve">Sophie Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2020.115496⟩</w:t>
+              <w:t xml:space="preserve">Nanotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (10), pp.1279-1294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17435390.2021.2018734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468422v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Physicochemical Features of TiO2 Nanoparticles on Their In Vitro Toxicity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">A valuable experimental setup to model exposure to Legionella’s aerosols generated by shower-like systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Allegra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Riffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hochepied</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Stauffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemrestox.0c00106⟩</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2020.115496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923542v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled Heat and Humidity-Based Treatment for the Reuse of Personal Protective Equipment: A Pragmatic Proof-of-Concept to Address the Mass Shortage of Surgical Masks and N95/FFP2 Respirators and to Prevent the SARS-CoV2 Transmission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Deborah Brea</w:t>
+                <w:t xml:space="preserve">Impact of the Physicochemical Features of TiO2 Nanoparticles on Their In Vitro Toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozge Kose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maura Tomatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naila-Besma Belblidia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hochepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmed.2020.584036⟩</w:t>
+              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemrestox.0c00106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036466v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elemental fingerprint of human amniotic fluids and relationship with potential sources of maternal exposure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controlled Heat and Humidity-Based Treatment for the Reuse of Personal Protective Equipment: A Pragmatic Proof-of-Concept to Address the Mass Shortage of Surgical Masks and N95/FFP2 Respirators and to Prevent the SARS-CoV2 Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bodier-Montagutelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Pardessus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Raia-Barjat</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lucile Grimal</w:t>
+                <w:t xml:space="preserve">Deborah Brea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Trace Elements in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtemb.2020.126477⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmed.2020.584036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496639v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nebulised Gadolinium-Based Nanoparticles for a Multimodal Approach: Quantitative and Qualitative Lung Distribution Using Magnetic Resonance and Scintigraphy Imaging in Isolated Ventilated Porcine Lungs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Elemental fingerprint of human amniotic fluids and relationship with potential sources of maternal exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Raia-Barjat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Prieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Tillement</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Clotagatide</w:t>
+                <w:t xml:space="preserve">Lucile Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanomedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Volume15, pp.7251 - 7262. </w:t>
+              <w:t xml:space="preserve">Journal of Trace Elements in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60, pp.126477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2147/ijn.s260640⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtemb.2020.126477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02993422v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol droplet-size distribution and airborne nicotine portioning in particle and gas phases emitted by electronic cigarettes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nebulised Gadolinium-Based Nanoparticles for a Multimodal Approach: Quantitative and Qualitative Lung Distribution Using Magnetic Resonance and Scintigraphy Imaging in Isolated Ventilated Porcine Lungs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Montigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Lalo</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Tillement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Clotagatide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-78749-6⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Nanomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Volume15, pp.7251 - 7262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/ijn.s260640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966503v1</w:t>
+                <w:t xml:space="preserve">hal-02993422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des transformations physico-chimiques de nanocomposites après incinération et conséquences biologiques des émissions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Longuet</w:t>
+                <w:t xml:space="preserve">Aerosol droplet-size distribution and airborne nicotine portioning in particle and gas phases emitted by electronic cigarettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Chivas-Joly</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérémy Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ers.2020.1413⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.21707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-78749-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553191v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Frequency Intrapulmonary Percussive Ventilation Increases Aerosol Penetration in a 2-Compartment Physical Model of Fibrotic Lung Disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation des transformations physico-chimiques de nanocomposites après incinération et conséquences biologiques des émissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Longuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Chivas-Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Le Guellec</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ossant</w:t>
+                <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2020.01022⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (Supplément 1), pp.51-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2020.1413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687289v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Flow Cytometric Evaluation of Oxidative Stress and Mitochondrial Impairment in RAW 264.7 Macrophages after Exposure to Pristine, Acid Functionalized, or Annealed Carbon Nanotubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-Frequency Intrapulmonary Percussive Ventilation Increases Aerosol Penetration in a 2-Compartment Physical Model of Fibrotic Lung Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Allimonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heuzé-Vourc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Sabido</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Valérie Forest</w:t>
+                <w:t xml:space="preserve">Frédéric Ossant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano10020319⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2020.01022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03740357v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three‐dimensional quantitative MRI of aerosolized gadolinium‐based nanoparticles and contrast agents in isolated ventilated porcine lungs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative Flow Cytometric Evaluation of Oxidative Stress and Mitochondrial Impairment in RAW 264.7 Macrophages after Exposure to Pristine, Acid Functionalized, or Annealed Carbon Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Sabido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Figarol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Cremillieux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vi Pham</w:t>
+                <w:t xml:space="preserve">Valérie Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrm.28041⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (2), pp.319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano10020319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02382227v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03740357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an ex vivo preclinical respiratory model of idiopathic pulmonary fibrosis for aerosol regional studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three‐dimensional quantitative MRI of aerosolized gadolinium‐based nanoparticles and contrast agents in isolated ventilated porcine lungs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Cremillieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Montigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Goy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Plantier</w:t>
+                <w:t xml:space="preserve">Vi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-54479-2⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 83 (5), pp.1774-1782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.28041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02554960v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano to micron-sized particle detection in patients' lungs and its pathological significance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Development of an ex vivo preclinical respiratory model of idiopathic pulmonary fibrosis for aerosol regional studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Montigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Perinel-Ragey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Guibert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lara Leclerc</w:t>
+                <w:t xml:space="preserve">Laurent Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.17949. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8EN01301B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-54479-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093051v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02554960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre vapotage et tabagisme chez les adolescents en classe de seconde. Résultats d’une étude observationnelle descriptive transversale et monocentrique menée dans l’agglomération stéphanoise</w:t>
               </w:r>
@@ -8776,51 +8772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Denis-Vatant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Merieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8878,9620 +8874,9754 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03487932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of E cigarettes on tracheal cells monitored at the air-liquid interface using an organic electrochemical transistor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nano to micron-sized particle detection in patients' lungs and its pathological significance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Ferro</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Cyril Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Bitounis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Leclerc</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Biosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adbi.201800249⟩</w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8EN01301B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02080289v1</w:t>
+                <w:t xml:space="preserve">hal-02093051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an ex vivo respiratory pediatric model of bronchopulmonary dysplasia for aerosol deposition studies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Effect of E cigarettes on tracheal cells monitored at the air-liquid interface using an organic electrochemical transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Suau</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Sleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Marchiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-42103-2⟩</w:t>
+              <w:t xml:space="preserve">Advanced Biosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (3), pp.1800249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adbi.201800249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02096000v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of Choosing Relevant Biological End Points To Predict Nanoparticle Toxicity with Computational Approaches for Human Health Risk Assessment</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of an ex vivo respiratory pediatric model of bronchopulmonary dysplasia for aerosol deposition studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Montigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Perinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 32 (7), pp.1320-1326. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.5720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemrestox.9b00022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-42103-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189302v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an alternative to nano-QSAR for nanoparticle toxicity ranking in case of small datasets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Importance of Choosing Relevant Biological End Points To Predict Nanoparticle Toxicity with Computational Approaches for Human Health Risk Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hochepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11051-019-4541-2⟩</w:t>
+              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (7), pp.1320-1326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemrestox.9b00022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02132406v1</w:t>
+                <w:t xml:space="preserve">hal-02189302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol delivery during invasive mechanical ventilation: development of a preclinical ex vivo respiratory model for aerosol regional deposition</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Towards an alternative to nano-QSAR for nanoparticle toxicity ranking in case of small datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hochepied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clémence Goy</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Abdelkebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.17930. </w:t>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-54480-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11051-019-4541-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966512v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Acoustic Overlay of Music Improve Aerosol Penetration into Maxillary Sinuses?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Aerosol delivery during invasive mechanical ventilation: development of a preclinical ex vivo respiratory model for aerosol regional deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Montigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Online Journal of Otolaryngology and Rhinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.17930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-54480-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02178026v1</w:t>
+                <w:t xml:space="preserve">hal-04966512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical, morphological and chemical modification of Al-based nanofillers in by-products of incinerated nanocomposites and related biological outcome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does Acoustic Overlay of Music Improve Aerosol Penetration into Maxillary Sinuses?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Longuet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Online Journal of Otolaryngology and Rhinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02080283v1</w:t>
+                <w:t xml:space="preserve">hal-02178026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward smart Nebulization: Engineering acoustic airflow to penetrate maxillary sinuses in chronic rhinosinusitis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Physical, morphological and chemical modification of Al-based nanofillers in by-products of incinerated nanocomposites and related biological outcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chivas-Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Longuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pourchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2018.05.039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 365, pp.405-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2018.10.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02080208v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Breaking Abstract - Development of an ex vivo pediatric preclinical model of bronchopulmonary dysplasia for aerosol regional deposition studies</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Toward smart Nebulization: Engineering acoustic airflow to penetrate maxillary sinuses in chronic rhinosinusitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shima Jowhari Moghadam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 546 (1-2), pp.188-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2018.05.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2018.OA519⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02143652v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for the quantitative extraction of gold nanoparticles from human bronchoalveolar lavage fluids through a glycerol gradient</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Forest</w:t>
+                <w:t xml:space="preserve">Late Breaking Abstract - Development of an ex vivo pediatric preclinical model of bronchopulmonary dysplasia for aerosol regional deposition studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Montigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Perinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7NR04484D⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (62), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2018.OA519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806118v1</w:t>
+                <w:t xml:space="preserve">hal-02143652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End-of-life incineration of nanocomposites: new insights on nanofillers partitioning into by-products and biological outcomes of airborne emission and residual ash</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">A method for the quantitative extraction of gold nanoparticles from human bronchoalveolar lavage fluids through a glycerol gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Bitounis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gwendoline Sarry</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5, pp.1951-1964. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (6), pp.2955-2969. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8EN00420J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7NR04484D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02080277v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and chemical assessment of 1,3 Propanediol as a potential substitute of propylene glycol in refill liquid for electronic cigarettes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lemée</w:t>
+                <w:t xml:space="preserve">End-of-life incineration of nanocomposites: new insights on nanofillers partitioning into by-products and biological outcomes of airborne emission and residual ash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Chivas-Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Longuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-29066-6⟩</w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.1951-1964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8EN00420J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899506v1</w:t>
+                <w:t xml:space="preserve">hal-02080277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E-cigarettes: from nicotine to cannabinoids, the French situation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Physical and chemical assessment of 1,3 Propanediol as a potential substitute of propylene glycol in refill liquid for electronic cigarettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Piccirilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.10702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-29066-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891306v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex vivo detection and quantification of gold nanoparticles in human seminal and follicular fluids</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">E-cigarettes: from nicotine to cannabinoids, the French situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Forest</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (5)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896549v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of power level and refill liquid composition on the aerosol output and particle size distribution generated by a new-generation e-cigarette device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Perinel-Ragey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Vergnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 52 (4), pp.359 - 369. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02786826.2017.1422857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal load assessment in patient pulmonary lavages: towards a comprehensive mineralogical analysis including the nano-sized fraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Ex vivo detection and quantification of gold nanoparticles in human seminal and follicular fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Bitounis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Maurice Edouard Mery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira El Merhie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Forest</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lara Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotoxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 143 (2), pp.475 - 486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7an01641g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680403v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition pattern of aerosolized Legionella using an ex vivo human-porcine respiratory model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Metal load assessment in patient pulmonary lavages: towards a comprehensive mineralogical analysis including the nano-sized fraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Françoise Girardot</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Bitounis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nanotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690771v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bench-test evaluation of spacer devices for fluticasone delivery to infants</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deposition pattern of aerosolized Legionella using an ex vivo human-porcine respiratory model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Perinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Landraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2016.02.009⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 221 (2), pp.252-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2017.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01496181v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential binding of positive nanoparticles on cell membranes is due to electrostatic interactions: A too simplistic explanation that does not take into account the nanoparticle protein corona</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Assessment of new-generation high-power electronic nicotine delivery system as thermal aerosol generation device for inhaled bronchodilators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Perinel-Ragey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01890942v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of silica nanoparticle surface chemistry on protein corona formation and consequential interactions with biological cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bench-test evaluation of spacer devices for fluticasone delivery to infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pourchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -M. Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréa Kurtz-Chalot</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. C. Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2017.02.028⟩</w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (1), pp.29-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2016.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680498v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of new-generation high-power electronic nicotine delivery system as thermal aerosol generation device for inhaled bronchodilators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Preferential binding of positive nanoparticles on cell membranes is due to electrostatic interactions: A too simplistic explanation that does not take into account the nanoparticle protein corona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 70, pp.889 - 896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2016.09.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889941v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological monitoring of inhaled nanoparticles in patients: an appealing approach to study causal link between human respiratory pathology and exposure to nanoparticles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Impact of silica nanoparticle surface chemistry on protein corona formation and consequential interactions with biological cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Kurtz-Chalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian L. Villiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Boudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2017.02.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680460v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicotine delivery from the refill liquid to the aerosol via high-power e-cigarette device</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Biological monitoring of inhaled nanoparticles in patients: an appealing approach to study causal link between human respiratory pathology and exposure to nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Vergnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680481v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental human-like model to assess the part of viable Legionella reaching the thoracic region after nebulization</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId363" w:history="1">
+                <w:t xml:space="preserve">Nicotine delivery from the refill liquid to the aerosol via high-power e-cigarette device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Perinel-Ragey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Vergnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (10), pp.e0186042. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.2592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0186042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-03008-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680381v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of cerium oxide nanoparticles shape on their in vitro cellular toxicity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Experimental human-like model to assess the part of viable Legionella reaching the thoracic region after nebulization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gwendoline Sarry</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Riffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 38, pp.136-141. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (10), pp.e0186042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tiv.2016.09.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0186042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421912v1</w:t>
+                <w:t xml:space="preserve">hal-01680381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and analysis of nanoparticles in patients: A critical review of the status quo of clinical nanotoxicology</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Impact of cerium oxide nanoparticles shape on their in vitro cellular toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michèle Cottier</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hochepied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2015.10.061⟩</w:t>
+              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38, pp.136-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tiv.2016.09.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01320283v1</w:t>
+                <w:t xml:space="preserve">hal-01421912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Strategy to Improve Drug Delivery to the Maxillary Sinuses: The Frequency Sweep Acoustic Airflow</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Detection and analysis of nanoparticles in patients: A critical review of the status quo of clinical nanotoxicology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Bitounis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Boudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Cottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 33 (5), pp.1074-1084. </w:t>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 76, pp.302-312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11095-015-1851-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2015.10.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01319445v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of aerosols containing Legionella generated upon nebulization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">A new Strategy to Improve Drug Delivery to the Maxillary Sinuses: The Frequency Sweep Acoustic Airflow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira El Merhie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Delavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep33998⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (5), pp.1074-1084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11095-015-1851-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02100265v1</w:t>
+                <w:t xml:space="preserve">hal-01319445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nanoparticle protein corona: The myth of average</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of aerosols containing Legionella generated upon nebulization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Allegra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre André Massard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Riffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (6), pp.700 - 703. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nantod.2015.10.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep33998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01890993v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the chemical composition of poly-substituted hydroxyapatite particles on the in vitro pro-inflammatory response of macrophages</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The nanoparticle protein corona: The myth of average</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Microdevices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10544-016-0056-0⟩</w:t>
+              <w:t xml:space="preserve">Nano Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (6), pp.700 - 703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nantod.2015.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01321154v1</w:t>
+                <w:t xml:space="preserve">hal-01890993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of lactate dehydrogenase enzyme on carbon nanotubes: how to get accurate results about the cytotoxicity of these nanomaterials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Grosseau</w:t>
+                <w:t xml:space="preserve">Impact of the chemical composition of poly-substituted hydroxyapatite particles on the in vitro pro-inflammatory response of macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Douard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b00631⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Microdevices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10544-016-0056-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133372v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;In vitro&amp;lt;/i&amp;gt; toxicity of carbon nanotubes, nano-graphite and carbon black, similar impacts of acid functionalization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+                <w:t xml:space="preserve">Adsorption of lactate dehydrogenase enzyme on carbon nanotubes: how to get accurate results about the cytotoxicity of these nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Figarol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Akono</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Cottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tiv.2015.09.014⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (12), pp.3635-3643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b00631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01212432v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal annealing of carbon nanotubes reveals a strong toxicological impact of the structural defects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;In vitro&amp;lt;/i&amp;gt; toxicity of carbon nanotubes, nano-graphite and carbon black, similar impacts of acid functionalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Figarol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sarah Berhanu</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Akono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11051-015-2999-0⟩</w:t>
+              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (1 Part B), pp.476-485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tiv.2015.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01148477v2</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01212432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic interactions favor the binding of positive nanoparticles on cells: a reductive theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Thermal annealing of carbon nanotubes reveals a strong toxicological impact of the structural defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Figarol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Boudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Berhanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (6), pp.677-680. </w:t>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (4), pp.article 194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nantod.2015.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11051-015-2999-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891015v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01148477v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of acoustic airflow on intrasinus drug deposition: New insights into the vibrating mode and the optimal acoustic frequency to enhance the delivery of nebulized antibiotic</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrostatic interactions favor the binding of positive nanoparticles on cells: a reductive theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Cottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.08.025⟩</w:t>
+              <w:t xml:space="preserve">Nano Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (6), pp.677-680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nantod.2015.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01272228v1</w:t>
+                <w:t xml:space="preserve">hal-01891015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metals distribution in colorectal biopsies: New insight on the elemental fingerprint of tumour tissue</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Pourchez</w:t>
+                <w:t xml:space="preserve">Impact of acoustic airflow on intrasinus drug deposition: New insights into the vibrating mode and the optimal acoustic frequency to enhance the delivery of nebulized antibiotic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira El Merhie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Prévôt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dld.2015.03.016⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 494 (1), pp.227-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.08.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215476v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of nanoparticle endocytosis based on double fluorescent pH-sensitive nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bin</w:t>
+                <w:t xml:space="preserve">Metals distribution in colorectal biopsies: New insight on the elemental fingerprint of tumour tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barabino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bitounis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Microdevices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17 (2), pp.42. </w:t>
+              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47 (7), pp.602-607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10544-015-9947-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dld.2015.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215438v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testicular biodistribution of silica-gold nanoparticles after intramuscular injection in mice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Quantification of nanoparticle endocytosis based on double fluorescent pH-sensitive nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Kurtz-Chalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matteo Martini</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Microdevices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 17 (4), pp.9968. </w:t>
+              <w:t xml:space="preserve">, 2015, 17 (2), pp.42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10544-015-9968-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10544-015-9947-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01216399v1</w:t>
+                <w:t xml:space="preserve">hal-01215438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing sinus aerosol deposition: benefits of SPECT-CT imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Testicular biodistribution of silica-gold nanoparticles after intramuscular injection in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Le Guellec</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Boudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2013.12.032⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Microdevices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (4), pp.9968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10544-015-9968-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019021v1</w:t>
+                <w:t xml:space="preserve">hal-01216399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Airborne Particle Size, Acoustic Airflow and Breathing Pattern on Delivery of Nebulized Antibiotic into the Maxillary Sinuses Using a Realistic Human Nasal Replica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Aubert</w:t>
+                <w:t xml:space="preserve">Sandrine Leguellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vecellio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 31 (9), pp.2335-2343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11095-014-1330-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01110944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicity of boehmite nanoparticles: impact of the ultrafine fraction and of the agglomerates size on cytotoxicity and pro-inflammatory response</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Assessing sinus aerosol deposition: benefits of SPECT-CT imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maura Tomatis</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vecellio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inhalation Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/08958378.2014.925993⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 462 (1-2), pp.135-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2013.12.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01020274v1</w:t>
+                <w:t xml:space="preserve">hal-01019021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological response to purification and acid functionalization of carbon nanotubes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Toxicity of boehmite nanoparticles: impact of the ultrafine fraction and of the agglomerates size on cytotoxicity and pro-inflammatory response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Tulliani</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maura Tomatis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11051-014-2507-y⟩</w:t>
+              <w:t xml:space="preserve">Inhalation Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (9), pp.545-553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/08958378.2014.925993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017203v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;I&amp;gt;In vitro&amp;lt;/I&amp;gt; cellular responses to silicon carbide particles manufactured through the Acheson process: impact of physico-chemical features on pro-inflammatory and pro-oxidative effects.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
+                <w:t xml:space="preserve">Biological response to purification and acid functionalization of carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Figarol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maura Tomatis</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tulliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tiv.2014.02.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16, pp.2507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11051-014-2507-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021766v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation Of Anatomical Models To Study Aerosol Deposition In Human Nasal Cavities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria Cabrera</w:t>
+                <w:t xml:space="preserve">&amp;lt;I&amp;gt;In vitro&amp;lt;/I&amp;gt; cellular responses to silicon carbide particles manufactured through the Acheson process: impact of physico-chemical features on pro-inflammatory and pro-oxidative effects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Boudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najih Boumahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maura Tomatis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11095-013-1157-6⟩</w:t>
+              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (5), pp.856-865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tiv.2014.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139263v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption at cell surface and cellular uptake of silica nanoparticles with different surface chemical functionalizations: impact on cytotoxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Kurtz-Chalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (11), pp.2738. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11051-014-2738-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle Deposition in a Child Respiratory Tract Model: &amp;lt;I&amp;gt;In Vivo&amp;lt;/I&amp;gt; Regional Deposition of Fine and Ultrafine Aerosols in Baboons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iolanda M.D. Albuquerque-Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vecellio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Avet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (4), pp.e95456. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0095456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhalation therapy: Inhaled corticosteroids in ENT, development and technical challenges of powder inhalers, nebulisers synchronized with breathing and aerosol size distribution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Cavaillon</w:t>
+                <w:t xml:space="preserve">Validation Of Anatomical Models To Study Aerosol Deposition In Human Nasal Cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2013.09.006⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31 (1), pp.228-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11095-013-1157-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139226v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight into artifactual phenomena during &amp;lt;i&amp;gt;in vitro&amp;lt;/i&amp;gt; toxicity assessment of engineered nanoparticles: Study of TNF-α adsorption on alumina oxide nanoparticle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Grosseau</w:t>
+                <w:t xml:space="preserve">Inhalation therapy: Inhaled corticosteroids in ENT, development and technical challenges of powder inhalers, nebulisers synchronized with breathing and aerosol size distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Peron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pourchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cavaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 27, pp.1049-1056. </w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (8), pp.657-668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tiv.2013.01.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2013.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799129v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testicular biodistribution of 450 nm fluorescent latex particles after intramuscular injection in mice.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
+                <w:t xml:space="preserve">New insight into artifactual phenomena during &amp;lt;i&amp;gt;in vitro&amp;lt;/i&amp;gt; toxicity assessment of engineered nanoparticles: Study of TNF-α adsorption on alumina oxide nanoparticle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Microdevices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10544-013-9741-4⟩</w:t>
+              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27, pp.1049-1056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tiv.2013.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00833864v1</w:t>
+                <w:t xml:space="preserve">hal-00799129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internalization pathways into cancer cells of gadolinium-based radiosensitizing nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Alcantara Gustavo</w:t>
+                <w:t xml:space="preserve">Testicular biodistribution of 450 nm fluorescent latex particles after intramuscular injection in mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Boudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Cadusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Palle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2012.09.029⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Microdevices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (3), pp.427-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10544-013-9741-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00757773v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation and characterization of radiolabelled nanosized carbonaceous aerosols for human inhalation studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vecellio</w:t>
+                <w:t xml:space="preserve">Internalization pathways into cancer cells of gadolinium-based radiosensitizing nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Rima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Aloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Armandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alcantara Gustavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34, pp.181-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2012.09.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2012.07.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00734617v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démonstration du ciblage des sinus maxillaires par aérosolthérapie sonique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Generation and characterization of radiolabelled nanosized carbonaceous aerosols for human inhalation studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérald Aubert</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iolanda M.D. Albuquerque-Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Cottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Clotagatide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vecellio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aforl.2011.12.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 55, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2012.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00757521v1</w:t>
+                <w:t xml:space="preserve">hal-00734617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative cellular uptake of double fluorescent core-shelled model submicronic particles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Démonstration du ciblage des sinus maxillaires par aérosolthérapie sonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Marmuse</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11051-012-1221-x⟩</w:t>
+              <w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 129 (5), pp.288-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aforl.2011.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00757737v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro cellular responses to silicon carbide nanoparticles: impact of physico-chemical features on pro-inflammatory and pro-oxidative effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Quantitative cellular uptake of double fluorescent core-shelled model submicronic particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Boudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maura Tomatis</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Marmuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 14 (10), pp.1143. </w:t>
+              <w:t xml:space="preserve">, 2012, 14 (11), pp.14 :1221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11051-012-1143-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11051-012-1221-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734434v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonic aerosol therapy to target maxillary sinuses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">In vitro cellular responses to silicon carbide nanoparticles: impact of physico-chemical features on pro-inflammatory and pro-oxidative effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérald Aubert</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najih Boumahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Boudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maura Tomatis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Archives of Oto-Rhino-Laryngology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 129 (5), pp.244-250. </w:t>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (10), pp.1143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anorl.2011.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11051-012-1143-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00757723v1</w:t>
+                <w:t xml:space="preserve">hal-00734434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size of submicrometric and nanometric particles affect cellular uptake and biological activity of macrophages in vitro</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Sonic aerosol therapy to target maxillary sinuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Forest</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inhalation Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 24 (9), pp.580-588. </w:t>
+              <w:t xml:space="preserve">European Archives of Oto-Rhino-Laryngology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 129 (5), pp.244-250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/08958378.2012.699984⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anorl.2011.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733900v1</w:t>
+                <w:t xml:space="preserve">hal-00757723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the performance of sonic nebuliser to target maxillary sinuses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Size of submicrometric and nanometric particles affect cellular uptake and biological activity of macrophages in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Rima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Boudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Aubert</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1569-1993(12)60166-0⟩</w:t>
+              <w:t xml:space="preserve">Inhalation Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (9), pp.580-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/08958378.2012.699984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734297v1</w:t>
+                <w:t xml:space="preserve">hal-00733900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the toxicity of inhaled ultrafine engineered powder: example of boehmite nanoparticles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the performance of sonic nebuliser to target maxillary sinuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (S1), pp.S53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1569-1993(12)60166-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00583237v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of acoustic airflow nebulization on intrasinus drug deposition of a human plastinated nasal cast: New insights into the mechanisms involved</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Study of the toxicity of inhaled ultrafine engineered powder: example of boehmite nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Boudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Cottier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmacy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98, pp.S66-S67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2011.09.023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00640705v1</w:t>
+                <w:t xml:space="preserve">emse-00583237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastinated nasal model: a new concept of anatomically realistic cast.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId395" w:history="1">
+                <w:t xml:space="preserve">Impact of acoustic airflow nebulization on intrasinus drug deposition of a human plastinated nasal cast: New insights into the mechanisms involved</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Isabey</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4193/Rhino09.187⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 421 (1), pp.63-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2011.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583950v1</w:t>
+                <w:t xml:space="preserve">hal-00640705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of innovative pH sensor nanoparticles: a new approach to evaluate phagocytosis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Plastinated nasal model: a new concept of anatomically realistic cast.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Marmuse</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Isabey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rhinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (1), pp.30-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4193/Rhino09.187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00583357v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in C3S hydration in presence of cellulose ethers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Development of innovative pH sensor nanoparticles: a new approach to evaluate phagocytosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Boudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Marmuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98, pp.S65-S66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00463071v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00583357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some aspects of cellulose ethers influence on water transport and porous structure of cement-based materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Changes in C3S hydration in presence of cellulose ethers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ruot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 40 (2), pp.242-252. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 40 (2), pp.179-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2009.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2009.10.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00464184v1</w:t>
+                <w:t xml:space="preserve">hal-00463071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicity assessment of nanoparticles: impact of physico-chemical properties and adsorption artefacts on biological responses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Some aspects of cellulose ethers influence on water transport and porous structure of cement-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ruot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Debayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Rouèche-Pourchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michèle Cottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40 (2), pp.242-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2009.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00583184v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00464184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of innovative pH sensor to evaluate phagocytosis of nanoparticles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
+                <w:t xml:space="preserve">Toxicity assessment of nanoparticles: impact of physico-chemical properties and adsorption artefacts on biological responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Cottier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 97, pp.S15-S16</w:t>
+              <w:t xml:space="preserve">, 2010, 97, pp.S18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00581050v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00583184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of microsized fluorescent particles phagocytosis to a better knowledge of toxicity mechanisms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Development of innovative pH sensor to evaluate phagocytosis of nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Odile Sabido</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Palle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inhalation Toxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97, pp.S15-S16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/08958378.2010.522781⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00550956v1</w:t>
+                <w:t xml:space="preserve">emse-00581050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de quantification de la phagocytose à partir de particules fluorescentes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Quantification of microsized fluorescent particles phagocytosis to a better knowledge of toxicity mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Sabido</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabine Palle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inhalation Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (13), pp.1091-1100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/08958378.2010.522781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00581060v1</w:t>
+                <w:t xml:space="preserve">hal-00550956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current understanding of cellulose ethers impact on the hydration of C3A and C3A-sulphate systems</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modèle de quantification de la phagocytose à partir de particules fluorescentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Boudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Sabido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Palle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 96, pp.S9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00409937v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00581060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la toxicité par inhalation de poudres industrielles ultrafines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Current understanding of cellulose ethers impact on the hydration of C3A and C3A-sulphate systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ruot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 39 (8), pp.664-669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2009.05.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00583166v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00409937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water transport in freshly-mixed mortars containing cellulose ethers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId384" w:history="1">
+                <w:t xml:space="preserve">Étude de la toxicité par inhalation de poudres industrielles ultrafines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najih Boumahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Boudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal du CEREM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 96, pp.S5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00517893v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00583166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic modelling of the thermal decomposition of ettringite into metaettringite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Water transport in freshly-mixed mortars containing cellulose ethers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Patural</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Govin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bernard Guilhot</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ruot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal du CEREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00449727v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00517893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkaline stability of cellulose ethers and impact of their degradation products on cement hydration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Kinetic modelling of the thermal decomposition of ettringite into metaettringite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Valdivieso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Guilhot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 36 (7), pp.1252-1256. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2006.03.028⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 36 (11), pp.2054-2060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2006.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00449712v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00449727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HPMC and HEMC influence on cement hydration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Alkaline stability of cellulose ethers and impact of their degradation products on cement hydration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Govin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 36 (2), pp.288-294. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2005.08.003⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 36 (7), pp.1252-1256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2006.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00449706v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00449712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HEC influence on cement hydration measured by conductometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">HPMC and HEMC influence on cement hydration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Peschard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 36 (9), pp.1777-1780. </w:t>
+              <w:t xml:space="preserve">, 2006, 36 (2), pp.288-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2006.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2005.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00449716v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00449706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">HEC influence on cement hydration measured by conductometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Guyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ruot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 36 (9), pp.1777-1780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2006.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00449716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effect of polysaccharides on the hydration of cement suspension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Peschard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.1439-1445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18501,682 +18631,682 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing the impact of TRWP emissions by understanding their nature and environmental dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan-Trinh Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Landebrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tackling Tire Wear and Associated Chemical Risks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Environment Agency Austria on behalf of the Austrian Ministry of Agriculture and Forestry, Climate and Environmental Protection, Regions and Water Management., Nov 2025, Vienne (Austria), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human exposure related to nano or microplastics during recycling process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Longuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Chivas-Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Moussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICRO 2024 - 5th International Conference : Plastic Pollution from Macro to Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Lanzarote, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émissions hors échappement du contact pneu-chaussée: dynamiques d'émission, propriétés physico-chimiques et effets cellulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan-Trinh Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lumiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques Nantes Université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nantes Université, Jun 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of nicotine salts In E-Liquids and E-Cigarette aerosols.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bougart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sleiman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Meeting on Environmental Chemistry (EMEC21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03572995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design physico-chimique des nanoparticules et internalisation cellulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération Française des Matériaux (FFM), Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological response to purification and acid functionalization of carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Figarol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tulliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -19184,2274 +19314,2274 @@
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">TH</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> International conference on Safe production and use of nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MINATEC; CEA Grenoble, Nov 2014, Grenoble, France. p. 101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01109440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Alternative Models to In Vivo Animal Human Experiments for Regional Aerosol Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ragey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Cottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Aerosol Dosimetry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Irvine, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an indicator of nanomaterial deposition in the human lung Nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bitounis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Safe Production and Use of Nanomaterials (NANOSAFE 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of Carbon Nanotubes Biological Activity by Acid Functionalization: a Janus Impact on In Vitro Cellular Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Figarol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tulliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NANOSMAT USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01052745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uptake and cytotoxicity of silica nanoparticles with different surface functionalizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Kurtz-Chalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2013 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uptake and cytotoxicity of silica nanoparticles with different surface functionalizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Kurtz-Chalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Journées Scientifiques du CLARA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uptake and cytotoxicity of silica nanoparticles with different surface functionalizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Kurtz-Chalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Nanohybrides 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanotubes de carbone fonctionnalisés : caractérisation physico-chimique et toxicité in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Figarol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tulliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque PMF 2013, Poudres et matériaux frittés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01052911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of MMAD, acoustic airflow and breathing patterns on intrasinus drug deposition in a realistic nasal cast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vecellio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Aerosols in Medecine (ISAM 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Chapel Hill, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is exhaled breath condensate representative of deep lung and suitable for exposure assessment to nanoparticles?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dubosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mossuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Cottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Safe Production and Use of Nanomaterials (Nanosafe 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;In vivo&amp;lt;/i&amp;gt; regional deposition of submicronic-sized airborne particles in the baboon respiratory model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. F. M. Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Avet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Penec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAC 2012 'European Aerosol Conference )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticules et dépistage du cancer colorectal : application humaine &amp;lt;i&amp;gt;ex-vivo&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Barabino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Cottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFHOD (Journées Francophones d'Hépato-gastroentérologie et d'Oncologie Digestive)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic airflow nebulization on intrasinus drug deposition in a new concept of nasal cast: the human plastinated head model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th European Rhinology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nébuliseur nanométrique : potentiel d’un nouveau dispositif pour la scintigraphie de ventilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iolanda Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vecellio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bernache-Assollant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français des Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on the toxicity of inhaled alumina nanoparticles: impact of physicochemical properties and adsorption artifacts on the measurement of biological responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Cottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Safe Production and Use of Nanomaterials, Nanosafe 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Grenoble, France. pp.012041, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/304/1/012041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00607318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of innovative methods for phagocytosis quantification of microsized particles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Sabido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Palle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFC &amp; ESFCCA 2009 (Association Française de Cytométrie &amp; European Society for Clinical Cell Analysis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00601465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of cellulose ethers on the cement paste microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Rouèche-Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Debayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Pinoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference and Exhibition of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Berlin, Germany. pp.2045-2050</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00297256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des éthers de cellulose sur l'hydratation du silicate tricalcique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ruot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI° Congrès de la Société Française de Génie des Procédés. Des réponses industrielles pour une société en mutation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Saint Etienne, France. pp.ISBN=2-910239-70-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrotron X-Ray microtomography: a high resolution, fast and quantitative tool for rock characterization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Boller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Cloetens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Baruchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tafforeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, 9p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00101634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21461,154 +21591,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité biologique de nanotubes de carbone : fonctionnalisation acide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Figarol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tulliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01102912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21618,147 +21748,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-CIGARETTE Usage de la cigarette électronique, tabagisme et opinion des 18-75 ans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pasquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Quatremere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Andler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21768,517 +21898,517 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude sur les pratiques de consommation des usagers de cigarettes électroniques en France - Appui à la caractérisation des expositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Guerbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Anthérieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caillé-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shérazade Kinouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2020-SA-0017, Anses. 2022, 64 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04165768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critères, échantillonnage et méthodes analytiques pour la surveillance et le contrôle de la conformité règlementaire des produits du tabac et produits du vapotage sur le marché français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Guerbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caillé-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Casabianca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Concha Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n° 2020-SA-0015, Anses. 2022, 120 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId579" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04016271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priorisation des substances chimiques à rechercher dans les émissions des produits du vapotage en vue de l’évaluation des risques sanitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Guerbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caillé-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Casabianca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Concha Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n° 2020-SA-0016, Anses. 2021, 57 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03890262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à « l’élaboration d’un référentiel des exigences pour les procédés de traitement de masques chirurgicaux, FFP et équivalents en vue de leur réutilisation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chazelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eterradossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gaie-Levrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Gehanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2020-SA-0075, Anses. 2020, 26 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId584" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04302687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22288,114 +22418,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects physico-chimiques de l'interaction des éthers de cellulose avec la matrice cimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie des procédés. Ecole Nationale Supérieure des Mines de Saint-Etienne, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00122935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId590"/>
+      <w:footerReference w:type="default" r:id="rId592"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22463,51 +22593,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EA94B7E9"/>
+    <w:nsid w:val="48ABE4C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22694,51 +22824,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremie-pourchez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4573-6711" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112046193" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313926v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codjo Camille Dedjiho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cr&#233;pet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fifa Th&#233;omaine Diane Bothon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cokou Pascal Agbangnan Dossa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Majest&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carpta.2025.101024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966482v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosy Ghanem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Buin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Haute" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Philippe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalia Kaouane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10717544.2025.2463428" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966479v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Youf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Riool" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.01.017" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750298v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Cr&#233;millieux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Pinaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Munsch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05093928v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bouredji" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Muresan-Paslaru" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Lakhmi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Passas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2025.03.011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349537v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Bitar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Hello" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertoletti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Forest" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.5c00357" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05000137v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SCITOTENV.2025.179156" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361563v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Marfouk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Leclerc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.70053" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282493v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mercier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(25)00296-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359304v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lumi&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2025.109920" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966484v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(24)00188-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807074v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-024-02697-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807084v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Eynaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Moreau-Neidhardt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124774" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966491v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kheng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fayolle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Grattard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verhoeven" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-76744-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807091v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bruneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics16111396" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106860v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Wittmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Garnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Sakata" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Auzias" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dumoulin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c00145" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145530v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164989" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228704v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167266" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807119v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Djeghdir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Peyron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Sarry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34283-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887724v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousseau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leclerc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nekaa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Raia-Barjat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2023.07.004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109263v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Nour Azzougagh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertrand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cabrol" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2023013" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183940v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108115" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328394v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bernal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozge Kose" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vergnon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3na00918a" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026204v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hodin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delavenne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heribert Mentzel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph16020135" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887728v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Chaoui" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fischer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Perinel-Ragey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph16121730" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887721v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oveis Pourmehran" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavan Zarei" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vreugde" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkis Psaltis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123277" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887730v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Montigaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Georges" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Clotagatide" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Louf-Durier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38281-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966459v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Fouqueau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.220252" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966464v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Grange" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;rinel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.122652" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921767v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-022-02286-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610343v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2022.114173" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844360v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Keller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Cici" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13530-021-00117-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966495v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.122350" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921778v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Michon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Petit" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10120784" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844383v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul O Verhoeven" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12101587" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844353v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chevrel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-022-03187-0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844390v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Armand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrietta Essie Whyte" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2022.102897" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083024v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Keller" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Pourchez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844345v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Forest" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pourchez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pulmoe.2022.08.005" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921786v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03866038v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chivas-Joly" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Longuet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sarry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2EN00630H" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966496v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(22)00187-4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844335v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joubert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2022.102710" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844758v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844363v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Niculita-Hirzel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey S Vanhove" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Girardot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19063285" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844342v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audoux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Prier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-05245-4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966456v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marie-Desvergne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dubosson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Campo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Bitounis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1752-7163/aca697" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807117v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Laurent" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-85327-x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423385v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Achawi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Feneon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11112963" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330892v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole P&#233;lissier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyne Audignon Durand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics9090204" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400791v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2021.105067" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330815v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.1c00243" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330836v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Tomatis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Turci" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila-Besma Belblidia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.0c00354" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491965v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Manzotti" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2020.105633" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966501v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nour Azzougagh" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15459624.2021.1909055" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610337v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Huot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nesslany" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Simar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2021.2018734" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468422v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Allegra" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Riffard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Stauffert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2020.115496" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923542v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.0c00106" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036466v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bodier-Montagutelli" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Pardessus" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Brea" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2020.584036" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496639v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Raia-Barjat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Prieux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Grimal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2020.126477" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993422v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/ijn.s260640" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966503v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lalo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sorin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78749-6" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02553191v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chivas-Joly" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2020.1413" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03687289v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guellec" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Allimonnier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Heuz&#233;-Vourc'H" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cabrera" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ossant" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2020.01022" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740357v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sabido" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Figarol" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Klein" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10020319" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382227v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Cremillieux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi Pham" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.28041" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554960v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Goy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plantier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54479-2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093051v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guibert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8EN01301B" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487932v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denis-Vatant" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Merieux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berton" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2019.04.002" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080289v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ferro" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sleiman" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Marchiori" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adbi.201800249" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096000v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Perinel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dubus" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Suau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42103-2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189302v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.9b00022" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132406v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Trouv&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Abdelkebir" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-019-4541-2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966512v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54480-9" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178026v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navarro" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080283v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Longuet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2018.10.029" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080208v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shima Jowhari Moghadam" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2018.05.039" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69KF5SKC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143652v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2018.OA519" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01806118v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR04484D" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080277v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8EN00420J" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899506v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnarme" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Piccirilli" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ayrault" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lem&#233;e" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29066-6" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891306v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896549v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maurice Edouard Mery" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira El Merhie" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7an01641g" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899515v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parisse" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2017.1422857" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680403v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690771v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Landraud" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2017.11.002" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496181v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Vergnon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Dubus" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2016.02.009" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890942v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2016.09.016" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680498v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Kurtz-Chalot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L. Villiers" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boudard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Martini" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2017.02.028" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889941v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Oliveira" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Basset" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680460v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680481v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prevot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03008-0" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680381v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186042" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421912v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2016.09.022" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320283v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cottier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2015.10.061" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319445v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-015-1851-7" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100265v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andr&#233; Massard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33998" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890993v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nantod.2015.10.007" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321154v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Douard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marchat" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10544-016-0056-0" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133372v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosseau" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b00631" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01212432v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Akono" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2015.09.014" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01148477v2" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berhanu" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-015-2999-0" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891015v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nantod.2015.07.002" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272228v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.08.025" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215476v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rinaldi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barabino" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Klein" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bitounis" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2015.03.016" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215438v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10544-015-9947-8" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216399v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10544-015-9968-3" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019021v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vecellio" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.12.032" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01110944v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Aubert" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Leguellec" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-014-1330-6" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020274v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pailleux" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/08958378.2014.925993" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017203v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tulliani" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-014-2507-y" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021766v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najih Boumahdi" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2014.02.012" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139263v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Le Pennec" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gatier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-013-1157-6" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215292v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-014-2738-y" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017463v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda M.D. Albuquerque-Silva" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Avet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095456" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139226v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Guen" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peron" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cavaillon" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2013.09.006" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799129v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2013.01.022" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833864v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Cadusseau" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Palle" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10544-013-9741-4" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757773v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Rima" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Aloy" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Armandy" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alcantara Gustavo" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2012.09.029" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7P1BQL8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734617v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2012.07.011" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757521v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dubois" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2011.12.002" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757737v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marmuse" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-012-1221-x" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734434v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-012-1143-7" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757723v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2011.09.002" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733900v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/08958378.2012.699984" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734297v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aubert" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-1993(12)60166-0" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00583237v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640705v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.09.023" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583950v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Louis" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pouget" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Isabey" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4193/Rhino09.187" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00583357v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463071v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ruot" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.10.008" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464184v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Debayle" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rou&#232;che-Pourchez" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00583184v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00581050v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550956v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/08958378.2010.522781" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00581060v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409937v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ruot" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.05.009" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00583166v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00517893v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Patural" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Govin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00449727v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Valdivieso" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guilhot" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2006.06.007" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00449712v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guyonnet" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2006.03.028" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00449706v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Peschard" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2005.08.003" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00449716v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2006.06.002" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436162v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peschard" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Govin" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fredon" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bertrand" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05391913v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Muresan" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Trinh Truong" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago De Oliveira" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Landebrit" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04748226v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moussard" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04595725v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lumiere" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03572995v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bougart" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sleiman" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272911v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01109440v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216693v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ragey" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216700v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guibert" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052745v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861784v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861811v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861420v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052911v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216661v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777295v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desvergne" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mossuz" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778311v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. F. M. Albuquerque" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Avet" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Penec" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779225v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Barabino" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roblin" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777414v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286707v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Albuquerque" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernache-Assollant" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607318v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/304/1/012041" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00601465v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297256v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Pinoli" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457814v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00101634v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boller" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cloetens" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Baruchel" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenbaum" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01102912v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178086v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pasquereau" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Quatremere" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guignard" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Andler" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Verrier" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04165768v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guerbet" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Anth&#233;rieu" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caill&#233;-Garnier" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guenot" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;razade Kinouani" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04016271v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Casabianca" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Concha Lozano" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03890262v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04302687v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vernez" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chazelet" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eterradossi" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gaie-Levrel" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Gehanno" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00122935v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremie-pourchez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4573-6711" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112046193" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624785v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Bitar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sleiman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertoletti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Forest" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crtox.2026.100299" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313926v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codjo Camille Dedjiho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cr&#233;pet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fifa Th&#233;omaine Diane Bothon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cokou Pascal Agbangnan Dossa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Majest&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carpta.2025.101024" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966482v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosy Ghanem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Buin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Haute" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Philippe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalia Kaouane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10717544.2025.2463428" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966479v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Youf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Riool" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.01.017" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750298v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Cr&#233;millieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Pinaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Munsch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05093928v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bouredji" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Muresan-Paslaru" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Lakhmi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Passas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2025.03.011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349537v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Hello" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.5c00357" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05000137v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SCITOTENV.2025.179156" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282493v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mercier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(25)00296-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361563v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Marfouk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Leclerc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.70053" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359304v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lumi&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2025.109920" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966484v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(24)00188-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807074v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-024-02697-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807084v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Eynaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Moreau-Neidhardt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124774" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966491v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kheng" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fayolle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Grattard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verhoeven" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-76744-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807091v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bruneau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics16111396" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887724v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousseau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leclerc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nekaa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Raia-Barjat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2023.07.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106860v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Wittmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Garnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Sakata" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Auzias" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dumoulin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c00145" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145530v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164989" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228704v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167266" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807119v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Djeghdir" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Peyron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Sarry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34283-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109263v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Nour Azzougagh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertrand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cabrol" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2023013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183940v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108115" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328394v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bernal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozge Kose" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vergnon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3na00918a" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026204v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hodin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delavenne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heribert Mentzel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph16020135" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887728v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Chaoui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fischer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Perinel-Ragey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph16121730" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887721v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oveis Pourmehran" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavan Zarei" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vreugde" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkis Psaltis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123277" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887730v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Montigaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Georges" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Clotagatide" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Louf-Durier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38281-9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966459v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Fouqueau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.220252" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966464v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Grange" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;rinel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.122652" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966495v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.122350" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921778v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Michon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Petit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10120784" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610343v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2022.114173" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844360v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Keller" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Cici" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13530-021-00117-2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921767v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-022-02286-1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844383v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul O Verhoeven" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12101587" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844353v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chevrel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-022-03187-0" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844390v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Armand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrietta Essie Whyte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2022.102897" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083024v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Keller" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Pourchez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844345v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Forest" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pourchez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pulmoe.2022.08.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921786v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03866038v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chivas-Joly" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Longuet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sarry" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2EN00630H" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966496v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(22)00187-4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844758v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844335v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joubert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2022.102710" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844342v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audoux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Prier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-05245-4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844363v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Niculita-Hirzel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey S Vanhove" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Girardot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19063285" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966456v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marie-Desvergne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dubosson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Campo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Bitounis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1752-7163/aca697" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807117v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Laurent" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-85327-x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423385v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Achawi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Feneon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11112963" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330892v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole P&#233;lissier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyne Audignon Durand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics9090204" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400791v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2021.105067" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330815v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.1c00243" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330836v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Tomatis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Turci" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila-Besma Belblidia" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.0c00354" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491965v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Manzotti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2020.105633" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966501v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nour Azzougagh" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15459624.2021.1909055" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610337v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Huot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nesslany" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Simar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2021.2018734" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468422v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Allegra" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Riffard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Stauffert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2020.115496" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923542v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.0c00106" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036466v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bodier-Montagutelli" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Pardessus" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Brea" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2020.584036" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496639v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Raia-Barjat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Prieux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Grimal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2020.126477" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993422v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/ijn.s260640" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966503v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lalo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sorin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78749-6" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02553191v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chivas-Joly" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2020.1413" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03687289v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guellec" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Allimonnier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Heuz&#233;-Vourc'H" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cabrera" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ossant" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2020.01022" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740357v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sabido" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Figarol" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Klein" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10020319" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382227v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Cremillieux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi Pham" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.28041" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554960v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Goy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plantier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54479-2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487932v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denis-Vatant" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Merieux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berton" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2019.04.002" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093051v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guibert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8EN01301B" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080289v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ferro" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Marchiori" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adbi.201800249" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096000v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Perinel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dubus" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Suau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42103-2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189302v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.9b00022" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132406v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Trouv&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Abdelkebir" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-019-4541-2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966512v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54480-9" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178026v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navarro" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080283v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Longuet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2018.10.029" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080208v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shima Jowhari Moghadam" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2018.05.039" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69KF5SKC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143652v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2018.OA519" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01806118v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR04484D" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080277v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8EN00420J" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899506v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnarme" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Piccirilli" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ayrault" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lem&#233;e" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29066-6" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891306v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899515v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parisse" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2017.1422857" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896549v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maurice Edouard Mery" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira El Merhie" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7an01641g" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680403v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690771v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Landraud" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2017.11.002" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889941v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Oliveira" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Basset" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496181v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Vergnon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Dubus" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2016.02.009" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890942v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2016.09.016" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680498v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Kurtz-Chalot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L. Villiers" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boudard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Martini" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2017.02.028" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680460v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680481v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prevot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03008-0" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680381v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186042" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421912v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2016.09.022" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320283v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cottier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2015.10.061" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319445v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-015-1851-7" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100265v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andr&#233; Massard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33998" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890993v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nantod.2015.10.007" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321154v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Douard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marchat" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10544-016-0056-0" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133372v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosseau" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b00631" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01212432v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Akono" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2015.09.014" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01148477v2" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berhanu" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-015-2999-0" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891015v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nantod.2015.07.002" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272228v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.08.025" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215476v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rinaldi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barabino" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Klein" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bitounis" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2015.03.016" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215438v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10544-015-9947-8" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216399v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10544-015-9968-3" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01110944v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Aubert" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Leguellec" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vecellio" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-014-1330-6" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019021v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.12.032" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020274v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pailleux" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/08958378.2014.925993" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017203v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tulliani" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-014-2507-y" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021766v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najih Boumahdi" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2014.02.012" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215292v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-014-2738-y" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017463v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda M.D. Albuquerque-Silva" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Avet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Le Pennec" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095456" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139263v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gatier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-013-1157-6" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139226v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Guen" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peron" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cavaillon" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2013.09.006" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799129v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2013.01.022" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833864v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Cadusseau" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Palle" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10544-013-9741-4" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757773v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Rima" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Aloy" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Armandy" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alcantara Gustavo" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2012.09.029" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7P1BQL8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734617v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2012.07.011" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757521v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dubois" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2011.12.002" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757737v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marmuse" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-012-1221-x" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734434v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-012-1143-7" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757723v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2011.09.002" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733900v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/08958378.2012.699984" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734297v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aubert" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-1993(12)60166-0" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00583237v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640705v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.09.023" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583950v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Louis" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pouget" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Isabey" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4193/Rhino09.187" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00583357v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463071v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ruot" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.10.008" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464184v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Debayle" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rou&#232;che-Pourchez" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00583184v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00581050v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550956v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/08958378.2010.522781" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00581060v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409937v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ruot" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.05.009" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00583166v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00517893v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Patural" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Govin" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00449727v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Valdivieso" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guilhot" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2006.06.007" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00449712v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guyonnet" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2006.03.028" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00449706v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Peschard" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2005.08.003" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00449716v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2006.06.002" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436162v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peschard" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Govin" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fredon" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bertrand" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05391913v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Muresan" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Trinh Truong" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago De Oliveira" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Landebrit" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04748226v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moussard" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04595725v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lumiere" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03572995v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bougart" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sleiman" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272911v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01109440v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216693v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ragey" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216700v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guibert" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052745v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861784v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861811v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861420v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052911v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216661v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777295v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desvergne" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mossuz" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778311v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. F. M. Albuquerque" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Avet" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Penec" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779225v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Barabino" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roblin" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777414v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286707v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Albuquerque" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernache-Assollant" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607318v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/304/1/012041" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00601465v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297256v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Pinoli" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457814v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00101634v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boller" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cloetens" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Baruchel" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenbaum" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01102912v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178086v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pasquereau" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Quatremere" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guignard" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Andler" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Verrier" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04165768v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guerbet" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Anth&#233;rieu" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caill&#233;-Garnier" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guenot" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;razade Kinouani" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04016271v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Casabianca" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Concha Lozano" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03890262v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04302687v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vernez" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chazelet" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eterradossi" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gaie-Levrel" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Gehanno" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00122935v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>