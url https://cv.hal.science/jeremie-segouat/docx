--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -380,2320 +380,2398 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux linguistiques du CerLiCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 23, pp.77-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A study of sign language coarticulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Segouat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACM SIGACCESS Accessibility and Computing (ACM Digital Library)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 93, pp.31-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1531930.1531935⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can terminological research bring to French Sign Language interpreting and translation practice?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Josselin-Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Segouat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TTR fête ses 35 ans / TTR Turns 35 Redéfinir la traduction ? Fluctuations historiques, nouvelles pratiques et épistémologies en devenir Redefining translation? Historical fluctuations, new practices, and epistemologies in the making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Concordia, Montréal, Jun 2024, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Access to audiovisual content for French young Deaf signers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Segouat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Audiovisual Translation and Media Accessibility in Education - A Global Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SL@VT Research Team, Dec 2024, Rome Sapienza Universita di Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04892707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation, validation and dissemination of STEM signs found in LSF resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Segouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Josselin-Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STEM Sign Language Summit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gallaudet University, Washington, Mar 2024, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dictionnaires de Langue des Signes Française à l’ère du numérique : un étatdes lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Josselin-Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Segouat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaires et culture numérique dans l'espace francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nadine Vincent; Nicolas Sorba, Jun 2023, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-construction and collaborations in the training of LSF interpreters, French to LSF translators, and LSF to LSF (inter)mediators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Segouat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of the European Forum of Sign Language Interpreters "Rights. Right?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association of Greek Sign Language Interpreters, Sep 2023, Thessalokini, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04892708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La (dé)construction de la subjectivité dans la co-interprétation en LSF</w:t>
+                <w:t xml:space="preserve">An Overview of STEM Resources in LSF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Segouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Josselin-Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La subjectivité dans la retraduction à plusieurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CAROLE FILLIERE; ENRICO MONTI, Mar 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">STEM Sign Language Lexicon Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gallaudet University, Mar 2023, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04892706v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Overview of STEM Resources in LSF</w:t>
+                <w:t xml:space="preserve">La (dé)construction de la subjectivité dans la co-interprétation en LSF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Segouat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Josselin-Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STEM Sign Language Lexicon Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gallaudet University, Mar 2023, Washington, United States</w:t>
+              <w:t xml:space="preserve">La subjectivité dans la retraduction à plusieurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAROLE FILLIERE; ENRICO MONTI, Mar 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130454v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Thoughts on Domain Gain in French Sign Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Segouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Josselin-Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terminology: Domain Loss and Gain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NL-Term, Instituut voor de Nederlandse Taal, European Association for Terminology and Infoterm, Apr 2023, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosetta-LSF: an Aligned Corpus of French Sign Language and French for Text-to-Sign Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Bertin-Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelies Braffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Challant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Dauriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.4955-4962</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-constructing specialized knowledge in French Sign Language: a first approach based on the field of architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Segouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Josselin-Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maéva Ranvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LSP 2022 – Shaping knowledge through language: LSP in theory and practice, 23rd International Conference on Languages for Specific Purposes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rute Costa, Sep 2022, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces de la langue des signes française tactile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Segouat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque VocUM : « Langage et espace »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04892718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual signer coarticulation in Octopus, a Sign Language generation platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelies Braffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Segouat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Gesture Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement automatique des langues des signes : le projet Dicta-Sign, des corpus aux applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelies Braffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Filhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Segouat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Montréal, Canada. pp.28-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sign language corpora for analysis, processing and evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelies Braffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chetelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Choisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Valetta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation informatique de la langue des signes française : description ou création d'une variété standard ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SL teacher : a framework for teaching LSF on the web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Sansonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies Braffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Segouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annelies Braffort</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Verrecchia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du CerLiCO "L'exemple et le corpus : quel statut ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Poitiers, France</w:t>
+              <w:t xml:space="preserve">International Conference on ICT and Accessibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01634120v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sign Language Recognition, Generation, and Modelling: A Research Effort with Applications in Deaf Communication</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward categorization of Sign Language corpora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Segouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies Braffort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Universal Access in Human-Computer Interaction. Addressing Diversity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Building and Using Comparable Corpora: from Parallel to Non-parallel Corpora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACL (pub.) - Fung P., Zweigenbaum P. &amp; Rapp R. (eds.), Jan 2009, Suntec, Singapore. pp.64-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404091v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SL teacher : a framework for teaching LSF on the web</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Sansonnet</w:t>
+                <w:t xml:space="preserve">Toward the study of sign language coarticulation : methodology proposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Segouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelies Braffort</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Verrecchia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on ICT and Accessibility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">International Conferences on Advances in Computer-Human Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01634123v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward categorization of Sign Language corpora</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sign Language Recognition, Generation, and Modelling: A Research Effort with Applications in Deaf Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Efthimiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavroula-Evita Fotinea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vogler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hanke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Glauert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Building and Using Comparable Corpora: from Parallel to Non-parallel Corpora</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Universal Access in Human-Computer Interaction. Addressing Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02707-9_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01634126v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the study of sign language coarticulation : methodology proposal</w:t>
+                <w:t xml:space="preserve">Modélisation informatique de la langue des signes française : description ou création d'une variété standard ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Segouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Choisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelies Braffort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conferences on Advances in Computer-Human Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">Colloque du CerLiCO "L'exemple et le corpus : quel statut ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01634122v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'une méthodologie de réalisation d'un corpus de signes 3D isolés de LSF</w:t>
+                <w:t xml:space="preserve">Building 3D French sign language lexicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Segouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelies Braffort</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Choisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles - Atelier Traitement Automatique des Langues des Signes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Avignon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633762v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building 3D French sign language lexicon</w:t>
+                <w:t xml:space="preserve">Proposition d'une méthodologie de réalisation d'un corpus de signes 3D isolés de LSF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Segouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelies Braffort</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles - Atelier Traitement Automatique des Langues des Signes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633760v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sign Language corpus analysis: Synchronisation of linguistic annotation and numerical data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Segouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelies Braffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Language Resources and Evaluation (LREC 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Gênes, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03404143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des relations spatiales en langue des signes française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelies Braffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Segouat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement Automatique des Langues des Signes (TALS 2005), atelier de Traitement Automatique des Langues Naturelles (TALN 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an Annotation Software for Video of Sign Language, Including Image Processing Tools and Signing Space Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelies Braffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Choisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Gianni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Language Resources and Evaluation (LREC 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03404163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2703,124 +2781,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of Online Terminological Resources by French Sign Language Interpreters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Bancillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Josselin-Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Segouat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STEM Sign Language Summit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2830,137 +2908,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dictionnaires de langue des signes française à l'ère du numérique : un premier état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Josselin-Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Segouat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Sorba; Nadine Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dictionnaires numériques dans l’espace francophone, des ressources porteuses de culture et d’idéologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de l'Université de Sherbrooke, pp.117-148, 2024, collection LexiQcorpus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04868714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward modeling sign language coarticulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Segouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2970,83 +3048,83 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelies Braffort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stefan Kopp, Ipke Wachsmuth. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gesture in Embodied Communication and Human-Computer InteractionGesture Workshop 2009 revised selected papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5934, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.325-336, 2010, Lecture Notes in Computer Science / Lecture Notes in Artificial Intelligence, 978-3-642-12553-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-12553-9_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3056,114 +3134,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la coarticulation en Langue des Signes Française pour la diffusion automatique d'informations en gare ferroviaire à l'aide d'un signeur virtuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Segouat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université Paris Sud - Paris XI, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00602117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId73"/>
+      <w:footerReference w:type="default" r:id="rId75"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3310,51 +3388,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669729v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Burgat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Encrev&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Segouat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomm.2022.798268" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633777v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chetelat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.1992" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633776v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Choisier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04629351v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Josselin-Leray" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892707v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04629354v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04130403v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892708v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892706v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04130454v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04130446v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720096v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Bertin-Lem&#233;e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Challant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Danet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dauriac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04130409v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Ranvier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892718v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634112v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bolot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634113v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Filhol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634115v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delorme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634120v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404091v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Efthimiou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavroula-Evita Fotinea" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vogler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hanke" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Glauert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02707-9_3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634123v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sansonnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Verrecchia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634126v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634122v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633762v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633760v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404143v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425377v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bossard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404163v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Choisier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Collet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dalle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gianni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04793503v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bancillon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04868714v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634121v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-12553-9_29" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12553-9_29" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00602117v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669729v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Burgat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Encrev&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Segouat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomm.2022.798268" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633777v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chetelat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.1992" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633776v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Choisier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221857v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1531930.1531935" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04629351v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Josselin-Leray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892707v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04629354v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04130403v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892708v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04130454v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892706v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04130446v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720096v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Bertin-Lem&#233;e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Challant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Danet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dauriac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04130409v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Ranvier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892718v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634112v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bolot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634113v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Filhol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634115v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delorme" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634123v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sansonnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Verrecchia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634126v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634122v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404091v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Efthimiou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavroula-Evita Fotinea" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vogler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hanke" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Glauert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02707-9_3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634120v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633760v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633762v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404143v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425377v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bossard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404163v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Choisier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Collet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dalle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gianni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04793503v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bancillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04868714v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634121v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-12553-9_29" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12553-9_29" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00602117v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>