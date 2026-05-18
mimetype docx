--- v1 (2026-04-06)
+++ v2 (2026-05-18)
@@ -513,221 +513,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can terminological research bring to French Sign Language interpreting and translation practice?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Access to audiovisual content for French young Deaf signers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Segouat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TTR fête ses 35 ans / TTR Turns 35 Redéfinir la traduction ? Fluctuations historiques, nouvelles pratiques et épistémologies en devenir Redefining translation? Historical fluctuations, new practices, and epistemologies in the making</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Concordia, Montréal, Jun 2024, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Audiovisual Translation and Media Accessibility in Education - A Global Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SL@VT Research Team, Dec 2024, Rome Sapienza Universita di Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629351v1</w:t>
+                <w:t xml:space="preserve">hal-04892707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to audiovisual content for French young Deaf signers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What can terminological research bring to French Sign Language interpreting and translation practice?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Josselin-Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Segouat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Audiovisual Translation and Media Accessibility in Education - A Global Perspective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SL@VT Research Team, Dec 2024, Rome Sapienza Universita di Roma, Italy</w:t>
+              <w:t xml:space="preserve">TTR fête ses 35 ans / TTR Turns 35 Redéfinir la traduction ? Fluctuations historiques, nouvelles pratiques et épistémologies en devenir Redefining translation? Historical fluctuations, new practices, and epistemologies in the making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Concordia, Montréal, Jun 2024, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04892707v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation, validation and dissemination of STEM signs found in LSF resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Segouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Josselin-Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STEM Sign Language Summit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gallaudet University, Washington, Mar 2024, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -746,372 +746,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dictionnaires de Langue des Signes Française à l’ère du numérique : un étatdes lieux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">An Overview of STEM Resources in LSF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Segouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Josselin-Leray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Segouat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaires et culture numérique dans l'espace francophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nadine Vincent; Nicolas Sorba, Jun 2023, Corte, France</w:t>
+              <w:t xml:space="preserve">STEM Sign Language Lexicon Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gallaudet University, Mar 2023, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04130403v1</w:t>
+                <w:t xml:space="preserve">hal-04130454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construction and collaborations in the training of LSF interpreters, French to LSF translators, and LSF to LSF (inter)mediators</w:t>
+                <w:t xml:space="preserve">La (dé)construction de la subjectivité dans la co-interprétation en LSF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Segouat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the European Forum of Sign Language Interpreters "Rights. Right?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association of Greek Sign Language Interpreters, Sep 2023, Thessalokini, Greece</w:t>
+              <w:t xml:space="preserve">La subjectivité dans la retraduction à plusieurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAROLE FILLIERE; ENRICO MONTI, Mar 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04892708v1</w:t>
+                <w:t xml:space="preserve">hal-04892706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Overview of STEM Resources in LSF</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les dictionnaires de Langue des Signes Française à l’ère du numérique : un étatdes lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Josselin-Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Segouat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Josselin-Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STEM Sign Language Lexicon Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gallaudet University, Mar 2023, Washington, United States</w:t>
+              <w:t xml:space="preserve">Dictionnaires et culture numérique dans l'espace francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nadine Vincent; Nicolas Sorba, Jun 2023, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04130454v1</w:t>
+                <w:t xml:space="preserve">hal-04130403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La (dé)construction de la subjectivité dans la co-interprétation en LSF</w:t>
+                <w:t xml:space="preserve">Co-construction and collaborations in the training of LSF interpreters, French to LSF translators, and LSF to LSF (inter)mediators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Segouat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La subjectivité dans la retraduction à plusieurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CAROLE FILLIERE; ENRICO MONTI, Mar 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Conference of the European Forum of Sign Language Interpreters "Rights. Right?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association of Greek Sign Language Interpreters, Sep 2023, Thessalokini, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04892706v1</w:t>
+                <w:t xml:space="preserve">hal-04892708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Thoughts on Domain Gain in French Sign Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Segouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Josselin-Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terminology: Domain Loss and Gain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NL-Term, Instituut voor de Nederlandse Taal, European Association for Terminology and Infoterm, Apr 2023, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1274,51 +1274,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-constructing specialized knowledge in French Sign Language: a first approach based on the field of architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Segouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Josselin-Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maéva Ranvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2808,51 +2808,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of Online Terminological Resources by French Sign Language Interpreters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Bancillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Josselin-Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Segouat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2922,51 +2922,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dictionnaires de langue des signes française à l'ère du numérique : un premier état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Josselin-Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Segouat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3388,51 +3388,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669729v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Burgat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Encrev&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Segouat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomm.2022.798268" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633777v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chetelat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.1992" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633776v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Choisier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221857v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1531930.1531935" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04629351v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Josselin-Leray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892707v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04629354v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04130403v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892708v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04130454v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892706v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04130446v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720096v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Bertin-Lem&#233;e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Challant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Danet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dauriac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04130409v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Ranvier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892718v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634112v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bolot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634113v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Filhol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634115v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delorme" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634123v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sansonnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Verrecchia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634126v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634122v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404091v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Efthimiou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavroula-Evita Fotinea" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vogler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hanke" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Glauert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02707-9_3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634120v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633760v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633762v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404143v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425377v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bossard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404163v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Choisier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Collet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dalle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gianni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04793503v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bancillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04868714v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634121v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-12553-9_29" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12553-9_29" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00602117v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669729v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Burgat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Encrev&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Segouat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomm.2022.798268" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633777v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chetelat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.1992" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633776v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Choisier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221857v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1531930.1531935" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892707v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04629351v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Josselin-Leray" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04629354v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04130454v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892706v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04130403v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892708v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04130446v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720096v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Bertin-Lem&#233;e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Challant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Danet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dauriac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04130409v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Ranvier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892718v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634112v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bolot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634113v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Filhol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634115v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delorme" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634123v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sansonnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Verrecchia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634126v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634122v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404091v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Efthimiou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavroula-Evita Fotinea" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vogler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hanke" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Glauert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02707-9_3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634120v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633760v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633762v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404143v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425377v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bossard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404163v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Choisier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Collet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dalle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gianni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04793503v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bancillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04868714v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634121v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-12553-9_29" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12553-9_29" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00602117v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>