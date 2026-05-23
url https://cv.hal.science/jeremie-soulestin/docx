--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jeremie Soulestin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How impactful is die swell in material extrusion-based additive manufacturing of thermoplastic polymers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trystan Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ovlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Trolez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bujeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (12), pp.11393-11404. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40964-025-01293-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of PEDOT particles and manufacturing of electrically-conductive PEO / PEDOT thermoplastic composites by twin-screw extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Karst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Parpaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bouquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 290, pp.126577. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2023.126577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of process parameters on the occurrence of defects and dimensional properties of green part produced by material extrusion of highly filled polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Delbergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Demers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Demarquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), pp.409-425. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40964-024-00632-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological Considerations in Processing Self-Reinforced Thermoplastic Polymer Nanocomposites: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), pp.637. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym14030637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ nano-fibrillation of poly(butylene succinate-co-adipate) in isosorbide-based polycarbonate matrix. Relationship between rheological parameters and induced morphological and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Marcille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 217, pp.123445. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2021.123445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fused filament fabrication of polypropylene: Influence of the bead temperature on adhesion and porosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Boterff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.101838. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2021.101838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fused filament fabrication of scaffolds for tissue engineering; how realistic is shape-memory? A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 217, pp.123440. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2021.123440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Nano)Fibrillar morphology development in biobased poly(butylene succinate-co-adipate)/poly(amide-11) blown films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Dadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61, pp.1324-1337. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.25645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ nano-fibrillation of poly(butylene succinate-co-adipate) in isosorbide-based polycarbonate matrix. Relationship between rheological parameters and induced morphological and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Marcille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2021.123445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(ethylene oxide)/Poly(3,4-ethylenedioxythiophene):Poly(styrene sulfonate) (PEDOT:PSS) Blends: An Efficient Route to Highly Conductive Thermoplastic Materials for Melt-State Extrusion Processing ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (6), pp.2366-2379. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.0c00303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodegradable PLA/PBSA Multinanolayer Nanocomposites: Effect of Nanoclays Incorporation in Multinanolayered Structure on Mechanical and Water Barrier Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Messin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lozay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.2561. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano10122561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimise thermo-mechanical batch variations when processing medical grade lactide based copolymers in additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Ahlinder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Charlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Fuoco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Finne-Wistrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 181, pp.109372. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2020.109372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and geometry impacts on the structure and mechanical properties of part produced by polymer additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 137 (35), pp.49038. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.49038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta Phase Crystallization and Ferro- and Piezoelectric Performances of Melt-Processed Poly(vinylidene difluoride) Blends with Poly(methyl methacrylate) Copolymers Containing Ionizable Moieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Neef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harvey Amorín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, ACS Applied Polymer Materials, 2 (9), pp.3766-3780. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.0c00351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of clay particles size and location on coalescence in PMMA/PS blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Genoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Demarquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 63 (6), pp.883-893. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1122/1.5102177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of mechanical properties of printed acrylonitrile butadiene styrene using RSM design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Messadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachmi Ben Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (5-8), pp.1363-1372. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-018-2710-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and dielectric behavior of polyamide-6/clay nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmi Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Arous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kallel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 232, pp.99-108. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2019.04.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt compatibility between polyolefins: Evaluation and reliability of interfacial/surface tensions obtained by various techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Parpaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lhost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78, pp.105995. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2019.105995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does temperature govern mechanisms of starch changes during extrusion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Logié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 184, pp.57-65. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.12.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of nanofibrillar morphologies in poly( l -lactide)/poly(amide) blends: role of the matrix elasticity and identification of the critical shear rate for the nodular/fibrillar transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Dadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Chomat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (39), pp.22023 - 22041. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8RA03339K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of PVDF-based electroactive/ferroelectric films: importance of PMMA and cooling rate from the melt state on the crystallization of PVDF beta-crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Neef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (22), pp.4591-4602. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8sm00268a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the molar masses on compatibilization mechanism induced by two block copolymers in PMMA/PS blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Genoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Demarquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 62 (3), pp.681-693. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1122/1.5009047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and Dielectric Properties of Multi-Walled Carbon Nanotube Filled Polypropylene Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers and Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (9), pp.489-494. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/096739111001800903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of isosorbide comonomer on interfacial tension with subsequent mophologies & mechanical properties of biobased poly(L-lactide)/poly(ethylene-co-isosorbide terephtalate) blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Parpaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibilization mechanism induced by organoclay in PMMA/PS blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Genoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio Yee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Demarquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 61 (4), pp.613-626. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1122/1.4982701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impression 3D de polymères semi-cristallins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastiques et Caoutchouc Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 942, pp.58-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion assistée eau appliquée au recyclage des biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kimmerlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastiques et Caoutchouc Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 944, pp.60-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Crystallinity on the Dielectric Relaxations of Poly(Butylene Succinate) and Poly[(Butylene Succinate)- Co -(Butylene Adipate)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delbreilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 84, pp.366-376. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.09.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Transport Properties of Poly(butylene succinate) and Poly[(butylene succinate)- co -(butylene adipate)] Nanocomposite Films: Influence of the Water-Assisted Extrusion Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sclavons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Marais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (1), pp.918-930. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b11077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mousses polymères électroactives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastiques et Caoutchouc Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 934, pp.64-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process d'autorenforcement par fibrillation in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastiques et Caoutchouc Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 929, pp.46-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly[(Butylene Succinate)- \emphCo -(Butylene Adipate)]-Montmorillonite Nanocomposites Prepared by Water-Assisted Extrusion: Role of the Dispersion Level and of the Structure-Microstructure on the Enhanced Barrier Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sclavons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (24), pp.13234-13248. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b00339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Melting Data of the Two Polymorphs of Prednisolone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Corvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Espeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (41), pp.10839-10843. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b07349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of barrier properties of bio-based polyester nanocomposite membranes by water-assisted extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chappey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 496, pp.185-198. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2015.08.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(3-hydroxybutyrate-co-4-hydroxybutyrate) based nanocomposites: influence of the microstructure on the barrier properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Crétois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (17), pp.11313-11323. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4cp05524a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on the effect of storage time and plasticizers on the structural variations in thermoplastic starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guidez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115, pp.364 - 372. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using water to modify the localization of clay in immiscible polymer blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lipnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sclavons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.75311-75324. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5RA12594D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt-blended halloysite nanotubes/wheat starch nanocomposites as drug delivery system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Creton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (3), pp.573 - 580. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.23919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure–barrier property relationship of biodegradable poly(butylene succinate) and poly[(butylene succinate)-co-(butylene adipate)] nanocomposites: influence of the rigid amorphous fraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sclavons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (44), pp.29918-29934. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5cp04969e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and characterization of plasticized starch/halloysite porous nanocomposites possibly suitable for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 132 (4), pp.n/a - n/a. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.41341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Rheological Properties of Non-Newtonian Fluids in Micro Rheology Compounder: Experimental Procedures for a Reliable Polymer Melt Viscosity Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Accepted for publication, 40, pp.207-217. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2014.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing and Characterization of Polypropylene Filled with Multiwalled Carbon Nanotube and Clay Hybrid Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Polymer Analysis and Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (4), pp.363-371. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1023666X.2014.902715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation mechanisms of plasticized starch materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mikus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 114, pp.450 - 457. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.06.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural evolution of poly(lactic acid)/poly(ethylene oxide)/unmodified clay upon ambient ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Derho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131 (13), pp.n/a - n/a. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.40426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ fibrillation of polypropylene/polyamide 6 blends: Effect of organoclay addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Chomat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sclavons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.n/a - n/a. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.41680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and barrier properties of PHBV/organoclays bionanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Crétois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 467, pp.56-66. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2014.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing-induced degradation of nanoclay organic modifier in melt-mixed PET/PE blends during twin screw extrusion at industrial scale: Effect on morphology and mechanical behavior.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lepretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131 (4), </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.39712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active pseudo-multilayered films from polycaprolactone and starch based matrix for food-packaging applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Terrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Gerault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (6), pp.1234-1242. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2013.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and mechanical properties of PET/PE blends compatibilized by nanoclays: Effect of thermal stability of nanofiller organic modifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 128 (5), p. 2766-2778. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.38450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Nanoclay Hydration on Barrier Properties of PLA/Montmorillonite Based Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Tenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Crétois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (23), pp.12117-12135. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp401546t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticized-starch/poly(ethylene oxide) blends prepared by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (1), pp.253 - 261. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2012.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Diffusion Mechanisms in New Bio-Nanocomposites Based on Polyhydroxyalkanoates/Nanoclays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cretois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 747, pp.682-685. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.747.682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission of volatile organic compounds during processing and use of organoclay-based nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Henneuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sclavons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 98 (2), pp.557-565. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2012.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibilization of Immiscible Polymer Blends by Organoclay: Effect of Nanofiller or Organo-Modifier?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 298 (7), pp.757-770. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mame.201200138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring the properties of thermoplastic starch by blending with cinnamyl alcohol and radiation processing: An insight into the competitive grafting and scission reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhriti D. Khandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves P.-Y. Mikus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. Dole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Bliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie J. Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 81 (8), pp.986 - 990. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2011.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and properties of novel melt-blended halloysite nanotubes/wheat starch nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 89 (3), pp.920-927. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2012.04.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing and Mechanical Behaviour of Halloysite Filled Starch Based Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 584, pp.445 - 449. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.584.445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and Optical Properties of Polyamide 6/Clay Nanocomposite Cast Films: Influence of the Degree of Exfoliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baralu J. Rashmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 297 (5), pp.444 - 454. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mame.201100202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Highly Exfoliated and Oriented Organoclays on the Barrier Properties of Polyamide 6 Based Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (8), pp.4937-4947. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp2052344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of injection molding parameters on nanofillers dispersion in masterbatch based PP-clay nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Rajesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (3), pp.237 - 248. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2012.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-step water-assisted melt-compounding of polyamide 6/pristine clay nanocomposites: An efficient way to prevent matrix degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Touchaleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sclavons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96 (10), pp.1890 - 1900. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2011.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient one-step melt-compounding of copolyetheramide/pristine clay nanocomposites using water-injection as intercalating/exfoliating aid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Touchaleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sclavons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cordenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (12), pp.1085 - 1101. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2011.106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmental Dynamics of Poly(ethylene oxide) Chains in a Model Polymer/Clay Intercalated Phase: Solid-State NMR Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lorthioir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lauprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (1), pp.218-230. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma801909s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present Status and Key Challenges of Carbon Nanotubes Reinforced Polyolefins: A Review on Nanocomposites Manufacturing and Performance Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers and Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (4), pp.205-245. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/096739110901700402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masterbatch-based multi-walled carbon nanotube filled polypropylene nanocomposites: Assessment of rheological and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 69 (11-12), pp.1756-1763. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2008.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intumescent Biobased-Polylactide Films to Flame Retard Nonwovens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Reti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineered Fibers and Fabrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (2), pp.155892500900400. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/155892500900400206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new elaboration concept of polypropylene/unmodified Montmorillonite nanocomposites by reactive extrusion based on direct injection of polypropylene aqueous suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madiha Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49 (11), pp.2276-2285. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.21474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present status and key challenges of carbon nanotubes reinforced polyolefins: A review on nanocomposites manufacturing and performance issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers and Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (4), pp.205-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taguchi analysis of shrinkage and warpage of injection-moulded polypropylene/multiwall carbon nanotubes nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (10), pp.630 - 638. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2009.79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-walled carbon nanotube filled polypropylene nanocomposites based on masterbatch route: Improvement of dispersion and mechanical properties through PP-g-MA addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (10), pp.735 - 745. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2008.87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyolefins–biofibre composites: A new way for an industrial production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Quiévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sclavons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47 (4), pp.467-476. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.20706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the chemical structure of polycarbonates on the contribution of crosslinking and chain scissions to the photothermal ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rivaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Mailhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Varghese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L Gardette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 38 (7), pp.1349-1363. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0014-3057(01)00307-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the photochemical and thermal degradation of bisphenol-A polycarbonate and trimethylcyclohexane–polycarbonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mailhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Varghese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Gardette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 75 (1), pp.17-33. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0141-3910(01)00201-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the Competition Between Bead Boundary Coalescence and Crystallization Kinetics Drives Material Extrusion-Based Additive Manufacturing Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trystan Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ovlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Trolez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bujeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Spring 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, San Diego, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How impactful is die swell in material extrusion-based additive manufacturing of thermoplastic polymers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trystan Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ovlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Trolez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bujeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the UV stabilization of a plasticized PVC film for exterior automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Deuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Darcheville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROCEEDINGS OF THE 35TH INTERNATIONAL CONFERENCE OF THE POLYMER PROCESSING SOCIETY (PPS-35)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Cesme-Izmir, France. pp.020007, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5142922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEDOT:PSS/PEO: a melt-processable blend for flexible conductive electrodes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Nano Materials 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freeformer technology, optimization of processing parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europolymer Conference EUPOC 2017 "Polymers and Additive Manufacturing: From Fundamentals to Applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Polymer Federation, May 2017, Gargano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-reinforcement process of 100% thermoplastic composites by in-situ fibrillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POLYMERIC MATERIALS AND THE TRANSPORT INDUSTRY A Key contribution to mobility and weight saving</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFIP-IMT Lille Douai-GPA, May 2017, DOUAI, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes polymères multiphasés : Des polymères de commodité vers les polymères de performance, par le contrôle des propriétés interfaciales et des procédés de mise en œuvre et mise en forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Matériaux: Réalités et Nouvelles Frontières", Institut Mines-Télécom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New opportunities offered by Freeformer 3D printing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual Meeting of Polymer Processing Society (PPS-32)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ fibrillation of bio-based PLA/PA11 blends: Effect of the matrix elasticity on the morphology, rheology and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Chomat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Dadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-F Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème congrès annuel du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, LILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of nanoparticle incorporation on amorphous and crystalline fractions of polyamide 6 matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers - Polymer Blends 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior and essential work of fracture of starch-based blown films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Nottez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Chaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 30th International Conference of the Polymer Processing Society (PPS-30)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Cleveland, United States. pp.080007.1-080007.5, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4918463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlighting The Role of Ionic Liquids in The Control of The Morphology of Immiscible Polymer Blends By Interfacial Tension Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AERC (Annual European Rheology Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The European Society of Rheology, Apr 2014, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of &amp;quot;green&amp;quot; bio-nanocomposites based on starch and halloysites with controlled bulk or porous structure for biomedical application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMPE Europe's 35th International Conference "SEICO: Low Cost Composite Processing, from Aerospace OOA to Automotive Thermoplastic", Student's Conference &amp; Poster Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAMPE, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de bio-nanocomposites « verts » amidon/halloysites à structure massive ou poreuse d’intérêt biomédical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Journées Techniques SAMPE Chapter France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAMPE, Nov 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to control and optimize the morphology of polypropylene/polyamide 6 blends using ionic liquids and nanofillers: Influence of the polarity and viscosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference of the Polymer Processing Society (PPS-30)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Cleveland, Ohio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ fibrillation of polypropylene/polyamide 6 blends: Effect of organoclay addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Chomat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual Meeting of Polymer Processing Society (PPS-29)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLA-based ternary systems combining plasticizer and nanofillers: Influence of native clay on aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Derho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual Meeting of Polymer Processing Society (PPS-29)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to take advantage of nanofillers to improve the ductility of immiscible polypropylene/polyamide blends ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual Meeting of Polymer Processing Society (PPS-29)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing and mechanical behaviour of halloysite filled starch-based nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Recent Trends in Advanced Materials (ICRAM-2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Vellore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of modified Montmorillonite on the morphology and mechanical properties of poly(ethyleneterephtalate) / polyethylen blends - Role of the polarity and thermal stability of the surfactant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th Annual Meeting of the Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peculiar crystallization behaviour of injection-molded PLA parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ramy-Ratiarison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOPOL-2011, 3rd International Conference on Biobased and Biodegradable Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the dispersion degree on the mechanical properties of polyamide 6 nanocomposites films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baralu Jagannatha Rashmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual Meeting of Polymer Processing Society (PPS-27)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Marrakesh, Morocco. Paper N°OP-3-1139-F, pp 175-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposites polyamide 6/montmorillonite : Effet sur les propriétés barrière aux gaz et à l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Marais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanges Nanocomposites Polypropylène/Polyamide 6/Montmorillonite : Effet des nanocharges sur la morphologie et les propriétés mécaniques résultantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Laoutid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the dispersion degree on the in-use properties of polyamide 6 nanocomposites films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baralu Jagannatha Rashmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe/Africa Regional Meeting of the Polymer Processing Society 2010 (E/A RM PPS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Istanbul, Turkey. Paper N°S11-98, pp 202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer nanocomposites based on unmodified Montmorillonite: Water assisted extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Touchaleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cordenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sclavons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Composite Materials (ECCM 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overall characterization of cellulose fiber reinforced PLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ramy-Ratiarison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th China-Europe Symposium on Processing and Properties of Reinforced Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Guilin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposites from unmodified clay and copolyetheramide by water-assisted melt processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Touchaleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sclavons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cordenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Eurofillers Congress (EUROFILLERS 2009) "From macro to nanofillers for structural and functional polymer materials"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric and dielectrical properties of carbon nanotube filled polypropylene nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Structural Analysis of Advanced Materials (ICSAAM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masterbatch-based multi-walled carbon nanotube filled polypropylene nanocomposites: From processing to usage properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque Franco-Roumain sur les Polymères, "Synthèse et Propriétés des Polymères : Les Polymères et l'Environnement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Alba Iulia, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection de nanocomposites PP/argile à base de mélanges maîtres concentrés: Relation entre dispersion de la nanocharge et paramètres de moulage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Rajesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée UGéPE Nord Pas-de-Calais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-walled carbon nanotube filled polypropylene nanocomposites based on a masterbatch route: Optimization of CNTs dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Annual Meeting of Polymer Processing Society (PPS-24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Salerno, Italy. Paper n°S18-961</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masterbatch-based PP/clay nanocomposite injection mouldings : relationship between nanoclay dispersion and processing parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Rajesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Polymer Association (APA) International Conference on "Advances in Polymer Science &amp; Technology", POLY-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polypropylene nanocomposites based on aqueous eemulsions and unmodified Montmorillonite elaborated by reactive extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madiha Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sclavons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Quiévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Annual Meeting of Polymer Processing Society (PPS-24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Salerno, Italy. Paper n°S18-960</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensional accuracy and stability of polypropylene-clay nanocomposites injection-mouldings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Fourdrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual Meeting of Polymer Processing Society (PPS-23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Salvador, Brazil. Paper n°P03-040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization of poly(ethylene terephtalate) (PET) in PET/polyolefins blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dropsit-Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual Meeting of Polymer Processing Society (PPS-23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Salvador, Brazil. Paper n°P12-017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du renforcement du polycarbonate par des terpolymères blocs nanostructurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubromez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème colloque National "DÉformation des POlymères Solides" (DEPOS-21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compounding of masterbatch-based multi-walled carbon nanotube filled polypropylene nanocomposites: assessment of rheological and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Seminar on Experimental Techniques and Design in Composite Materials (ETDCM8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Castiadas, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of nanoclay on dimensional stability and optical properties of injection-moulded polypropylene parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Fourdrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Rothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on “Nanostructured and Functional Polymer-based Materials and Nanocomposites” (NANOFUN-POLY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nanocomposite approach for improving of Poly(D,L-lactide) mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sclavons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Quiévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque International COBIO "Produits biodégradables et environnementaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of poly(D,L-lactide)-based nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Peurton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Elkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sclavons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Quiévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioPlastics 2006, International Symposium on Bioplastics and Natural Fiber Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LignoStarch Tailored modification of starch by radiation-grafting of lignin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhriti Khandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Coqueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Mikus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR SUSTAINABLE CHEMISTRY CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lyon, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Developments in Chitosan-Based Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaroopini Ramachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malladi Rajinipriya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malladi Nagalakshmaiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-based Polymers and Nanocomposites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.183-215, 2019, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-05825-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 4. Bioplastic based nanocomposites for packaging applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Srikanth Pilla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Bioplastics &amp; Biocomposites Engineering Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Scrivener, pp.77-120, 2011, 978-0470626078 </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118203699.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for extruding a polymer in the presence of water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Flat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Touchaleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US 9579838. 2017, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for extruding a polymer in the presence of water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Flat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Touchaleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Japan, Patent n° : JP 5957008. 2016, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d'extrusion d'un polymère en présence d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Flat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Touchaleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2969528 (Publication) - 1061274 (Enregistrement national). 2016, pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la montmorillonite sur la morphologie et les propriétés mécaniques des mélanges poly(éthylène-terephtalate) / polyéthylène : rôle du surfactant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastics used in agriculture and for food: uses, properties and impacts. Condensed report of the collective scientific assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mercier-Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsaingeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Paresys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleurine Akoueson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; CNRS. 2025, 164 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastics used in agriculture and for food: uses, properties and impacts. Extended report of the collective scientific assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mercier-Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsaingeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Paresys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleurine Akoueson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; CNRS. 2025, 1 533 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId406"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jeremie Soulestin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How impactful is die swell in material extrusion-based additive manufacturing of thermoplastic polymers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trystan Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ovlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Trolez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bujeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (12), pp.11393-11404. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40964-025-01293-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of PEDOT particles and manufacturing of electrically-conductive PEO / PEDOT thermoplastic composites by twin-screw extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Karst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Parpaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bouquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 290, pp.126577. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2023.126577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of process parameters on the occurrence of defects and dimensional properties of green part produced by material extrusion of highly filled polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Delbergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Demers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Demarquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), pp.409-425. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40964-024-00632-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological Considerations in Processing Self-Reinforced Thermoplastic Polymer Nanocomposites: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), pp.637. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym14030637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fused filament fabrication of polypropylene: Influence of the bead temperature on adhesion and porosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Boterff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.101838. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2021.101838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ nano-fibrillation of poly(butylene succinate-co-adipate) in isosorbide-based polycarbonate matrix. Relationship between rheological parameters and induced morphological and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Marcille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 217, pp.123445. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2021.123445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fused filament fabrication of scaffolds for tissue engineering; how realistic is shape-memory? A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 217, pp.123440. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2021.123440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Nano)Fibrillar morphology development in biobased poly(butylene succinate-co-adipate)/poly(amide-11) blown films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Dadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61, pp.1324-1337. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.25645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ nano-fibrillation of poly(butylene succinate-co-adipate) in isosorbide-based polycarbonate matrix. Relationship between rheological parameters and induced morphological and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Marcille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2021.123445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimise thermo-mechanical batch variations when processing medical grade lactide based copolymers in additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Ahlinder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Charlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Fuoco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Finne-Wistrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 181, pp.109372. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2020.109372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodegradable PLA/PBSA Multinanolayer Nanocomposites: Effect of Nanoclays Incorporation in Multinanolayered Structure on Mechanical and Water Barrier Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Messin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lozay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.2561. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano10122561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(ethylene oxide)/Poly(3,4-ethylenedioxythiophene):Poly(styrene sulfonate) (PEDOT:PSS) Blends: An Efficient Route to Highly Conductive Thermoplastic Materials for Melt-State Extrusion Processing ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (6), pp.2366-2379. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.0c00303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and geometry impacts on the structure and mechanical properties of part produced by polymer additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 137 (35), pp.49038. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.49038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta Phase Crystallization and Ferro- and Piezoelectric Performances of Melt-Processed Poly(vinylidene difluoride) Blends with Poly(methyl methacrylate) Copolymers Containing Ionizable Moieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Neef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harvey Amorín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, ACS Applied Polymer Materials, 2 (9), pp.3766-3780. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.0c00351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of clay particles size and location on coalescence in PMMA/PS blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Genoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Demarquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 63 (6), pp.883-893. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1122/1.5102177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of mechanical properties of printed acrylonitrile butadiene styrene using RSM design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Messadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachmi Ben Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (5-8), pp.1363-1372. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-018-2710-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and dielectric behavior of polyamide-6/clay nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmi Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Arous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kallel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 232, pp.99-108. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2019.04.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt compatibility between polyolefins: Evaluation and reliability of interfacial/surface tensions obtained by various techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Parpaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lhost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78, pp.105995. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2019.105995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does temperature govern mechanisms of starch changes during extrusion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Logié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 184, pp.57-65. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.12.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of nanofibrillar morphologies in poly( l -lactide)/poly(amide) blends: role of the matrix elasticity and identification of the critical shear rate for the nodular/fibrillar transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Dadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Chomat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (39), pp.22023 - 22041. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8RA03339K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of PVDF-based electroactive/ferroelectric films: importance of PMMA and cooling rate from the melt state on the crystallization of PVDF beta-crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Neef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (22), pp.4591-4602. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8sm00268a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and Dielectric Properties of Multi-Walled Carbon Nanotube Filled Polypropylene Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers and Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (9), pp.489-494. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/096739111001800903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the molar masses on compatibilization mechanism induced by two block copolymers in PMMA/PS blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Genoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Demarquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 62 (3), pp.681-693. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1122/1.5009047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of isosorbide comonomer on interfacial tension with subsequent mophologies & mechanical properties of biobased poly(L-lactide)/poly(ethylene-co-isosorbide terephtalate) blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Parpaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibilization mechanism induced by organoclay in PMMA/PS blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Genoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio Yee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Demarquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 61 (4), pp.613-626. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1122/1.4982701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impression 3D de polymères semi-cristallins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastiques et Caoutchouc Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 942, pp.58-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion assistée eau appliquée au recyclage des biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kimmerlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastiques et Caoutchouc Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 944, pp.60-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mousses polymères électroactives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastiques et Caoutchouc Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 934, pp.64-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Crystallinity on the Dielectric Relaxations of Poly(Butylene Succinate) and Poly[(Butylene Succinate)- Co -(Butylene Adipate)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delbreilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 84, pp.366-376. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.09.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Transport Properties of Poly(butylene succinate) and Poly[(butylene succinate)- co -(butylene adipate)] Nanocomposite Films: Influence of the Water-Assisted Extrusion Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sclavons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Marais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (1), pp.918-930. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b11077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process d'autorenforcement par fibrillation in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastiques et Caoutchouc Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 929, pp.46-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Melting Data of the Two Polymorphs of Prednisolone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Corvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Espeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (41), pp.10839-10843. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b07349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly[(Butylene Succinate)- \emphCo -(Butylene Adipate)]-Montmorillonite Nanocomposites Prepared by Water-Assisted Extrusion: Role of the Dispersion Level and of the Structure-Microstructure on the Enhanced Barrier Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sclavons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (24), pp.13234-13248. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b00339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on the effect of storage time and plasticizers on the structural variations in thermoplastic starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guidez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115, pp.364 - 372. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(3-hydroxybutyrate-co-4-hydroxybutyrate) based nanocomposites: influence of the microstructure on the barrier properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Crétois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (17), pp.11313-11323. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4cp05524a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of barrier properties of bio-based polyester nanocomposite membranes by water-assisted extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chappey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 496, pp.185-198. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2015.08.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using water to modify the localization of clay in immiscible polymer blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lipnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sclavons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.75311-75324. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5RA12594D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt-blended halloysite nanotubes/wheat starch nanocomposites as drug delivery system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Creton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (3), pp.573 - 580. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.23919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure–barrier property relationship of biodegradable poly(butylene succinate) and poly[(butylene succinate)-co-(butylene adipate)] nanocomposites: influence of the rigid amorphous fraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sclavons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (44), pp.29918-29934. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5cp04969e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and characterization of plasticized starch/halloysite porous nanocomposites possibly suitable for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 132 (4), pp.n/a - n/a. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.41341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Rheological Properties of Non-Newtonian Fluids in Micro Rheology Compounder: Experimental Procedures for a Reliable Polymer Melt Viscosity Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Accepted for publication, 40, pp.207-217. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2014.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing and Characterization of Polypropylene Filled with Multiwalled Carbon Nanotube and Clay Hybrid Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Polymer Analysis and Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (4), pp.363-371. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1023666X.2014.902715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation mechanisms of plasticized starch materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mikus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 114, pp.450 - 457. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.06.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural evolution of poly(lactic acid)/poly(ethylene oxide)/unmodified clay upon ambient ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Derho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131 (13), pp.n/a - n/a. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.40426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ fibrillation of polypropylene/polyamide 6 blends: Effect of organoclay addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Chomat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sclavons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.n/a - n/a. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.41680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and barrier properties of PHBV/organoclays bionanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Crétois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 467, pp.56-66. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2014.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing-induced degradation of nanoclay organic modifier in melt-mixed PET/PE blends during twin screw extrusion at industrial scale: Effect on morphology and mechanical behavior.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lepretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131 (4), </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.39712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active pseudo-multilayered films from polycaprolactone and starch based matrix for food-packaging applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Terrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Gerault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (6), pp.1234-1242. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2013.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Nanoclay Hydration on Barrier Properties of PLA/Montmorillonite Based Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Tenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Crétois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (23), pp.12117-12135. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp401546t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and mechanical properties of PET/PE blends compatibilized by nanoclays: Effect of thermal stability of nanofiller organic modifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 128 (5), p. 2766-2778. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.38450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticized-starch/poly(ethylene oxide) blends prepared by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (1), pp.253 - 261. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2012.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Diffusion Mechanisms in New Bio-Nanocomposites Based on Polyhydroxyalkanoates/Nanoclays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cretois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 747, pp.682-685. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.747.682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission of volatile organic compounds during processing and use of organoclay-based nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Henneuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sclavons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 98 (2), pp.557-565. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2012.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibilization of Immiscible Polymer Blends by Organoclay: Effect of Nanofiller or Organo-Modifier?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 298 (7), pp.757-770. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mame.201200138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and properties of novel melt-blended halloysite nanotubes/wheat starch nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 89 (3), pp.920-927. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2012.04.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring the properties of thermoplastic starch by blending with cinnamyl alcohol and radiation processing: An insight into the competitive grafting and scission reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhriti D. Khandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves P.-Y. Mikus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. Dole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Bliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie J. Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 81 (8), pp.986 - 990. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2011.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing and Mechanical Behaviour of Halloysite Filled Starch Based Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 584, pp.445 - 449. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.584.445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and Optical Properties of Polyamide 6/Clay Nanocomposite Cast Films: Influence of the Degree of Exfoliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baralu J. Rashmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 297 (5), pp.444 - 454. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mame.201100202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Highly Exfoliated and Oriented Organoclays on the Barrier Properties of Polyamide 6 Based Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (8), pp.4937-4947. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp2052344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of injection molding parameters on nanofillers dispersion in masterbatch based PP-clay nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Rajesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (3), pp.237 - 248. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2012.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-step water-assisted melt-compounding of polyamide 6/pristine clay nanocomposites: An efficient way to prevent matrix degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Touchaleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sclavons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96 (10), pp.1890 - 1900. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2011.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient one-step melt-compounding of copolyetheramide/pristine clay nanocomposites using water-injection as intercalating/exfoliating aid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Touchaleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sclavons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cordenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (12), pp.1085 - 1101. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2011.106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present Status and Key Challenges of Carbon Nanotubes Reinforced Polyolefins: A Review on Nanocomposites Manufacturing and Performance Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers and Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (4), pp.205-245. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/096739110901700402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmental Dynamics of Poly(ethylene oxide) Chains in a Model Polymer/Clay Intercalated Phase: Solid-State NMR Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lorthioir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lauprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (1), pp.218-230. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma801909s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masterbatch-based multi-walled carbon nanotube filled polypropylene nanocomposites: Assessment of rheological and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 69 (11-12), pp.1756-1763. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2008.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intumescent Biobased-Polylactide Films to Flame Retard Nonwovens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Reti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineered Fibers and Fabrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (2), pp.155892500900400. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/155892500900400206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new elaboration concept of polypropylene/unmodified Montmorillonite nanocomposites by reactive extrusion based on direct injection of polypropylene aqueous suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madiha Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49 (11), pp.2276-2285. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.21474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present status and key challenges of carbon nanotubes reinforced polyolefins: A review on nanocomposites manufacturing and performance issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers and Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (4), pp.205-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taguchi analysis of shrinkage and warpage of injection-moulded polypropylene/multiwall carbon nanotubes nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (10), pp.630 - 638. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2009.79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-walled carbon nanotube filled polypropylene nanocomposites based on masterbatch route: Improvement of dispersion and mechanical properties through PP-g-MA addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (10), pp.735 - 745. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2008.87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyolefins–biofibre composites: A new way for an industrial production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Quiévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sclavons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47 (4), pp.467-476. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.20706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the chemical structure of polycarbonates on the contribution of crosslinking and chain scissions to the photothermal ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rivaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Mailhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Varghese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L Gardette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 38 (7), pp.1349-1363. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0014-3057(01)00307-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the photochemical and thermal degradation of bisphenol-A polycarbonate and trimethylcyclohexane–polycarbonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mailhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Varghese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Gardette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 75 (1), pp.17-33. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0141-3910(01)00201-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the Competition Between Bead Boundary Coalescence and Crystallization Kinetics Drives Material Extrusion-Based Additive Manufacturing Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trystan Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ovlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Trolez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bujeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Spring 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, San Diego, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How impactful is die swell in material extrusion-based additive manufacturing of thermoplastic polymers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trystan Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ovlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Trolez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bujeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the UV stabilization of a plasticized PVC film for exterior automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Deuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Darcheville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROCEEDINGS OF THE 35TH INTERNATIONAL CONFERENCE OF THE POLYMER PROCESSING SOCIETY (PPS-35)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Cesme-Izmir, France. pp.020007, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5142922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEDOT:PSS/PEO: a melt-processable blend for flexible conductive electrodes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Nano Materials 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freeformer technology, optimization of processing parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europolymer Conference EUPOC 2017 "Polymers and Additive Manufacturing: From Fundamentals to Applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Polymer Federation, May 2017, Gargano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-reinforcement process of 100% thermoplastic composites by in-situ fibrillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POLYMERIC MATERIALS AND THE TRANSPORT INDUSTRY A Key contribution to mobility and weight saving</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFIP-IMT Lille Douai-GPA, May 2017, DOUAI, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New opportunities offered by Freeformer 3D printing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual Meeting of Polymer Processing Society (PPS-32)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes polymères multiphasés : Des polymères de commodité vers les polymères de performance, par le contrôle des propriétés interfaciales et des procédés de mise en œuvre et mise en forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Matériaux: Réalités et Nouvelles Frontières", Institut Mines-Télécom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ fibrillation of bio-based PLA/PA11 blends: Effect of the matrix elasticity on the morphology, rheology and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Chomat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Dadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-F Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème congrès annuel du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, LILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior and essential work of fracture of starch-based blown films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Nottez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Chaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 30th International Conference of the Polymer Processing Society (PPS-30)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Cleveland, United States. pp.080007.1-080007.5, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4918463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of nanoparticle incorporation on amorphous and crystalline fractions of polyamide 6 matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers - Polymer Blends 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of &amp;quot;green&amp;quot; bio-nanocomposites based on starch and halloysites with controlled bulk or porous structure for biomedical application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMPE Europe's 35th International Conference "SEICO: Low Cost Composite Processing, from Aerospace OOA to Automotive Thermoplastic", Student's Conference &amp; Poster Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAMPE, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlighting The Role of Ionic Liquids in The Control of The Morphology of Immiscible Polymer Blends By Interfacial Tension Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AERC (Annual European Rheology Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The European Society of Rheology, Apr 2014, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de bio-nanocomposites « verts » amidon/halloysites à structure massive ou poreuse d’intérêt biomédical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Journées Techniques SAMPE Chapter France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAMPE, Nov 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to control and optimize the morphology of polypropylene/polyamide 6 blends using ionic liquids and nanofillers: Influence of the polarity and viscosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference of the Polymer Processing Society (PPS-30)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Cleveland, Ohio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ fibrillation of polypropylene/polyamide 6 blends: Effect of organoclay addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Chomat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual Meeting of Polymer Processing Society (PPS-29)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLA-based ternary systems combining plasticizer and nanofillers: Influence of native clay on aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Derho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual Meeting of Polymer Processing Society (PPS-29)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to take advantage of nanofillers to improve the ductility of immiscible polypropylene/polyamide blends ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual Meeting of Polymer Processing Society (PPS-29)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing and mechanical behaviour of halloysite filled starch-based nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Recent Trends in Advanced Materials (ICRAM-2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Vellore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peculiar crystallization behaviour of injection-molded PLA parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ramy-Ratiarison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOPOL-2011, 3rd International Conference on Biobased and Biodegradable Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of modified Montmorillonite on the morphology and mechanical properties of poly(ethyleneterephtalate) / polyethylen blends - Role of the polarity and thermal stability of the surfactant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th Annual Meeting of the Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the dispersion degree on the mechanical properties of polyamide 6 nanocomposites films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baralu Jagannatha Rashmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual Meeting of Polymer Processing Society (PPS-27)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Marrakesh, Morocco. Paper N°OP-3-1139-F, pp 175-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposites polyamide 6/montmorillonite : Effet sur les propriétés barrière aux gaz et à l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Marais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanges Nanocomposites Polypropylène/Polyamide 6/Montmorillonite : Effet des nanocharges sur la morphologie et les propriétés mécaniques résultantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Laoutid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the dispersion degree on the in-use properties of polyamide 6 nanocomposites films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baralu Jagannatha Rashmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe/Africa Regional Meeting of the Polymer Processing Society 2010 (E/A RM PPS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Istanbul, Turkey. Paper N°S11-98, pp 202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer nanocomposites based on unmodified Montmorillonite: Water assisted extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Touchaleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cordenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sclavons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Composite Materials (ECCM 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overall characterization of cellulose fiber reinforced PLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ramy-Ratiarison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th China-Europe Symposium on Processing and Properties of Reinforced Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Guilin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposites from unmodified clay and copolyetheramide by water-assisted melt processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Touchaleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sclavons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cordenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Eurofillers Congress (EUROFILLERS 2009) "From macro to nanofillers for structural and functional polymer materials"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric and dielectrical properties of carbon nanotube filled polypropylene nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Structural Analysis of Advanced Materials (ICSAAM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masterbatch-based multi-walled carbon nanotube filled polypropylene nanocomposites: From processing to usage properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque Franco-Roumain sur les Polymères, "Synthèse et Propriétés des Polymères : Les Polymères et l'Environnement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Alba Iulia, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-walled carbon nanotube filled polypropylene nanocomposites based on a masterbatch route: Optimization of CNTs dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Annual Meeting of Polymer Processing Society (PPS-24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Salerno, Italy. Paper n°S18-961</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection de nanocomposites PP/argile à base de mélanges maîtres concentrés: Relation entre dispersion de la nanocharge et paramètres de moulage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Rajesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée UGéPE Nord Pas-de-Calais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masterbatch-based PP/clay nanocomposite injection mouldings : relationship between nanoclay dispersion and processing parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Rajesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Polymer Association (APA) International Conference on "Advances in Polymer Science &amp; Technology", POLY-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polypropylene nanocomposites based on aqueous eemulsions and unmodified Montmorillonite elaborated by reactive extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madiha Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sclavons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Quiévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Annual Meeting of Polymer Processing Society (PPS-24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Salerno, Italy. Paper n°S18-960</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensional accuracy and stability of polypropylene-clay nanocomposites injection-mouldings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Fourdrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual Meeting of Polymer Processing Society (PPS-23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Salvador, Brazil. Paper n°P03-040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du renforcement du polycarbonate par des terpolymères blocs nanostructurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubromez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème colloque National "DÉformation des POlymères Solides" (DEPOS-21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization of poly(ethylene terephtalate) (PET) in PET/polyolefins blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dropsit-Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual Meeting of Polymer Processing Society (PPS-23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Salvador, Brazil. Paper n°P12-017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compounding of masterbatch-based multi-walled carbon nanotube filled polypropylene nanocomposites: assessment of rheological and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Seminar on Experimental Techniques and Design in Composite Materials (ETDCM8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Castiadas, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of nanoclay on dimensional stability and optical properties of injection-moulded polypropylene parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Fourdrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Rothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on “Nanostructured and Functional Polymer-based Materials and Nanocomposites” (NANOFUN-POLY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nanocomposite approach for improving of Poly(D,L-lactide) mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sclavons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Quiévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque International COBIO "Produits biodégradables et environnementaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of poly(D,L-lactide)-based nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Peurton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Elkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sclavons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Quiévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioPlastics 2006, International Symposium on Bioplastics and Natural Fiber Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LignoStarch Tailored modification of starch by radiation-grafting of lignin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhriti Khandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Coqueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Mikus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR SUSTAINABLE CHEMISTRY CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lyon, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Developments in Chitosan-Based Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaroopini Ramachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malladi Rajinipriya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malladi Nagalakshmaiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-based Polymers and Nanocomposites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.183-215, 2019, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-05825-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 4. Bioplastic based nanocomposites for packaging applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Srikanth Pilla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Bioplastics &amp; Biocomposites Engineering Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Scrivener, pp.77-120, 2011, 978-0470626078 </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118203699.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for extruding a polymer in the presence of water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Flat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Touchaleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US 9579838. 2017, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for extruding a polymer in the presence of water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Flat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Touchaleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Japan, Patent n° : JP 5957008. 2016, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d'extrusion d'un polymère en présence d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Flat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Touchaleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2969528 (Publication) - 1061274 (Enregistrement national). 2016, pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la montmorillonite sur la morphologie et les propriétés mécaniques des mélanges poly(éthylène-terephtalate) / polyéthylène : rôle du surfactant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastics used in agriculture and for food: uses, properties and impacts. Condensed report of the collective scientific assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mercier-Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsaingeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Paresys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleurine Akoueson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; CNRS. 2025, 164 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastics used in agriculture and for food: uses, properties and impacts. Extended report of the collective scientific assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mercier-Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsaingeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Paresys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleurine Akoueson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; CNRS. 2025, 1 533 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId406"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266938v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trystan Domenech" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ovlaque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Trolez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Olivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bujeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-025-01293-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624783v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Karst" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Parpaite" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouquey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pelletier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Soulestin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.126577" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190171v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Delbergue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Demarquette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charlon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-024-00632-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850823v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yousfi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Samuel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Lacrampe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14030637" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183430v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marcille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123445" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183421v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Boterff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.101838" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183431v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bayart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123440" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041112v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Dadouche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25645" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041111v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566991v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Stoclet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Soulestin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.0c00303" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139485v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Messin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lozay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpouve" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10122561" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183434v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Ahlinder" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Charlon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Fuoco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Finne-Wistrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2020.109372" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183420v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.49038" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183441v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Neef" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Amor&#237;n" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Stoclet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Jim&#233;nez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.0c00351" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183452v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Genoyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.5102177" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183422v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Abid" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Messadi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hassine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachmi Ben Daly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-2710-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183427v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hammami" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Hammami" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Arous" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kallel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2019.04.048" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XNV4XJT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183432v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lhost" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2019.105995" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621492v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Logi&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Descamps" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.12.040" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCD6F3T2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821246v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yousfi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Chomat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soulestin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8RA03339K" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624887v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rguiti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sm00268a" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183451v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.5009047" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183457v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalappa Prashantha" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dupin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/096739111001800903" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190797v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Bouzouita" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Lacrampe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Collinet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183449v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Yee" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4982701" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773486v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773485v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kimmerlin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954223v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delbreilh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dargent" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.09.045" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4X0WGFV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329121v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sclavons" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marais" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b11077" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780771v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773491v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954228v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b00339" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397339v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Corvis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Espeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b07349" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329019v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chappey" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.08.043" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X6WR0H1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327319v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cr&#233;tois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Follain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dargent" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourbigot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp05524a" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773184v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schmitt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guidez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Prashantha" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Lacrampe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.09.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6Z2H123-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01197173v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Du" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lipnik" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA12594D" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773186v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Creton" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23919" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6RH8P9GQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329037v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charlon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marais" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sclavons" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp04969e" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773187v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schmitt" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creton" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.41341" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TRQZ5519-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063856v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alix" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lebeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2014.09.010" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773175v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1023666X.2014.902715" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773174v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mikus" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alix" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krawczak" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.06.087" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47H1MBXV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773172v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Derho" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.40426" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NSSBJ2DG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773178v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.41680" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NH58NWZW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391509v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2014.05.015" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQN0ZFS3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841476v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lepretre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.39712" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QXTM1066-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090454v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mahieu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Terrie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Gerault" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.03.016" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGN48SL8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726727v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.38450" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2GGQVWR3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391531v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tenn" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cr&#233;tois" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourbigot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp401546t" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773171v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Yu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.08.008" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MRDK1LG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183458v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cretois" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebrun" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.747.682" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183428v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thouzeau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henneuse" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2012.11.019" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734557v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.201200138" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WQ7WJHLX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004164v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhriti D. Khandal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves P.-Y. Mikus" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Dole" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Bliard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie J. Soulestin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2011.10.028" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8B3PTG3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773163v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.04.037" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDZP764H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773164v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.584.445" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773165v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baralu J. Rashmi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.201100202" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8FN7DLW4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391488v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tenn" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alexandre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2052344" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767980v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Rajesh" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2012.26" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773159v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Touchaleaume" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2011.07.005" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6QPNGHW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767972v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Touchaleaume" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Devaux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cordenier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2011.106" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183442v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lorthioir" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laupr&#234;tre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lefebvre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma801909s" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183456v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/096739110901700402" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773138v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2008.10.005" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRXVKQLW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183454v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reti" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Casetta" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Delobel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/155892500900400206" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773135v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Aloui" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rousseaux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21474" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CK68V0H5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773372v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767961v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lafranche" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2009.79" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767943v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Claes" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dupin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2008.87" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183419v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Qui&#233;vy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.20706" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4XDD936Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183437v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rivaton" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mailhot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Soulestin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Varghese" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Gardette" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-3057(01)00307-X" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0N9GVSTR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183440v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivaton" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mailhot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Varghese" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Gardette" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-3910(01)00201-4" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6NZF1K0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151459v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151478v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183444v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delini&#232;re" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lefranc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Deuz&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Darcheville" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5142922" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249500v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782333v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01528799v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790380v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779762v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342003v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chomat" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Dadouche" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-F Lacrampe" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782314v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773466v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Nottez" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Chaki" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4918463" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00992082v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790394v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790389v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782061v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782057v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782058v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782059v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lem&#233;ny" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782259v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820461v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782055v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ramy-Ratiarison" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782056v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baralu Jagannatha Rashmi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597001v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597755v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Laoutid" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781855v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781888v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781869v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kovacs" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781877v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781875v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781872v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790416v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Rajesh" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781377v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781555v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781365v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781342v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fourdrin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781334v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dropsit-Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bacquet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01789606v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubromez" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lafranche" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781464v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781189v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Rothe" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790395v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781225v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peurton" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Elkoun" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279995v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhriti Khandal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bliard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Coqueret" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Mikus" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dole" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183426v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swaroopini Ramachandran" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malladi Rajinipriya" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malladi Nagalakshmaiah" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05825-8_9" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773376v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118203699.ch4" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773473v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Malet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Flat" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773474v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773470v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549686v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126469v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsaingeon" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Paresys" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurine Akoueson" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127243v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266938v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trystan Domenech" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ovlaque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Trolez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Olivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bujeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-025-01293-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624783v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Karst" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Parpaite" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouquey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pelletier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Soulestin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.126577" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190171v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Delbergue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Demarquette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charlon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-024-00632-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850823v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yousfi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Samuel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Lacrampe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14030637" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183421v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Boterff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.101838" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183430v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marcille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123445" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183431v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bayart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123440" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041112v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Dadouche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25645" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041111v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183434v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Ahlinder" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Charlon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Fuoco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Finne-Wistrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2020.109372" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139485v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Messin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lozay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpouve" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10122561" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566991v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Stoclet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Soulestin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.0c00303" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183420v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.49038" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183441v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Neef" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Amor&#237;n" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Stoclet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Jim&#233;nez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.0c00351" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183452v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Genoyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.5102177" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183422v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Abid" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Messadi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hassine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachmi Ben Daly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-2710-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183427v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hammami" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Hammami" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Arous" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kallel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2019.04.048" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XNV4XJT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183432v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lhost" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2019.105995" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621492v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Logi&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Descamps" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.12.040" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCD6F3T2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821246v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yousfi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Chomat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soulestin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8RA03339K" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624887v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rguiti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sm00268a" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183457v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalappa Prashantha" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dupin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/096739111001800903" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183451v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.5009047" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190797v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Bouzouita" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Lacrampe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Collinet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183449v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Yee" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4982701" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773486v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773485v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kimmerlin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780771v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954223v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delbreilh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dargent" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.09.045" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4X0WGFV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329121v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sclavons" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marais" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b11077" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773491v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397339v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Corvis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Espeau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b07349" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954228v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b00339" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773184v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schmitt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guidez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Prashantha" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Lacrampe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.09.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6Z2H123-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327319v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cr&#233;tois" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Follain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dargent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourbigot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp05524a" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329019v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chappey" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.08.043" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X6WR0H1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01197173v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Du" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lipnik" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA12594D" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773186v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Creton" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23919" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6RH8P9GQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329037v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charlon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marais" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sclavons" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp04969e" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773187v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schmitt" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creton" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.41341" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TRQZ5519-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063856v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alix" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lebeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2014.09.010" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773175v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1023666X.2014.902715" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773174v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mikus" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alix" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krawczak" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.06.087" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47H1MBXV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773172v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Derho" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.40426" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NSSBJ2DG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773178v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.41680" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NH58NWZW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391509v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2014.05.015" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQN0ZFS3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841476v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lepretre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.39712" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QXTM1066-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090454v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mahieu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Terrie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Gerault" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.03.016" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGN48SL8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391531v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tenn" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cr&#233;tois" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourbigot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp401546t" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726727v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.38450" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2GGQVWR3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773171v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Yu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.08.008" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MRDK1LG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183458v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cretois" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebrun" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.747.682" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183428v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thouzeau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henneuse" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2012.11.019" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734557v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.201200138" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WQ7WJHLX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773163v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.04.037" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDZP764H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004164v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhriti D. Khandal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves P.-Y. Mikus" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Dole" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Bliard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie J. Soulestin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2011.10.028" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8B3PTG3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773164v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.584.445" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773165v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baralu J. Rashmi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.201100202" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8FN7DLW4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391488v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tenn" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alexandre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2052344" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767980v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Rajesh" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2012.26" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773159v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Touchaleaume" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2011.07.005" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6QPNGHW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767972v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Touchaleaume" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Devaux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cordenier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2011.106" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183456v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/096739110901700402" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183442v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lorthioir" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laupr&#234;tre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lefebvre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma801909s" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773138v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2008.10.005" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRXVKQLW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183454v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reti" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Casetta" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Delobel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/155892500900400206" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773135v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Aloui" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rousseaux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21474" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CK68V0H5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773372v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767961v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lafranche" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2009.79" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767943v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Claes" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dupin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2008.87" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183419v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Qui&#233;vy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.20706" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4XDD936Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183437v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rivaton" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mailhot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Soulestin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Varghese" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Gardette" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-3057(01)00307-X" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0N9GVSTR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183440v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivaton" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mailhot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Varghese" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Gardette" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-3910(01)00201-4" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6NZF1K0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151459v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151478v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183444v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delini&#232;re" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lefranc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Deuz&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Darcheville" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5142922" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249500v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782333v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01528799v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779762v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790380v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342003v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chomat" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Dadouche" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-F Lacrampe" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773466v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Nottez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Chaki" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4918463" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782314v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790394v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00992082v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790389v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782061v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782057v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782058v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782059v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lem&#233;ny" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782259v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782055v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ramy-Ratiarison" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820461v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782056v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baralu Jagannatha Rashmi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597001v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597755v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Laoutid" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781855v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781888v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781869v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kovacs" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781877v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781875v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781872v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781377v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790416v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Rajesh" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781555v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781365v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781342v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fourdrin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01789606v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubromez" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lafranche" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781334v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dropsit-Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bacquet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781464v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781189v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Rothe" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790395v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781225v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peurton" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Elkoun" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279995v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhriti Khandal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bliard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Coqueret" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Mikus" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dole" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183426v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swaroopini Ramachandran" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malladi Rajinipriya" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malladi Nagalakshmaiah" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05825-8_9" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773376v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118203699.ch4" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773473v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Malet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Flat" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773474v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773470v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549686v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126469v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsaingeon" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Paresys" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurine Akoueson" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127243v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>