--- v0 (2026-03-23)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.66666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérémie Sublime </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-Chercheur HDR à l'ISEP</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MULTI-MAP FUSION FOR WEAKLY SUPERVISED DISEASE LOCALIZATION FROM GLOBALLY ASSIGNED DIAGNOSTIC LABELS IN BRAIN MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seoyoung Oh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pélégrini-Issac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Marchand-Pauvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2026, London, GB, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of explainable AI to healthcare: a review ⋆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gbenga Faluyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurras Ulbricht Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDDM’24: 7th International Conference on Informatics &amp; Data-Driven Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Birmingham (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEEP NEURAL NETWORKS COMPARISON FOR MRI SEGMENTATION OF THE BRAINSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seoyoung Oh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pélégrini-Issac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marchand-Pauvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 21st IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2024, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence for Methane Mitigation : Through an Automated Determination of Oil and Gas Methane Emissions Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade E Guisiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Moulines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lauvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Nouvelle-Orléans, Louisiane, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-aware Attention U-Net for the segmentation of pores in Lamina Cribrosa using partial points annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rossant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Paques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IEEE International Conference on Machine Learning and Applications (IEEE ICMLA'22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Bahamas, Bahamas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Cooperative Reconstruction with Security Constraints in multi-view environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDMW 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Information theory based clustering fusion method for multi-view representations of text documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Zamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Human-Computer Interaction (HCI 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Information Theory based Approach to Multisource Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Murena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basarab Matei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornuéjols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-Seventh International Joint Conference on Artificial Intelligence {IJCAI-18}</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2018/358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative clustering based on Algorithmic Information Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Murena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basarab Matei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornuéjols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAp ( Conférence sur l'Apprentissage Automatique ) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the influence of diversity in collaborative and multi-view clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basarab Matei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Murena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN-2017 (Int. Joint Conf. on Neural Networks)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Anchorage, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative learning using topographic maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nistor Grozavu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaêl Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornuéjols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAFD and SFC'16 Conférence Internationale Francophone "Science des données. Défis Mathématiques et algorithmiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical collaborative clustering using generative topographic maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nistor Grozavu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornuéjols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference of Soft Computing and Pattern Recognition (SoCPaR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Fukuoka, Japan. pp.199-204, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SOCPAR.2015.7492807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative-Based Multi-scale Clustering in Very High Resolution Satellite Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornuéjols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Bennani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Neural Information (ICONIP) Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Tokyo, Japan. pp.148-155, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-46675-0_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic rich ICM algorithm for VHR satellite images segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrès Troya-Galvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornuéjols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IAPR International Conference on Machine Vision Applications (MVA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Tokyo, Japan. pp.15292961, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MVA.2015.7153129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Clustering with Heterogeneous Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nistor Grozavu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornuéjols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Killarney, Ireland. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Clustering with Heterogeneous Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nistor Grozavu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornuéjols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Killarney, Ireland. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau modèle d’énergie pour les champs aléatoires de Markov cachés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornuéjols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Rencontres de la Société Francophone de Classification SFC'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new energy model for the Hidden Markov Random Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornuéjols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Bennani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. International Conference on Neural Information Processing (ICONIP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, kuching, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering collaboratif incrémental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornuéjols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone d'Apprentissage ( CAP2014 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Fast Density Peak Clustering Using Mass Distance: m-FDPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Merbouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Tso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic &amp; Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7, pp.51 - 65. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30564/jeis.v7i2.11528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can We Trust AI with Our Ears? A Cross-Domain Comparative Analysis of Explainability in Audio Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudip Chakrabarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pappu Bishwas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mainak Bandyopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3622161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Microarchitecture of Lamina Cribrosa Pores in High and Normal Tension Glaucoma Using Optical Coherence Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bastelica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rossant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaucoma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (12), pp.957-963. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/IJG.0000000000002494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AI Race: Why Current Neural Network-based Architectures are a Poor Basis for Artificial General Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.41-67. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1613/jair.1.15315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ensemble and Multi-View Clustering Method Based on Kolmogorov Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Zamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Special Issue Pattern Recognition and Data Clustering in Information Theory, 25(2) (371), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e25020371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprentissage non-supervisé et ses contradictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, pp.145-156. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48556/SIF.1024.19.145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Complexity LSTM-NN-Based Receiver for Vehicular Communications in the Presence of High-Power Amplifier Distortions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Flávia dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Medjahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sens Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glauber Brante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2022.3223113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Approaches for the Segmentation of Dry ARMD Lesions in Eye Fundus cSLO Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rossant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Paques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (8), pp.143. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging7080143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2011 Tohoku Tsunami from the Sky: A Review on the Evolution of Artificial Intelligence Methods for Damage Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences11030133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Approaches for the Segmentation of Dry ARMD Lesions in Eye Fundus cSLO Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rossant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Paques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging7080143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Age-Related Macular Degeneration Progression in Patients with Geographic Atrophy Using Joint Autoencoders for Unsupervised Change Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Kalinicheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rossant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Paques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Satellite Image Time Series Clustering using Object-Based Approaches and 3D Convolutional Autoencoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Kalinicheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Trocan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Advanced Machine Learning for Time Series Remote Sensing Data Analysis), 12 (11), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12111816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02732962v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Change Detection Analysis in Satellite Image Time Series using Deep Learning Combined with Graph-Based Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Kalinicheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Trocan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.1450-1466. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2020.2982631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Post-Disaster Damage Mapping Using Deep-Learning Techniques for Change Detection: Case Study of the Tohoku Tsunami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Kalinicheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (9), pp.1123. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11091123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on the Influence of Diversity and Quality in Entropy Based Collaborative Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaël Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basarab Matei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (10), pp.951. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e21100951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy Based Probabilistic Collaborative Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matei Basarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaël Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nistor Grozavu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72, pp.144-157. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2017.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Horizontal to Vertical Collaborative Clustering using Generative Topographic Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nistor Grozavu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaël Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornuéjols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hybrid Intelligent Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12-4, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/HIS-160219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme ICM basé sur la compacité pour la segmentation des images satellites à très haute résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornuéjols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, RNTI-E-28, pp.191-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Analysis, Lecture 4 : Data visualization: Feature selection & Linear methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Analysis - Lecture 6 : Introduction to unsupervised learning and clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Analysis, Lecture 2: Mining numerical bivariate data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Analysis - Lecture 8 : Time series analysis, ARIMA models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Analysis - Lecture 7 : Introduction supervised learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Analysis - Lecture 9 :Time series analysis, Hidden Markov Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Analysis, Lecture 3 : Mining categorial bivariate data and Introduction to multivariate data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Analysis - Lecture 10 : Introduction to Text Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Analysis, Lecture 5 : Data visualization - non-linear methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Analysis, Lecture 1: Introduction to data analysis, Univariate statistics of variables and confidence intervals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Collaborative Clustering: A Practical and Theoretical Study within the Realm of Multi-View Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Murena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basarab Matei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Witold Pedrycz and Shyi-Ming Chen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advancements in Multi-View Data Analytics, Studies in Big Data 106</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Change Detection using Joint Autoencoders for Age-Related Macular Degeneration Progression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Kalinicheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rossant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANN 2020, Part II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, In press, LNCS 12397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change Detection in Satellite Images using Reconstruction Errors of Joint Autoencoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Kalinicheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Trocan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Neural Networks and Machine Learning – ICANN 2019: Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.637-648, 2019, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30508-6_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to modern unsupervised learning: Case studies of multi-view clustering and unsupervised Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Machine Learning [cs.LG]. Sorbonne Université, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03200791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId126"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.66666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérémie Sublime </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-Chercheur HDR à l'ISEP</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MULTI-MAP FUSION FOR WEAKLY SUPERVISED DISEASE LOCALIZATION FROM GLOBALLY ASSIGNED DIAGNOSTIC LABELS IN BRAIN MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seoyoung Oh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pélégrini-Issac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Marchand-Pauvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2026, London, GB, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of explainable AI to healthcare: a review ⋆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gbenga Faluyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurras Ulbricht Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDDM’24: 7th International Conference on Informatics &amp; Data-Driven Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Birmingham (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEEP NEURAL NETWORKS COMPARISON FOR MRI SEGMENTATION OF THE BRAINSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seoyoung Oh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pélégrini-Issac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marchand-Pauvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 21st IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2024, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence for Methane Mitigation : Through an Automated Determination of Oil and Gas Methane Emissions Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade E Guisiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Moulines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lauvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Nouvelle-Orléans, Louisiane, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-aware Attention U-Net for the segmentation of pores in Lamina Cribrosa using partial points annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rossant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Paques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IEEE International Conference on Machine Learning and Applications (IEEE ICMLA'22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Bahamas, Bahamas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Cooperative Reconstruction with Security Constraints in multi-view environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDMW 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Information theory based clustering fusion method for multi-view representations of text documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Zamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Human-Computer Interaction (HCI 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Information Theory based Approach to Multisource Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Murena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basarab Matei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornuéjols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-Seventh International Joint Conference on Artificial Intelligence {IJCAI-18}</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2018/358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative clustering based on Algorithmic Information Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Murena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basarab Matei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornuéjols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAp ( Conférence sur l'Apprentissage Automatique ) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the influence of diversity in collaborative and multi-view clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basarab Matei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Murena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN-2017 (Int. Joint Conf. on Neural Networks)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Anchorage, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative learning using topographic maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nistor Grozavu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaêl Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornuéjols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAFD and SFC'16 Conférence Internationale Francophone "Science des données. Défis Mathématiques et algorithmiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical collaborative clustering using generative topographic maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nistor Grozavu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornuéjols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference of Soft Computing and Pattern Recognition (SoCPaR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Fukuoka, Japan. pp.199-204, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SOCPAR.2015.7492807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative-Based Multi-scale Clustering in Very High Resolution Satellite Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornuéjols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Bennani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Neural Information (ICONIP) Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Tokyo, Japan. pp.148-155, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-46675-0_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic rich ICM algorithm for VHR satellite images segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrès Troya-Galvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornuéjols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IAPR International Conference on Machine Vision Applications (MVA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Tokyo, Japan. pp.15292961, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MVA.2015.7153129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Clustering with Heterogeneous Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nistor Grozavu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornuéjols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Killarney, Ireland. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Clustering with Heterogeneous Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nistor Grozavu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornuéjols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Killarney, Ireland. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau modèle d’énergie pour les champs aléatoires de Markov cachés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornuéjols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Rencontres de la Société Francophone de Classification SFC'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new energy model for the Hidden Markov Random Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornuéjols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Bennani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. International Conference on Neural Information Processing (ICONIP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, kuching, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering collaboratif incrémental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornuéjols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone d'Apprentissage ( CAP2014 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Fast Density Peak Clustering Using Mass Distance: m-FDPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Merbouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Tso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic &amp; Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7, pp.51 - 65. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30564/jeis.v7i2.11528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can We Trust AI with Our Ears? A Cross-Domain Comparative Analysis of Explainability in Audio Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudip Chakrabarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pappu Bishwas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mainak Bandyopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3622161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Microarchitecture of Lamina Cribrosa Pores in High and Normal Tension Glaucoma Using Optical Coherence Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bastelica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rossant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaucoma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (12), pp.957-963. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/IJG.0000000000002494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AI Race: Why Current Neural Network-based Architectures are a Poor Basis for Artificial General Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.41-67. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1613/jair.1.15315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ensemble and Multi-View Clustering Method Based on Kolmogorov Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Zamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Special Issue Pattern Recognition and Data Clustering in Information Theory, 25(2) (371), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e25020371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprentissage non-supervisé et ses contradictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, pp.145-156. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48556/SIF.1024.19.145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Complexity LSTM-NN-Based Receiver for Vehicular Communications in the Presence of High-Power Amplifier Distortions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Flávia dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Medjahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sens Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glauber Brante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2022.3223113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Approaches for the Segmentation of Dry ARMD Lesions in Eye Fundus cSLO Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rossant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Paques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (8), pp.143. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging7080143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2011 Tohoku Tsunami from the Sky: A Review on the Evolution of Artificial Intelligence Methods for Damage Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences11030133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Approaches for the Segmentation of Dry ARMD Lesions in Eye Fundus cSLO Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rossant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Paques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging7080143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Age-Related Macular Degeneration Progression in Patients with Geographic Atrophy Using Joint Autoencoders for Unsupervised Change Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Kalinicheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rossant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Paques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Satellite Image Time Series Clustering using Object-Based Approaches and 3D Convolutional Autoencoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Kalinicheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Trocan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Advanced Machine Learning for Time Series Remote Sensing Data Analysis), 12 (11), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12111816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02732962v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Change Detection Analysis in Satellite Image Time Series using Deep Learning Combined with Graph-Based Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Kalinicheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Trocan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.1450-1466. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2020.2982631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Post-Disaster Damage Mapping Using Deep-Learning Techniques for Change Detection: Case Study of the Tohoku Tsunami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Kalinicheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (9), pp.1123. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11091123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on the Influence of Diversity and Quality in Entropy Based Collaborative Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaël Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basarab Matei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (10), pp.951. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e21100951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy Based Probabilistic Collaborative Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matei Basarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaël Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nistor Grozavu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72, pp.144-157. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2017.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Horizontal to Vertical Collaborative Clustering using Generative Topographic Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nistor Grozavu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaël Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornuéjols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hybrid Intelligent Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12-4, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/HIS-160219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme ICM basé sur la compacité pour la segmentation des images satellites à très haute résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornuéjols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, RNTI-E-28, pp.191-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Analysis - Lecture 6 : Introduction to unsupervised learning and clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Analysis, Lecture 4 : Data visualization: Feature selection & Linear methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Analysis, Lecture 2: Mining numerical bivariate data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Analysis - Lecture 8 : Time series analysis, ARIMA models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Analysis - Lecture 7 : Introduction supervised learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Analysis - Lecture 9 :Time series analysis, Hidden Markov Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Analysis, Lecture 3 : Mining categorial bivariate data and Introduction to multivariate data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Analysis - Lecture 10 : Introduction to Text Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Analysis, Lecture 5 : Data visualization - non-linear methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Analysis, Lecture 1: Introduction to data analysis, Univariate statistics of variables and confidence intervals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Collaborative Clustering: A Practical and Theoretical Study within the Realm of Multi-View Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Murena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basarab Matei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Witold Pedrycz and Shyi-Ming Chen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advancements in Multi-View Data Analytics, Studies in Big Data 106</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Change Detection using Joint Autoencoders for Age-Related Macular Degeneration Progression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Kalinicheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rossant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANN 2020, Part II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, In press, LNCS 12397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change Detection in Satellite Images using Reconstruction Errors of Joint Autoencoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Kalinicheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Trocan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Neural Networks and Machine Learning – ICANN 2019: Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.637-648, 2019, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30508-6_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to modern unsupervised learning: Case studies of multi-view clustering and unsupervised Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Machine Learning [cs.LG]. Sorbonne Université, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03200791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId126"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477556v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seoyoung Oh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;l&#233;grini-Issac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Urien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Marchand-Pauvert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Sublime" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779540v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gbenga Faluyi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Chabchoub" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurras Ulbricht Togbe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497572v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marchand-Pauvert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275611v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade E Guisiano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Moulines" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lauvaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800461v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Ding" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rossant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paques" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963851v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maurel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lefebvre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950414v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Zamora" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01913946v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Murena" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basarab Matei" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2018/358" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080050v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287911v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557220v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nistor Grozavu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#234;l Cabanes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bennani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589449v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCPAR.2015.7492807" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560656v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Bennani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46675-0_17" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01585544v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Troya-Galvis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gancarski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MVA.2015.7153129" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742382v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560647v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565550v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565549v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565539v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332972v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Merbouche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Tso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30564/jeis.v7i2.11528" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319084v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudip Chakrabarty" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pappu Bishwas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainak Bandyopadhyay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3622161" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322366v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastelica" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labb&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hamard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/IJG.0000000000002494" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387128v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.15315" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993735v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e25020371" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648943v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.19.145" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864392v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fl&#225;via dos Reis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Medjahdi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sens Chang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauber Brante" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2022.3223113" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319503v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Royer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7080143" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168500v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11030133" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328443v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879597v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Kalinicheva" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732962v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Trocan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12111816" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749683v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.2982631" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549241v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11091123" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549286v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;l Cabanes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e21100951" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480318v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Basarab" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.07.014" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461467v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/HIS-160219" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552149v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845291v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845304v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845275v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845322v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845317v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845332v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845284v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845336v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845297v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845268v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524615v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963848v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#226;ques" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559342v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30508-6_50" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03200791v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477556v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seoyoung Oh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;l&#233;grini-Issac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Urien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Marchand-Pauvert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Sublime" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779540v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gbenga Faluyi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Chabchoub" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurras Ulbricht Togbe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497572v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marchand-Pauvert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275611v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade E Guisiano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Moulines" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lauvaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800461v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Ding" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rossant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paques" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963851v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maurel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lefebvre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950414v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Zamora" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01913946v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Murena" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basarab Matei" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2018/358" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080050v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287911v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557220v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nistor Grozavu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#234;l Cabanes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bennani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589449v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCPAR.2015.7492807" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560656v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Bennani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46675-0_17" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01585544v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Troya-Galvis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gancarski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MVA.2015.7153129" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742382v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560647v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565550v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565549v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565539v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332972v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Merbouche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Tso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30564/jeis.v7i2.11528" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319084v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudip Chakrabarty" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pappu Bishwas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainak Bandyopadhyay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3622161" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322366v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastelica" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labb&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hamard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/IJG.0000000000002494" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387128v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.15315" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993735v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e25020371" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648943v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.19.145" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864392v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fl&#225;via dos Reis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Medjahdi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sens Chang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauber Brante" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2022.3223113" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319503v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Royer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7080143" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168500v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11030133" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328443v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879597v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Kalinicheva" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732962v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Trocan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12111816" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749683v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.2982631" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549241v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11091123" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549286v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;l Cabanes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e21100951" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480318v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Basarab" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.07.014" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461467v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/HIS-160219" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552149v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845304v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845291v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845275v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845322v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845317v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845332v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845284v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845336v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845297v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845268v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524615v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963848v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#226;ques" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559342v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30508-6_50" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03200791v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>