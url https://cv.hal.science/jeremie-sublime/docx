--- v1 (2026-04-30)
+++ v2 (2026-05-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.66666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérémie Sublime </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-Chercheur HDR à l'ISEP</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MULTI-MAP FUSION FOR WEAKLY SUPERVISED DISEASE LOCALIZATION FROM GLOBALLY ASSIGNED DIAGNOSTIC LABELS IN BRAIN MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seoyoung Oh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pélégrini-Issac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Marchand-Pauvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2026, London, GB, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of explainable AI to healthcare: a review ⋆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gbenga Faluyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurras Ulbricht Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDDM’24: 7th International Conference on Informatics &amp; Data-Driven Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Birmingham (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEEP NEURAL NETWORKS COMPARISON FOR MRI SEGMENTATION OF THE BRAINSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seoyoung Oh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pélégrini-Issac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marchand-Pauvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 21st IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2024, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence for Methane Mitigation : Through an Automated Determination of Oil and Gas Methane Emissions Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade E Guisiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Moulines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lauvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Nouvelle-Orléans, Louisiane, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-aware Attention U-Net for the segmentation of pores in Lamina Cribrosa using partial points annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rossant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Paques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IEEE International Conference on Machine Learning and Applications (IEEE ICMLA'22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Bahamas, Bahamas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Cooperative Reconstruction with Security Constraints in multi-view environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDMW 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Information theory based clustering fusion method for multi-view representations of text documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Zamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Human-Computer Interaction (HCI 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Information Theory based Approach to Multisource Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Murena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basarab Matei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornuéjols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-Seventh International Joint Conference on Artificial Intelligence {IJCAI-18}</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2018/358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative clustering based on Algorithmic Information Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Murena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basarab Matei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornuéjols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAp ( Conférence sur l'Apprentissage Automatique ) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the influence of diversity in collaborative and multi-view clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basarab Matei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Murena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN-2017 (Int. Joint Conf. on Neural Networks)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Anchorage, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative learning using topographic maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nistor Grozavu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaêl Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornuéjols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAFD and SFC'16 Conférence Internationale Francophone "Science des données. Défis Mathématiques et algorithmiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical collaborative clustering using generative topographic maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nistor Grozavu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornuéjols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference of Soft Computing and Pattern Recognition (SoCPaR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Fukuoka, Japan. pp.199-204, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SOCPAR.2015.7492807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative-Based Multi-scale Clustering in Very High Resolution Satellite Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornuéjols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Bennani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Neural Information (ICONIP) Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Tokyo, Japan. pp.148-155, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-46675-0_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic rich ICM algorithm for VHR satellite images segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrès Troya-Galvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornuéjols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IAPR International Conference on Machine Vision Applications (MVA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Tokyo, Japan. pp.15292961, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MVA.2015.7153129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Clustering with Heterogeneous Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nistor Grozavu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornuéjols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Killarney, Ireland. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Clustering with Heterogeneous Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nistor Grozavu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornuéjols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Killarney, Ireland. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau modèle d’énergie pour les champs aléatoires de Markov cachés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornuéjols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Rencontres de la Société Francophone de Classification SFC'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new energy model for the Hidden Markov Random Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornuéjols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Bennani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. International Conference on Neural Information Processing (ICONIP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, kuching, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering collaboratif incrémental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornuéjols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone d'Apprentissage ( CAP2014 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Fast Density Peak Clustering Using Mass Distance: m-FDPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Merbouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Tso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic &amp; Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7, pp.51 - 65. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30564/jeis.v7i2.11528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can We Trust AI with Our Ears? A Cross-Domain Comparative Analysis of Explainability in Audio Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudip Chakrabarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pappu Bishwas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mainak Bandyopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3622161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Microarchitecture of Lamina Cribrosa Pores in High and Normal Tension Glaucoma Using Optical Coherence Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bastelica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rossant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaucoma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (12), pp.957-963. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/IJG.0000000000002494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AI Race: Why Current Neural Network-based Architectures are a Poor Basis for Artificial General Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.41-67. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1613/jair.1.15315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ensemble and Multi-View Clustering Method Based on Kolmogorov Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Zamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Special Issue Pattern Recognition and Data Clustering in Information Theory, 25(2) (371), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e25020371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprentissage non-supervisé et ses contradictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, pp.145-156. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48556/SIF.1024.19.145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Complexity LSTM-NN-Based Receiver for Vehicular Communications in the Presence of High-Power Amplifier Distortions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Flávia dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Medjahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sens Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glauber Brante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2022.3223113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Approaches for the Segmentation of Dry ARMD Lesions in Eye Fundus cSLO Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rossant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Paques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (8), pp.143. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging7080143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2011 Tohoku Tsunami from the Sky: A Review on the Evolution of Artificial Intelligence Methods for Damage Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences11030133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Approaches for the Segmentation of Dry ARMD Lesions in Eye Fundus cSLO Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rossant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Paques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging7080143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Age-Related Macular Degeneration Progression in Patients with Geographic Atrophy Using Joint Autoencoders for Unsupervised Change Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Kalinicheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rossant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Paques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Satellite Image Time Series Clustering using Object-Based Approaches and 3D Convolutional Autoencoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Kalinicheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Trocan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Advanced Machine Learning for Time Series Remote Sensing Data Analysis), 12 (11), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12111816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02732962v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Change Detection Analysis in Satellite Image Time Series using Deep Learning Combined with Graph-Based Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Kalinicheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Trocan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.1450-1466. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2020.2982631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Post-Disaster Damage Mapping Using Deep-Learning Techniques for Change Detection: Case Study of the Tohoku Tsunami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Kalinicheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (9), pp.1123. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11091123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on the Influence of Diversity and Quality in Entropy Based Collaborative Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaël Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basarab Matei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (10), pp.951. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e21100951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy Based Probabilistic Collaborative Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matei Basarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaël Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nistor Grozavu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72, pp.144-157. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2017.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Horizontal to Vertical Collaborative Clustering using Generative Topographic Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nistor Grozavu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaël Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornuéjols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hybrid Intelligent Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12-4, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/HIS-160219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme ICM basé sur la compacité pour la segmentation des images satellites à très haute résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornuéjols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, RNTI-E-28, pp.191-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Analysis - Lecture 6 : Introduction to unsupervised learning and clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Analysis, Lecture 4 : Data visualization: Feature selection & Linear methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Analysis, Lecture 2: Mining numerical bivariate data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Analysis - Lecture 8 : Time series analysis, ARIMA models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Analysis - Lecture 7 : Introduction supervised learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Analysis - Lecture 9 :Time series analysis, Hidden Markov Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Analysis, Lecture 3 : Mining categorial bivariate data and Introduction to multivariate data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Analysis - Lecture 10 : Introduction to Text Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Analysis, Lecture 5 : Data visualization - non-linear methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Analysis, Lecture 1: Introduction to data analysis, Univariate statistics of variables and confidence intervals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Collaborative Clustering: A Practical and Theoretical Study within the Realm of Multi-View Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Murena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basarab Matei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Witold Pedrycz and Shyi-Ming Chen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advancements in Multi-View Data Analytics, Studies in Big Data 106</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Change Detection using Joint Autoencoders for Age-Related Macular Degeneration Progression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Kalinicheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rossant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANN 2020, Part II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, In press, LNCS 12397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change Detection in Satellite Images using Reconstruction Errors of Joint Autoencoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Kalinicheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Trocan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Neural Networks and Machine Learning – ICANN 2019: Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.637-648, 2019, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30508-6_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to modern unsupervised learning: Case studies of multi-view clustering and unsupervised Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Machine Learning [cs.LG]. Sorbonne Université, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03200791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId126"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.66666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérémie Sublime </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-Chercheur HDR à l'ISEP</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MULTI-MAP FUSION FOR WEAKLY SUPERVISED DISEASE LOCALIZATION FROM GLOBALLY ASSIGNED DIAGNOSTIC LABELS IN BRAIN MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seoyoung Oh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pélégrini-Issac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Marchand-Pauvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2026, London, GB, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of explainable AI to healthcare: a review ⋆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gbenga Faluyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurras Ulbricht Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDDM’24: 7th International Conference on Informatics &amp; Data-Driven Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Birmingham (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEEP NEURAL NETWORKS COMPARISON FOR MRI SEGMENTATION OF THE BRAINSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seoyoung Oh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pélégrini-Issac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marchand-Pauvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 21st IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2024, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence for Methane Mitigation : Through an Automated Determination of Oil and Gas Methane Emissions Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade E Guisiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Moulines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lauvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Nouvelle-Orléans, Louisiane, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-aware Attention U-Net for the segmentation of pores in Lamina Cribrosa using partial points annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rossant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Paques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IEEE International Conference on Machine Learning and Applications (IEEE ICMLA'22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Bahamas, Bahamas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Cooperative Reconstruction with Security Constraints in multi-view environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDMW 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Information theory based clustering fusion method for multi-view representations of text documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Zamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Human-Computer Interaction (HCI 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Information Theory based Approach to Multisource Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Murena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basarab Matei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornuéjols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-Seventh International Joint Conference on Artificial Intelligence {IJCAI-18}</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2018/358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative clustering based on Algorithmic Information Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Murena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basarab Matei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornuéjols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAp ( Conférence sur l'Apprentissage Automatique ) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the influence of diversity in collaborative and multi-view clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basarab Matei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Murena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN-2017 (Int. Joint Conf. on Neural Networks)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Anchorage, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative learning using topographic maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nistor Grozavu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaêl Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornuéjols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAFD and SFC'16 Conférence Internationale Francophone "Science des données. Défis Mathématiques et algorithmiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical collaborative clustering using generative topographic maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nistor Grozavu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornuéjols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference of Soft Computing and Pattern Recognition (SoCPaR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Fukuoka, Japan. pp.199-204, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SOCPAR.2015.7492807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative-Based Multi-scale Clustering in Very High Resolution Satellite Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornuéjols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Bennani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Neural Information (ICONIP) Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Tokyo, Japan. pp.148-155, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-46675-0_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic rich ICM algorithm for VHR satellite images segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrès Troya-Galvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornuéjols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IAPR International Conference on Machine Vision Applications (MVA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Tokyo, Japan. pp.15292961, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MVA.2015.7153129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Clustering with Heterogeneous Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nistor Grozavu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornuéjols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Killarney, Ireland. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Clustering with Heterogeneous Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nistor Grozavu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornuéjols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Killarney, Ireland. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering collaboratif incrémental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornuéjols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone d'Apprentissage ( CAP2014 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau modèle d’énergie pour les champs aléatoires de Markov cachés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornuéjols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Rencontres de la Société Francophone de Classification SFC'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new energy model for the Hidden Markov Random Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornuéjols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Bennani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. International Conference on Neural Information Processing (ICONIP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, kuching, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Fast Density Peak Clustering Using Mass Distance: m-FDPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Merbouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Tso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic &amp; Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7, pp.51 - 65. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30564/jeis.v7i2.11528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can We Trust AI with Our Ears? A Cross-Domain Comparative Analysis of Explainability in Audio Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudip Chakrabarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pappu Bishwas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mainak Bandyopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3622161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Microarchitecture of Lamina Cribrosa Pores in High and Normal Tension Glaucoma Using Optical Coherence Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bastelica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rossant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaucoma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (12), pp.957-963. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/IJG.0000000000002494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AI Race: Why Current Neural Network-based Architectures are a Poor Basis for Artificial General Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.41-67. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1613/jair.1.15315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ensemble and Multi-View Clustering Method Based on Kolmogorov Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Zamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Special Issue Pattern Recognition and Data Clustering in Information Theory, 25(2) (371), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e25020371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprentissage non-supervisé et ses contradictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, pp.145-156. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48556/SIF.1024.19.145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Complexity LSTM-NN-Based Receiver for Vehicular Communications in the Presence of High-Power Amplifier Distortions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Flávia dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Medjahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sens Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glauber Brante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2022.3223113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Approaches for the Segmentation of Dry ARMD Lesions in Eye Fundus cSLO Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rossant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Paques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (8), pp.143. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging7080143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Approaches for the Segmentation of Dry ARMD Lesions in Eye Fundus cSLO Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rossant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Paques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging7080143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2011 Tohoku Tsunami from the Sky: A Review on the Evolution of Artificial Intelligence Methods for Damage Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences11030133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Age-Related Macular Degeneration Progression in Patients with Geographic Atrophy Using Joint Autoencoders for Unsupervised Change Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Kalinicheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rossant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Paques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Satellite Image Time Series Clustering using Object-Based Approaches and 3D Convolutional Autoencoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Kalinicheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Trocan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Advanced Machine Learning for Time Series Remote Sensing Data Analysis), 12 (11), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12111816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02732962v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Change Detection Analysis in Satellite Image Time Series using Deep Learning Combined with Graph-Based Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Kalinicheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Trocan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.1450-1466. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2020.2982631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Post-Disaster Damage Mapping Using Deep-Learning Techniques for Change Detection: Case Study of the Tohoku Tsunami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Kalinicheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (9), pp.1123. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11091123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on the Influence of Diversity and Quality in Entropy Based Collaborative Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaël Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basarab Matei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (10), pp.951. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e21100951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy Based Probabilistic Collaborative Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matei Basarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaël Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nistor Grozavu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72, pp.144-157. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2017.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Horizontal to Vertical Collaborative Clustering using Generative Topographic Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nistor Grozavu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaël Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornuéjols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hybrid Intelligent Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12-4, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/HIS-160219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme ICM basé sur la compacité pour la segmentation des images satellites à très haute résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornuéjols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, RNTI-E-28, pp.191-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Analysis, Lecture 2: Mining numerical bivariate data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Analysis - Lecture 8 : Time series analysis, ARIMA models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Analysis - Lecture 7 : Introduction supervised learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Analysis - Lecture 6 : Introduction to unsupervised learning and clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Analysis, Lecture 4 : Data visualization: Feature selection & Linear methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Analysis - Lecture 9 :Time series analysis, Hidden Markov Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Analysis, Lecture 3 : Mining categorial bivariate data and Introduction to multivariate data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Analysis - Lecture 10 : Introduction to Text Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Analysis, Lecture 5 : Data visualization - non-linear methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Analysis, Lecture 1: Introduction to data analysis, Univariate statistics of variables and confidence intervals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Collaborative Clustering: A Practical and Theoretical Study within the Realm of Multi-View Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Murena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basarab Matei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Witold Pedrycz and Shyi-Ming Chen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advancements in Multi-View Data Analytics, Studies in Big Data 106</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Change Detection using Joint Autoencoders for Age-Related Macular Degeneration Progression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Kalinicheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rossant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANN 2020, Part II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, In press, LNCS 12397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change Detection in Satellite Images using Reconstruction Errors of Joint Autoencoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Kalinicheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Trocan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Neural Networks and Machine Learning – ICANN 2019: Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.637-648, 2019, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30508-6_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to modern unsupervised learning: Case studies of multi-view clustering and unsupervised Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Machine Learning [cs.LG]. Sorbonne Université, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03200791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId126"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477556v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seoyoung Oh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;l&#233;grini-Issac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Urien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Marchand-Pauvert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Sublime" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779540v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gbenga Faluyi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Chabchoub" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurras Ulbricht Togbe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497572v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marchand-Pauvert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275611v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade E Guisiano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Moulines" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lauvaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800461v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Ding" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rossant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paques" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963851v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maurel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lefebvre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950414v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Zamora" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01913946v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Murena" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basarab Matei" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2018/358" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080050v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287911v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557220v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nistor Grozavu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#234;l Cabanes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bennani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589449v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCPAR.2015.7492807" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560656v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Bennani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46675-0_17" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01585544v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Troya-Galvis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gancarski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MVA.2015.7153129" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742382v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560647v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565550v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565549v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565539v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332972v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Merbouche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Tso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30564/jeis.v7i2.11528" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319084v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudip Chakrabarty" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pappu Bishwas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainak Bandyopadhyay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3622161" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322366v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastelica" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labb&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hamard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/IJG.0000000000002494" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387128v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.15315" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993735v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e25020371" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648943v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.19.145" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864392v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fl&#225;via dos Reis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Medjahdi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sens Chang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauber Brante" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2022.3223113" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319503v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Royer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7080143" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168500v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11030133" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328443v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879597v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Kalinicheva" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732962v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Trocan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12111816" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749683v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.2982631" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549241v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11091123" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549286v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;l Cabanes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e21100951" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480318v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Basarab" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.07.014" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461467v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/HIS-160219" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552149v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845304v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845291v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845275v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845322v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845317v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845332v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845284v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845336v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845297v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845268v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524615v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963848v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#226;ques" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559342v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30508-6_50" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03200791v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477556v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seoyoung Oh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;l&#233;grini-Issac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Urien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Marchand-Pauvert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Sublime" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779540v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gbenga Faluyi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Chabchoub" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurras Ulbricht Togbe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497572v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marchand-Pauvert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275611v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade E Guisiano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Moulines" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lauvaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800461v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Ding" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rossant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paques" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963851v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maurel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lefebvre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950414v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Zamora" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01913946v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Murena" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basarab Matei" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2018/358" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080050v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287911v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557220v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nistor Grozavu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#234;l Cabanes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bennani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589449v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCPAR.2015.7492807" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560656v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Bennani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46675-0_17" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01585544v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Troya-Galvis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gancarski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MVA.2015.7153129" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742382v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560647v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565539v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565550v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565549v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332972v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Merbouche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Tso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30564/jeis.v7i2.11528" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319084v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudip Chakrabarty" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pappu Bishwas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainak Bandyopadhyay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3622161" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322366v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastelica" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labb&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hamard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/IJG.0000000000002494" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387128v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.15315" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993735v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e25020371" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648943v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.19.145" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864392v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fl&#225;via dos Reis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Medjahdi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sens Chang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauber Brante" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2022.3223113" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319503v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Royer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7080143" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328443v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168500v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11030133" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879597v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Kalinicheva" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732962v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Trocan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12111816" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749683v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.2982631" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549241v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11091123" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549286v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;l Cabanes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e21100951" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480318v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Basarab" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.07.014" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461467v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/HIS-160219" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552149v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845275v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845322v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845317v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845304v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845291v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845332v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845284v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845336v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845297v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845268v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524615v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963848v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#226;ques" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559342v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30508-6_50" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03200791v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>