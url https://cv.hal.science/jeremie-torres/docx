--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -100,411 +100,411 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Terahertz electroluminescence from Dirac-Landau polaritons</w:t>
+                <w:t xml:space="preserve">Resonant Dyakonov-Shur Magnetoplasmons in Graphene Terahertz Photodetectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Benhamou-Bui</w:t>
+                <w:t xml:space="preserve">Juan Delgado-Notario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Consejo</w:t>
+                <w:t xml:space="preserve">Cédric Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Krishtopenko</w:t>
+                <w:t xml:space="preserve">Elsa Perez-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ruffenach</w:t>
+                <w:t xml:space="preserve">Benjamin Benhamou-Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bray</w:t>
+                <w:t xml:space="preserve">Namrata Saha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408435v1</w:t>
+                <w:t xml:space="preserve">hal-05408352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant Dyakonov-Shur Magnetoplasmons in Graphene Terahertz Photodetectors</w:t>
+                <w:t xml:space="preserve">Many-particle hybridization of optical transitions from zero-mode Landau levels in HgTe quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Delgado-Notario</w:t>
+                <w:t xml:space="preserve">S. Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Bray</w:t>
+                <w:t xml:space="preserve">S. Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Perez-Martin</w:t>
+                <w:t xml:space="preserve">A. Ikonnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Benhamou-Bui</w:t>
+                <w:t xml:space="preserve">C. Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Namrata Saha</w:t>
+                <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408352v1</w:t>
+                <w:t xml:space="preserve">hal-05408425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Many-particle hybridization of optical transitions from zero-mode Landau levels in HgTe quantum wells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Nonlinear Terahertz electroluminescence from Dirac-Landau polaritons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Benhamou-Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Consejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Krishtopenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Torres</w:t>
+                <w:t xml:space="preserve">C. Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408425v1</w:t>
+                <w:t xml:space="preserve">hal-05408435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling Long-Range Forces in Light Harvesting Proteins: Pivotal Roles of Temperature and Light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Perez-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Beranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -636,77 +636,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Dinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Antonio Delgado-Notario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Perez-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 23 (4), pp.044043. </w:t>
@@ -744,51 +744,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling long-range forces in light-harvesting proteins: Pivotal roles of temperature and light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Perez-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Beranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -930,51 +930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Brouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Meriguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 44 (3-4), pp.245-264. </w:t>
@@ -1012,51 +1012,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gate tunable terahertz cyclotron emission from two-dimensional Dirac fermions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Benhamou-Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1159,77 +1159,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz cyclotron emission from two-dimensional Dirac fermions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Szola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1453,51 +1453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajesh Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1548,51 +1548,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-dependent zero-field splittings in graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1855,64 +1855,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Spirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 99 (12), pp.121405. </w:t>
@@ -2078,295 +2078,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-Induced Topological Phase Transition in HgTe Quantum Wells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
+                <w:t xml:space="preserve">Out-of-Equilibrium Collective Oscillation as Phonon Condensation in a Model Protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Nardecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Jouault</w:t>
+                <w:t xml:space="preserve">Jeremie Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Lechelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Desrat</w:t>
+                <w:t xml:space="preserve">Valeria Giliberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wojciech Knap</w:t>
+                <w:t xml:space="preserve">Michele Ortolani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 120 (8), pp.086401. </w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (3), pp.031061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.086401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevx.8.031061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740166v1</w:t>
+                <w:t xml:space="preserve">hal-01994697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out-of-Equilibrium Collective Oscillation as Phonon Condensation in a Model Protein</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilaria Nardecchia</w:t>
+                <w:t xml:space="preserve">Temperature-Induced Topological Phase Transition in HgTe Quantum Wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Kadykov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Torres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathias Lechelon</w:t>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Giliberti</w:t>
+                <w:t xml:space="preserve">Wilfried Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Ortolani</w:t>
+                <w:t xml:space="preserve">Wojciech Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (3), pp.031061. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (8), pp.086401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevx.8.031061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.086401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01994697v1</w:t>
+                <w:t xml:space="preserve">hal-01740166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz Detection and Imaging Using Graphene Ballistic Rectifiers</w:t>
               </w:r>
@@ -2614,338 +2614,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embroidered Antenna-Microchip Interconnections and Contour Antennas in Passive UHF RFID Textile Tags</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HgCdTe-based heterostructures for terahertz photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Kadykov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galatee Ginestet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">V. V. Rumyantsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Leena Ukkonen</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2016.2628086⟩</w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (3), pp.035503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4977781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01639615v1</w:t>
+                <w:t xml:space="preserve">hal-01523131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HgCdTe-based heterostructures for terahertz photonics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aleksandr Kadykov</w:t>
+                <w:t xml:space="preserve">Embroidered Antenna-Microchip Interconnections and Contour Antennas in Passive UHF RFID Textile Tags</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galatee Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Moradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. V. Rumyantsev</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+                <w:t xml:space="preserve">Leena Ukkonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5 (3), pp.035503. </w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16, pp.1205 - 1208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4977781⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2016.2628086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01523131v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01639615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room Temperature Direct and Heterodyne Detection of 0.28–0.69-THz Waves Based on GaN 2-DEG Unipolar Nanochannels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Iñiguez-De-La-Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3035,51 +3035,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz imaging of Landau levels in HgTe-based topological insulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr M. Kadykov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3284,295 +3284,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the transmission of terahertz radiation through silicon-based structures</w:t>
+                <w:t xml:space="preserve">Generation of THz radiation due to 2D-plasma oscillations in interdigitated GaN quantum well structures at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Persano</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Nouvel</w:t>
+                <w:t xml:space="preserve">A. Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4890836⟩</w:t>
+              <w:t xml:space="preserve">Lithuanian Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54 (1), pp.58 - 62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3952/physics.v54i1.2848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636499v1</w:t>
+                <w:t xml:space="preserve">hal-01636434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of THz radiation due to 2D-plasma oscillations in interdigitated GaN quantum well structures at room temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the transmission of terahertz radiation through silicon-based structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Persano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadym V. Korotyeyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Penot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frederic Teppe</w:t>
+                <w:t xml:space="preserve">Yu M. Lyaschuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithuanian Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 54 (1), pp.58 - 62. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116 (4), pp 044504/1 - 044504/5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3952/physics.v54i1.2848⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4890836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636434v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz transmission and effective gain measurement of two-dimensional electron gas</w:t>
               </w:r>
@@ -3584,51 +3584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3704,77 +3704,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear nanochannels for room temperature terahertz heterodyne detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3832,191 +3832,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00907348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz emission induced by optical beating in nanometer-length field-effect transistors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetospectroscopy of two-dimensional HgTe-based topological insulators around the critical thickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Blin</w:t>
+                <w:t xml:space="preserve">M. Zholudev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Marinchio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Palermo</w:t>
+                <w:t xml:space="preserve">M. Orlita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4718445⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86, pp.205420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.205420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00699894v1</w:t>
+                <w:t xml:space="preserve">hal-00767162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma-Wave Detectors for Terahertz Wireless Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4070,727 +4070,727 @@
               <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33 (10), pp.1354 - 1356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LED.2012.2210022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetospectroscopy of two-dimensional HgTe-based topological insulators around the critical thickness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terahertz emission induced by optical beating in nanometer-length field-effect transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Zholudev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Teppe</w:t>
+                <w:t xml:space="preserve">Hugues Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Orlita</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Torres</w:t>
+                <w:t xml:space="preserve">Christophe Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 86, pp.205420. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111, pp.103707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.205420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4718445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00767162v1</w:t>
+                <w:t xml:space="preserve">hal-00699894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz Emission Induced by an Optical Beating in Nanometer-Length High-Electron-Mobility Transistors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Torres</w:t>
+                <w:t xml:space="preserve">Investigation of 2D plasma resonances in hemts by using electri-optical sampling technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Marinchio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Palermo</w:t>
+                <w:t xml:space="preserve">Stéphane Boubanga-Tombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12693/APhysPolA.119.199⟩</w:t>
+              <w:t xml:space="preserve">Lithuanian Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51 (4), pp.324-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3952/lithjphys.51405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443685v1</w:t>
+                <w:t xml:space="preserve">hal-00814205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage controlled terahertz transmission enhancement through GaN quantum wells</w:t>
+                <w:t xml:space="preserve">Measurement of Pulsed Current-Voltage Characteristics of AlGaN/GaN HEMTs from Room Temperature to 15 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 119 (2), pp.107--110. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12693/APhysPolA.119.107⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 119 (2), pp.196 - 198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.119.196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904166v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of 2D plasma resonances in hemts by using electri-optical sampling technique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Wojciech Knap</w:t>
+                <w:t xml:space="preserve">THz Emission Induced by an Optical Beating in Nanometer-Length High-Electron-Mobility Transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Boubanga-Tombet</w:t>
+                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithuanian Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 51 (4), pp.324-329. </w:t>
+              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 119 (2), pp.199-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3952/lithjphys.51405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.119.199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00814205v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Pulsed Current-Voltage Characteristics of AlGaN/GaN HEMTs from Room Temperature to 15 K</w:t>
+                <w:t xml:space="preserve">Voltage controlled terahertz transmission enhancement through GaN quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 119 (2), pp.196 - 198. </w:t>
+              <w:t xml:space="preserve">, 2011, 119 (2), pp.107--110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12693/APhysPolA.119.196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.119.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801105v1</w:t>
+                <w:t xml:space="preserve">hal-01904166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-signal characterization of fet/hemt for terahertz applications</w:t>
               </w:r>
@@ -4815,51 +4815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Shiktorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gruzinskis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4910,103 +4910,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma Oscillations in Nanotransistors: Application to THz Radiations Detection and Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 119 (2), pp.103 - 106. </w:t>
@@ -5070,51 +5070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5204,51 +5204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boubanga-Tombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Moutaouakil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5312,77 +5312,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room-temperature terahertz mixer based on the simultaneous electronic and optical excitations of plasma waves in a field effect transistor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5440,511 +5440,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic, optical and thermal excitation of terahertz plasma waves in HEMTs at room temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Terahertz spectroscopy of plasma waves in high electron mobility transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Chusseau</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/193/1/012076⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3159032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904184v1</w:t>
+                <w:t xml:space="preserve">hal-01801465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary results of bench implementation for the study of terahertz amplification in gallium nitride quantum wells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Electronic, optical and thermal excitation of terahertz plasma waves in HEMTs at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 193, pp.012094. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 193, pp.012076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/193/1/012076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/193/1/012094⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01904183v1</w:t>
+                <w:t xml:space="preserve">hal-01904184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz spectroscopy of plasma waves in high electron mobility transistors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preliminary results of bench implementation for the study of terahertz amplification in gallium nitride quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 106 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 193, pp.012094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3159032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/193/1/012094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801465v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic modeling of optically-excited terahertz plasma oscillations in nanometric field effect transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 94, pp.192109. </w:t>
@@ -5995,90 +5995,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room-temperature terahertz spectroscopy of optically excited plasma waves in HEMTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 193, pp.012075. </w:t>
@@ -6110,959 +6110,959 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical investigation of terahertz optical-beating detection by plasma waves in high electron mobility transistors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Palermo</w:t>
+                <w:t xml:space="preserve">Patterning of narrow porous SiOCH trenches using a TiN hard mask</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bouyssou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.200776572⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 85 (11), pp.2226-2235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2008.06.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00327410v1</w:t>
+                <w:t xml:space="preserve">hal-00387506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterning of narrow porous SiOCH trenches using a TiN hard mask</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Pelissier</w:t>
+                <w:t xml:space="preserve">Plasma waves sub-terahertz optical beating detection and enhancement in long-channel high electron mobility transistors: experiments and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 85 (11), pp.2226-2235. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (2), pp.491-497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2008.06.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSTQE.2007.910988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00387506v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma waves sub-terahertz optical beating detection and enhancement in long-channel high electron mobility transistors: experiments and modeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Palermo</w:t>
+                <w:t xml:space="preserve">Linear to radial polarization conversion in the THz domain using a passive system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.I. Baida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTQE.2007.910988⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (23), pp.18895-18909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.16.018895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00327305v1</w:t>
+                <w:t xml:space="preserve">hal-00347781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear to radial polarization conversion in the THz domain using a passive system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Billot</w:t>
+                <w:t xml:space="preserve">XPS studies of the ALD-growth of TaN diffusion barriers : Impact of the dielectric surface chemistry on the growth mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Volpi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cadix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Berthomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 85 (10), pp.2068-2070</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00347781v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00345527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XPS studies of the ALD-growth of TaN diffusion barriers : Impact of the dielectric surface chemistry on the growth mechanism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Jourdan</w:t>
+                <w:t xml:space="preserve">Experimental and theoretical investigation of terahertz optical-beating detection by plasma waves in high electron mobility transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (1), pp.257-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200776572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00345527v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of terahertz radiation assisted by optical phonons in nitride-based quantum wells and heterolayers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Palermo</w:t>
+                <w:t xml:space="preserve">Integration and characterization of gas cluster processing for copper interconnects electromigration improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lg. Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Petitprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivette Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hopstaken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.84, (2007) 2675-2680</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00327167v1</w:t>
+                <w:t xml:space="preserve">hal-00397088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration and characterization of gas cluster processing for copper interconnects electromigration improvement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Hopstaken</w:t>
+                <w:t xml:space="preserve">Generation of terahertz radiation assisted by optical phonons in nitride-based quantum wells and heterolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Shiktorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Starikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gruzinskis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5 (1), pp.236-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200776537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00397088v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive ion etching of high optical quality gan sapphire photonic crystal slab using ch4h2 chemistry</w:t>
               </w:r>
@@ -7100,51 +7100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.L. Gratiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.V. d'Yerville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 101 (4), pp.043103.1-043103.7. </w:t>
@@ -7208,51 +7208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Fatimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7368,51 +7368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Gratiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Vassor d'Yerville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 101, pp.043103</w:t>
@@ -7435,1777 +7435,1777 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00390399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature tunable detection of subterahertz radiation by plasma waves in nanometer ingaas transistors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low temperature plasma carbon nanotubes growth on patterned catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.E. Fatimy</w:t>
+                <w:t xml:space="preserve">M. Dubosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tiberj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">W. Knap</w:t>
+                <w:t xml:space="preserve">T. Minea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Besland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cardinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès A. Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2392999⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 83, pp.2427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2006.10.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00329604v1</w:t>
+                <w:t xml:space="preserve">hal-00379617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable plasma wave resonant detection of optical beating in high electron mobility transistor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Akwoue-Ondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shchepetov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 89 (20), pp.201101.1-201101.3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2388142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00105454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrational spectrum of katoite Ca3Al2[(OH)4]3: a periodic ab initio study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ugliengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zicovich-Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 110, pp.692-701. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp053602j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00089597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature plasma carbon nanotubes growth on patterned catalyst</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New techniques to characterize properties of advanced dielectric barriers for sub-65 nm technology node</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès A. Granier</w:t>
+                <w:t xml:space="preserve">J. Vitiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ducote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lg. Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Friec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 83, pp.2427. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, pp.83 Issue: 11-12 (2006) 2130-2135</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00379617v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00466353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New techniques to characterize properties of advanced dielectric barriers for sub-65 nm technology node</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrication of SOI photonic crystal slabs by soft UV-nanoimprint lithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Ducote</w:t>
+                <w:t xml:space="preserve">Michele Belotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremi Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Farcy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lg. Gosset</w:t>
+                <w:t xml:space="preserve">Emmanuel Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Le Friec</w:t>
+                <w:t xml:space="preserve">Anne Pépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Gerace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, pp.83 Issue: 11-12 (2006) 2130-2135</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 83 (4-9), pp.1773 - 1777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2005.12.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00466353v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of SOI photonic crystal slabs by soft UV-nanoimprint lithography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+                <w:t xml:space="preserve">Replication of photonic crystals by soft ultraviolet-nanoimprint lithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Belotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremi Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dario Gerace</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2005.12.025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 99 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2159544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01801472v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replication of photonic crystals by soft ultraviolet-nanoimprint lithography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeremi Torres</w:t>
+                <w:t xml:space="preserve">Template synthesis of carbon nanotubes from porous alumina matrix on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuel Roy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Pépin</w:t>
+                <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Minea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dubosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yong Chen</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 99 (2), </w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 83, pp.2432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2159544⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2006.10.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801475v1</w:t>
+                <w:t xml:space="preserve">hal-00379556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Template synthesis of carbon nanotubes from porous alumina matrix on silicon</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Dubosc</w:t>
+                <w:t xml:space="preserve">Room temperature tunable detection of subterahertz radiation by plasma waves in nanometer ingaas transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Orlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Tessier</w:t>
+                <w:t xml:space="preserve">A.E. Fatimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2006.10.051⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 89 (22), pp.222109.1-222109.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2392999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00379556v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00329604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced second- and third-harmonic generation and induced photoluminescence in two-dimensional GaN photonic crystal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultraviolet surface-emitted second-harmonic generation in GaN one-dimensional photonic crystal slabs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremi Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Vassor d'Yerville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Comaschi</w:t>
+                <w:t xml:space="preserve">Emmanuel Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Marco Malvezzi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Paul Albert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71, pp.195326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.71.195326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390422v1</w:t>
+                <w:t xml:space="preserve">hal-00437966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultraviolet surface-emitted second-harmonic generation in GaN one-dimensional photonic crystal slabs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced second- and third-harmonic generation and induced photoluminescence in two-dimensional GaN photonic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Centeno</w:t>
+                <w:t xml:space="preserve">Gabriele Vecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Albert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carlo Comaschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Marco Malvezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 87, pp.101106</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437966v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equifrequency surfaces in a two-dimensional GaN-based photonic crystal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Torres</w:t>
+                <w:t xml:space="preserve">Giant second-harmonic generation in a one-dimensional GaN photonic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremi Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Peyrade</w:t>
+                <w:t xml:space="preserve">Rene Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Legros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.P Lascaray</w:t>
+                <w:t xml:space="preserve">Jean-Paul Lascaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 69, pp.085105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.69.085105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00385101v1</w:t>
+                <w:t xml:space="preserve">hal-00540436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant second-harmonic generation in a one-dimensional GaN photonic crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rene Legros</w:t>
+                <w:t xml:space="preserve">R. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Lascaray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Teppe</w:t>
+                <w:t xml:space="preserve">J.P Lascaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 69, pp.085105. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, pp.69 085105 1-8 (2004)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00540436v1</w:t>
+                <w:t xml:space="preserve">hal-00385108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant second-harmonic generation in a one-dimensional GaN photonic crystal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Equifrequency surfaces in a two-dimensional GaN-based photonic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Peyrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P Lascaray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.69 085105 1-8 (2004)</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.12(6) 1097-1108 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00385108v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00385101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant second-harmonic generation due to quasi-phase matching in a one-dimensional GaN photonic crystal</w:t>
               </w:r>
@@ -9217,64 +9217,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremi Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lascaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9488,1206 +9488,1206 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition from brownian to anomalous diffusion ofbiomolecules as a signature of long-range electrodynamic interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Beranger</w:t>
+                <w:t xml:space="preserve">Nonequilibrium Spectroscopies of Biomolecules: Evidence of Long-Range Electrodynamic Forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Lechelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Meriguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Gori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Teppe</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Nardecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Noise and Fluctuations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christoforos Theodorou, Oct 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Prof. Tilmann Kuhn, Aug 2023, Münster, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002375v1</w:t>
+                <w:t xml:space="preserve">hal-05002385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependance of Intrinsic Spin Orbit Coupling Gap in Graphene probed by Terahertz photoconductivity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Bray</w:t>
+                <w:t xml:space="preserve">Tunable Terahertz Cyclotron Emission from Two-Dimensional Dirac Fermions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Benhamou-Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastian Gebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Szoła</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juan Antonio Delgado-Notario</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Montréal, Canada. </w:t>
+              <w:t xml:space="preserve">48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Montréal, Canada. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/irmmw-thz57677.2023.10299006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/irmmw-thz57677.2023.10298862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304454v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonequilibrium Spectroscopies of Biomolecules: Evidence of Long-Range Electrodynamic Forces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ilaria Nardecchia</w:t>
+                <w:t xml:space="preserve">Temperature dependance of Intrinsic Spin Orbit Coupling Gap in Graphene probed by Terahertz photoconductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Maussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Dinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Antonio Delgado-Notario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/irmmw-thz57677.2023.10299006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002385v1</w:t>
+                <w:t xml:space="preserve">hal-04304454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Terahertz Cyclotron Emission from Two-Dimensional Dirac Fermions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sergey Krishtopenko</w:t>
+                <w:t xml:space="preserve">Transition from brownian to anomalous diffusion ofbiomolecules as a signature of long-range electrodynamic interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Beranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Gori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Floriani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26th International Conference on Noise and Fluctuations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christoforos Theodorou, Oct 2023, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304349v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz spectroscopy to probe long-range electrodynamic interactions between proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terahertz and fluorescence-correlation spectroscopies: two powerful tools for the investigation of biomolecules interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Lechelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Meriguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Gori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matteo Gori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Nardecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terahertz Emitters, Receivers, and Applications XIII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recent trends in optical materials and photonic devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Bilaspur, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04919648v1</w:t>
+                <w:t xml:space="preserve">hal-05002417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-dependent low-frequency vibrational spectra of sodium magnesium chlorophyllin</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Etienne Brouillet</w:t>
+                <w:t xml:space="preserve">Long-range electrodynamic interactions between proteins assessed by THz spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Lechelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Meriguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Gori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Nardecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th International conference on infrared, millimeter and terahertz waves (IRMMW-THZ 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50927.2022.9895499⟩</w:t>
+              <w:t xml:space="preserve">Terahertz Emitters, Receivers, and Applications XIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, San Diego, France. pp.122300H, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2641104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03824965v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz and fluorescence-correlation spectroscopies: two powerful tools for the investigation of biomolecules interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Lechelon</w:t>
+                <w:t xml:space="preserve">Analysis of sodium copper chlorophyllin and sodium magnesium chlorophyllin by time-domain THz spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Dyakonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Brouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Meriguet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ilaria Nardecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent trends in optical materials and photonic devices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 47th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Delft, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50927.2022.9895466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05002417v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-range electrodynamic interactions between proteins assessed by THz spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathias Lechelon</w:t>
+                <w:t xml:space="preserve">Temperature-dependent low-frequency vibrational spectra of sodium magnesium chlorophyllin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Brouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Meriguet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ilaria Nardecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terahertz Emitters, Receivers, and Applications XIII</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2641104⟩</w:t>
+              <w:t xml:space="preserve">47th International conference on infrared, millimeter and terahertz waves (IRMMW-THZ 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Delft, France. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50927.2022.9895499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03824953v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of sodium copper chlorophyllin and sodium magnesium chlorophyllin by time-domain THz spectroscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Etienne Brouillet</w:t>
+                <w:t xml:space="preserve">THz spectroscopy to probe long-range electrodynamic interactions between proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Lechelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Meriguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Gori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Nardecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 47th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Delft, France. </w:t>
+              <w:t xml:space="preserve">Terahertz Emitters, Receivers, and Applications XIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Delft, Netherlands. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50927.2022.9895466⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50927.2022.9896089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837865v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the low-frequency vibrations of chlorophyll derivatives using terahertz spectroscopy</w:t>
               </w:r>
@@ -10725,51 +10725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Brouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Meriguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Optical Engineering + Applications, 2021, San Diego, California, United States</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, San Diego, United States. pp.118270F, </w:t>
@@ -10801,688 +10801,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non–equilibrium collective oscillations in biomolecules: towards Bose-Einstein condensation in organic matter?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terahertz Study of Wood Structure as Impacted by Grapevine Trunk Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Nardecchia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeremie Torres</w:t>
+                <w:t xml:space="preserve">Y. Meriguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lechelon</w:t>
+                <w:t xml:space="preserve">N. Dyakonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Giberti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michele Ortolani</w:t>
+                <w:t xml:space="preserve">P. Buzatu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 44. International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8874276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446260v1</w:t>
+                <w:t xml:space="preserve">hal-02445112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion noise as a tool for in-vitro investigation of interacting biomolecules</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Invited] Building blocks and concepts for THz remote sensing and communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasiia Kudashova</w:t>
+                <w:t xml:space="preserve">Daniel Dolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Larat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Legagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Noise and Fluctuations – ICNF 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5075/epfl-ICLAB-ICNF-269228⟩</w:t>
+              <w:t xml:space="preserve">2019 44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8874248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446098v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective oscillations of proteins proven by terahertz spectroscopy in aqueous medium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Teppe</w:t>
+                <w:t xml:space="preserve">Non–equilibrium collective oscillations in biomolecules: towards Bose-Einstein condensation in organic matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nardecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lechelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Giberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Ortolani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21st International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nara, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02448214v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz Study of Wood Structure as Impacted by Grapevine Trunk Diseases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Buzatu</w:t>
+                <w:t xml:space="preserve">Collective oscillations of proteins proven by terahertz spectroscopy in aqueous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Meriguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Lechelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Gori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Nardecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 44. International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+              <w:t xml:space="preserve">44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8874276⟩</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8873880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02445112v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02448214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] Building blocks and concepts for THz remote sensing and communications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gregoire Pillet</w:t>
+                <w:t xml:space="preserve">Diffusion noise as a tool for in-vitro investigation of interacting biomolecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Lechelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Gori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Larat</w:t>
+                <w:t xml:space="preserve">Marco Pettini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Meriguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Legagneux</w:t>
+                <w:t xml:space="preserve">Anastasiia Kudashova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.1-2, </w:t>
+              <w:t xml:space="preserve">25th International Conference on Noise and Fluctuations – ICNF 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C. Enz, Jun 2019, Neuchâtel, Switzerland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8874248⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5075/epfl-ICLAB-ICNF-269228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989152v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the velocity auto-correlation function to characterize functional ”noise” in bio-molecules</w:t>
               </w:r>
@@ -11494,51 +11494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlon Sidore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Meriguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Kudashova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Lechelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11596,722 +11596,722 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Noise and Diffusion Help to Solve the Puzzle of Biomolecules Interactions?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Millimeter and submillimeter range detector based on graphene ballistic rectifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gori</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jeremie Torres</w:t>
+                <w:t xml:space="preserve">D. But</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Unsolved Problems on Noise (UPON)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 22nd International Microwave and Radar Conference (MIKON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Poznan, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/MIKON.2018.8405293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446230v1</w:t>
+                <w:t xml:space="preserve">hal-01923897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopy of temperature-driven single valley Dirac fermions in HgTe/CdHgTe quantum wells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terahertz InP DHBT-Based Detectors for Studies of Water Status of Sorghum Leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. M. Kadykov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
+                <w:t xml:space="preserve">Nina Diakonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Meriguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Jouault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Marcinkiewicz</w:t>
+                <w:t xml:space="preserve">Jeremie Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 43RD INTERNATIONAL CONFERENCE ON INFRARED, MILLIMETER, AND TERAHERTZ WAVES (IRMMW-THZ)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, 345 E 47TH ST, NEW YORK, NY 10017 USA, Unknown Region. </w:t>
+              <w:t xml:space="preserve">2018 43rd International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Nagoya, Japan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2018.8510039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2018.8510443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03037689v1</w:t>
+                <w:t xml:space="preserve">hal-01923924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millimeter and submillimeter range detector based on graphene ballistic rectifiers</w:t>
+                <w:t xml:space="preserve">Graphene ballistic rectifiers for THz detection and imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">G. Auton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">D. But</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Consejo</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wojciech Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 22nd International Microwave and Radar Conference (MIKON)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2018 43rd International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Nagoya, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01923897v1</w:t>
+                <w:t xml:space="preserve">hal-01923604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz InP DHBT-Based Detectors for Studies of Water Status of Sorghum Leaves</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Can Noise and Diffusion Help to Solve the Puzzle of Biomolecules Interactions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lechelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pettini Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Meriguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 43rd International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Conference on Unsolved Problems on Noise (UPON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. Smulko, 2018, Gdansk, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923924v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene ballistic rectifiers for THz detection and imaging</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectroscopy of temperature-driven single valley Dirac fermions in HgTe/CdHgTe quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Zhang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+                <w:t xml:space="preserve">A. M. Kadykov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Desrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marcinkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 43rd International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 43RD INTERNATIONAL CONFERENCE ON INFRARED, MILLIMETER, AND TERAHERTZ WAVES (IRMMW-THZ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, 345 E 47TH ST, NEW YORK, NY 10017 USA, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2018.8510039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923604v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03037689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo Simulation of THz Radiation Detection in GaN MOSFET n + nn + Channel with Uncentered Gate in n-region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12388,90 +12388,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Out-of-equilibrium carrier rectification of RF-waves in ballistic graphene four-terminals devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. But</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12565,51 +12565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Konczykowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Diakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FUNDAMENTAL AND APPLIED PROBLEMS OF TERAHERTZ DEVICES AND TECHNOLOGIES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Sendai, Japan. pp.1-9, </w:t>
@@ -12641,450 +12641,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo simulation of THz noise and generation under electron cooling in wurtzite GaN MOSFET at room temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Palermo</w:t>
+                <w:t xml:space="preserve">Cooling effects in noise temperature spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Shiktorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenij Starikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktoras Gruzinskis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 International Conference on Noise and Fluctuations (ICNF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Vilnius, Lithuania. pp.1-4, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICNF.2017.7986004⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2017, Vilnius, Lithuania. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICNF.2017.7986009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02445104v1</w:t>
+                <w:t xml:space="preserve">hal-02445106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooling effects in noise temperature spectrum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jeremie Torres</w:t>
+                <w:t xml:space="preserve">Out-of-equilibrium proteins dynamic probed by THz spectroscopy: towards Frohlich’s condensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Lechelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nardecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Conference on Noise and Fluctuations (ICNF)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 20th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. Bird, 2017, Buffalo, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02445106v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out-of-equilibrium proteins dynamic probed by THz spectroscopy: towards Frohlich’s condensation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Irene Donato</w:t>
+                <w:t xml:space="preserve">Monte Carlo simulation of THz noise and generation under electron cooling in wurtzite GaN MOSFET at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gruzinskis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Shiktorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Starikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 International Conference on Noise and Fluctuations (ICNF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Vilnius, Lithuania. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICNF.2017.7986004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02445068v1</w:t>
+                <w:t xml:space="preserve">hal-02445104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THz near-field spectroscopy of proteins : towards detection of long-range electrodynamic interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on biophysical aspect of cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13103,139 +13103,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New GaN based electronic components for THz applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Room temperature terahertz heterodyne detection using unipolar nanodiodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Iñiguez-De-La-Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwaves and RF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">19th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Salamanca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01920670v1</w:t>
+                <w:t xml:space="preserve">hal-01920759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature terahertz heterodyne detection using unipolar nanodiodes</w:t>
+                <w:t xml:space="preserve">Hybrid plasma modes in transistors: linear and non-linear responses, Monte Carlo simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Iñiguez-De-La-Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13255,410 +13311,354 @@
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Salamanca, Spain</w:t>
+              <w:t xml:space="preserve">, 2015, Edison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01920759v1</w:t>
+                <w:t xml:space="preserve">hal-01921028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid plasma modes in transistors: linear and non-linear responses, Monte Carlo simulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luca Varani</w:t>
+                <w:t xml:space="preserve">Stepped current voltage relation and THz oscillations in GaN MOSFET due to optical phonon emission : Monte Carlo simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gružinskis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Shiktorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Starikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Edison, United States</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, Salamanca, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/647/1/012034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01921028v1</w:t>
+                <w:t xml:space="preserve">hal-01920702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stepped current voltage relation and THz oscillations in GaN MOSFET due to optical phonon emission : Monte Carlo simulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New GaN based electronic components for THz applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microwaves and RF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/647/1/012034⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01920702v1</w:t>
+                <w:t xml:space="preserve">hal-01920670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is it possible to detect long-range interactions among biomolecules through noise and diffusion?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Nardecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Unsolved Problems on Noise and Journal of Statistical Mechanics : Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Barcelone, Spain</w:t>
@@ -13681,230 +13681,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01920922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New GaN-based electronic components for application in the THz range</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">0.69 THz room temperature heterodyne detection using GaN nanodiodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Iñiguez-De-La-Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon Microwave &amp; RF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Salamanca, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/647/1/012006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922744v1</w:t>
+                <w:t xml:space="preserve">hal-01920765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">0.69 THz room temperature heterodyne detection using GaN nanodiodes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New GaN-based electronic components for application in the THz range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Salon Microwave &amp; RF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/647/1/012006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01920765v1</w:t>
+                <w:t xml:space="preserve">hal-01922744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Brownian Diffusion and Long-Distance Electrodynamic Interactions of Biomolecules</w:t>
               </w:r>
@@ -13916,64 +13916,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Gori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Nardecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Varani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14059,64 +14059,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Starikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Shiktorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Workshop On Computational Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France</w:t>
@@ -14139,467 +14139,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz emission from 2DEG GaN device</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Room-Temperature Optical-Beating Spectroscopy of 2D Plasma-Waves in Dual Grating-Gate HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Teppe</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures (EDISON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Matsue, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454369v1</w:t>
+                <w:t xml:space="preserve">hal-02454350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo simulation of low-frequency excess noise in InP MOSFETs/HEMTs at impact ionization conditions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Experiments and theory of terahertz transmission through multi-layer semiconductor structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd ICNF International Conference on Noise and Fluctuations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures (EDISON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Matsue, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927651v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of the gate leakage current to terahertz detection by Asymmetric Dual-Grating Gate HEMT structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kurita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Kurita</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">K. Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Diakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 38TH INTERNATIONAL CONFERENCE ON INFRARED, MILLIMETER, AND TERAHERTZ WAVES (IRMMW-THZ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Mainz, Germany. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraordinary room temperature THz heterodyne detector: the self-switching nanodiode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14618,881 +14609,899 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Matsue, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-Temperature Optical-Beating Spectroscopy of 2D Plasma-Waves in Dual Grating-Gate HEMTs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Monte Carlo simulation of low-frequency excess noise in InP MOSFETs/HEMTs at impact ionization conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Shiktorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gruzinskis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Starikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures (EDISON)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd ICNF International Conference on Noise and Fluctuations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICNF.2013.6578932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454350v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments and theory of terahertz transmission through multi-layer semiconductor structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Room temperature generation of THz radiation in GaN quantum wells structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures (EDISON)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonic West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, San Francisco, United States. pp.34-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2002504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454457v1</w:t>
+                <w:t xml:space="preserve">hal-01926284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature generation of THz radiation in GaN quantum wells structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Teppe</w:t>
+                <w:t xml:space="preserve">Sub-threshold Attenuation of Terahertz Detection by Asymmetric Dual-Grating Gate HEMT Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Kurita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Diakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonic West</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Optical Terahertz Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Kyoto, Japan. pp.217</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2002504⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01926284v1</w:t>
+                <w:t xml:space="preserve">hal-00816663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-threshold Attenuation of Terahertz Detection by Asymmetric Dual-Grating Gate HEMT Structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nina Diakonova</w:t>
+                <w:t xml:space="preserve">Modeling of the emission/noise temperature in MOSFET/HEMT structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Shiktorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Starikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gruzinskis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Optical Terahertz Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd ICNF International Conference on Noise and Fluctuations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICNF.2013.6578887⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00816663v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the emission/noise temperature in MOSFET/HEMT structures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">THz emission from 2DEG GaN device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd ICNF International Conference on Noise and Fluctuations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures (EDISON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Matsue, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICNF.2013.6578887⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01927638v1</w:t>
+                <w:t xml:space="preserve">hal-02454369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma Wave detectors for Terahertz Wireless Communication and Fast Imaging Applications</w:t>
+                <w:t xml:space="preserve">Magnetospectroscopy of 2D HgTe Based Topological Insulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L. Tohme</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksim Zholudev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Orlita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 37TH INTERNATIONAL CONFERENCE ON INFRARED, MILLIMETER, AND TERAHERTZ WAVES (IRMMW-THZ)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">'37th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Wollongong, Australia. pp 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2012.6380152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00816950v1</w:t>
+                <w:t xml:space="preserve">hal-00843032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second Harmonic Generation in GaN-based photonic crystals for single molecule investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Vassor d'Yerville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15550,204 +15559,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00704334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetospectroscopy of 2D HgTe Based Topological Insulators</w:t>
+                <w:t xml:space="preserve">Plasma Wave detectors for Terahertz Wireless Communication and Fast Imaging Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Torres</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Diakonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tohme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">'37th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz),</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2012 37TH INTERNATIONAL CONFERENCE ON INFRARED, MILLIMETER, AND TERAHERTZ WAVES (IRMMW-THZ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Wollongong, NSW, Australia. pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00843032v1</w:t>
+                <w:t xml:space="preserve">hal-00816950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THz transmission modulated by a dc-bias through GaN quantum well structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15818,4534 +15818,4534 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00814152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz Detection of quantum cascade laser emission by plasma waves in Nano-transistors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terahertz Detection of Quantum Cascade Laser Emission by Plasma Waves in Field Effect Transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Chenaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Solignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International TeraNano &amp;GDRI Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">40th Jaszowiec International School and Conference on the Physics of Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Krynica-Zdroj, Poland. pp.930-932, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.120.930⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00814909v1</w:t>
+                <w:t xml:space="preserve">hal-00767829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma waves induced by the optical beating in HEMT channels as an expected source of TeraHertz radiation generation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Varani</w:t>
+                <w:t xml:space="preserve">Long-Term Memory Effects in Photo-Excited InGaAs High-Electron-Mobility- Transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tohme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHYSICS OF SEMICONDUCTORS: 29th International Conference on the Physics of Semiconductors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, U. Misra and S. Goodnick, 2011, Santa Barbara, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443140v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage Control of Terahertz Transmission Through GaN Quantum Wells: Experiments and Theory</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Terahertz Detection by Field Effect Transistors for Security Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Knap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Chenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TERAHERTZ PHYSICS, DEVICES, AND SYSTEMS V: ADVANCE APPLICATIONS IN INDUSTRY AND DEFENSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Orlando, United States. pp.802307, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.883661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02455707v1</w:t>
+                <w:t xml:space="preserve">hal-00638519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First communication link using a 300-GHz source and a Si plasma-wave detector</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
+                <w:t xml:space="preserve">Voltage Control of Terahertz Transmission Through GaN Quantum Wells: Experiments and Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International TeraNano &amp;GDRI Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Tokyo, Japan. pp.28P-07</w:t>
+              <w:t xml:space="preserve">17th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Umesh Mishra and Stephen M. Goodnick, 2011, Santa Barbara, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00814904v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz Field Effect Transistor Oscillators: From Plasma Wave HEMTs Emitters to Si-CMOS Detectors Arrays</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">First communication link using a 300-GHz source and a Si plasma-wave detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lapeine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International TeraNano &amp;GDRI Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2011, Osaka, Japan. pp.28I-01</w:t>
+              <w:t xml:space="preserve">, Nov 2011, Tokyo, Japan. pp.28P-07</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00814895v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz emission induced by sub-threshold instability optical excited in nanometer-length field-effect transistors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Terahertz Field Effect Transistor Oscillators: From Plasma Wave HEMTs Emitters to Si-CMOS Detectors Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Knap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Diakonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Workshop on Heterostructure Technology, HeTech 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Villeneuve d'Ascq, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">International TeraNano &amp;GDRI Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Osaka, Japan. pp.28I-01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799965v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz Detection of Quantum Cascade Laser Emission by Plasma Waves in Field Effect Transistors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">THz emission induced by sub-threshold instability optical excited in nanometer-length field-effect transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Solignac</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Jaszowiec International School and Conference on the Physics of Semiconductors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th European Workshop on Heterostructure Technology, HeTech 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Villeneuve d'Ascq, France. pp.1-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12693/APhysPolA.120.930⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00767829v1</w:t>
+                <w:t xml:space="preserve">hal-00799965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Memory Effects in Photo-Excited InGaAs High-Electron-Mobility- Transistors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Torres</w:t>
+                <w:t xml:space="preserve">Terahertz Emissions from Optically Excited Plasma Oscillations in HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boubanga-Tombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Wang</w:t>
+                <w:t xml:space="preserve">Amine El Moutaouakil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, U. Misra and S. Goodnick, 2011, Santa Barbara, United States</w:t>
+              <w:t xml:space="preserve">, Umesh Mishra; Stephen M. Goodnick, Jul 2011, Santa Barbara, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02455713v1</w:t>
+                <w:t xml:space="preserve">hal-02455732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz Detection by Field Effect Transistors for Security Imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Torres</w:t>
+                <w:t xml:space="preserve">UTC-PD Emitters and FET Based Receivers for Sub-THz Wireless Communication System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducournau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahsin Akalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TERAHERTZ PHYSICS, DEVICES, AND SYSTEMS V: ADVANCE APPLICATIONS IN INDUSTRY AND DEFENSE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International TeraNano &amp; GDRI Workshop Extended Abstract, 28P-05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Tokyo, Japan. pp.28I-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00638519v1</w:t>
+                <w:t xml:space="preserve">hal-00814911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz Emissions from Optically Excited Plasma Oscillations in HEMTs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amine El Moutaouakil</w:t>
+                <w:t xml:space="preserve">Plasma waves induced by the optical beating in HEMT channels as an expected source of TeraHertz radiation generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Asmontas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Shiktorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Starikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gružinskis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PHYSICS OF SEMICONDUCTORS: 29th International Conference on the Physics of Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Rio de Janeiro, Brazil. pp.211-212, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3295373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455732v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UTC-PD Emitters and FET Based Receivers for Sub-THz Wireless Communication System</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tahsin Akalin</w:t>
+                <w:t xml:space="preserve">THz emission enhancement in FET/HEMT due to excess electrons in channel-under-gate regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gružinskis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Shiktorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Starikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International TeraNano &amp; GDRI Workshop Extended Abstract, 28P-05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Tokyo, Japan. pp.28I-12</w:t>
+              <w:t xml:space="preserve">17th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Umesh Mishra and Stephen M. Goodnick, 2011, Santa Barbara, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00814911v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz emission enhancement in FET/HEMT due to excess electrons in channel-under-gate regions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Voltage-controlled sub-THz radiation transmission through GaN heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Umesh Mishra and Stephen M. Goodnick, 2011, Santa Barbara, United States</w:t>
+              <w:t xml:space="preserve">20th European Heterostructure Technology meeting (HeTech)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02455717v1</w:t>
+                <w:t xml:space="preserve">hal-02455809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage-controlled sub-THz radiation transmission through GaN heterostructures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Nouvel</w:t>
+                <w:t xml:space="preserve">THz emission related to hot plasmons and plasma wave instability in field effect transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Diakonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouahad El Fatimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahya Moubarak Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Heterostructure Technology meeting (HeTech)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Lille, France</w:t>
+              <w:t xml:space="preserve">17th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Umesh Mishra; Stephen M. Goodnick, Jul 2011, Santa Barbara, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02455809v1</w:t>
+                <w:t xml:space="preserve">hal-02455725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz emission related to hot plasmons and plasma wave instability in field effect transistors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wojciech Knap</w:t>
+                <w:t xml:space="preserve">Terahertz Detection of quantum cascade laser emission by plasma waves in Nano-transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Chenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Solignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Umesh Mishra; Stephen M. Goodnick, Jul 2011, Santa Barbara, United States</w:t>
+              <w:t xml:space="preserve">International TeraNano &amp;GDRI Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Osaka, Japan. pp.28P-05</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455725v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-signal characterization of FETs/HEMTs for terahertz applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Marinchio</w:t>
+                <w:t xml:space="preserve">Experimental investigation of THz transmission in GaN two-dimensional electron gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Symposium on Ultrafast Phenomena in Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904175v1</w:t>
+                <w:t xml:space="preserve">hal-01904173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient terahertz mixer from plasma wave downconversion in InGaAs HEMTs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frequency stabilization of photo-mixing generated signal using a single Michelson interferometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ginestar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West - OPTO : Quantum Sensing and Nanophotonic Devices VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, San Francisco, CA, United States</w:t>
+              <w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and THz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904174v1</w:t>
+                <w:t xml:space="preserve">hal-01904169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced terahertz transmission of GaN quantum wells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Blin</w:t>
+                <w:t xml:space="preserve">Hydrodynamic simulation of heterodyne terahertz detection in a field effect transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ziadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Shiktorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and THz Waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904170v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz plasma wave oscillations in nanotransistors: application to THz radiations detection and generation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Hydrodynamic study of electronic, optical and thermal excitation of plasma waves in HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Torres</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ziadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Ultrafast Phenomena in Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and THz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904172v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic study of electronic, optical and thermal excitation of plasma waves in HEMTs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Measurements of THz emission from nanometric-size transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and THz Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Rome, Italy</w:t>
+              <w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and Terahertz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904176v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00636142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency stabilization of photo-mixing generated signal using a single Michelson interferometer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Torres</w:t>
+                <w:t xml:space="preserve">Sub-Terahertz imaging with AlGaN/GaN MISFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salman Nadar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Klimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadley Videlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Diakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and THz Waves</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and THz Waves, IRMMW-THz 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIMW.2010.5612996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904169v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00636141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of THz transmission in GaN two-dimensional electron gas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Blin</w:t>
+                <w:t xml:space="preserve">Technological bricks and concepts for THz remote sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Czarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Schnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Legagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Ultrafast Phenomena in Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">IEEE Winter Topicals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Majorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904173v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic simulation of heterodyne terahertz detection in a field effect transistor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Efficient terahertz mixer from plasma wave downconversion in InGaAs HEMT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Shiktorov</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and THz Waves</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OPTO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, San Francisco, United States. pp.760816, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.846874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904177v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of THz emission from nanometric-size transistors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Small-signal characterization of FETs/HEMTs for terahertz applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Starikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Shiktorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gružinskis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and Terahertz Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.1</w:t>
+              <w:t xml:space="preserve">14th International Symposium on Ultrafast Phenomena in Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00636142v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-Terahertz imaging with AlGaN/GaN MISFETs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nina Diakonova</w:t>
+                <w:t xml:space="preserve">Efficient terahertz mixer from plasma wave downconversion in InGaAs HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and THz Waves, IRMMW-THz 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SPIE Photonics West - OPTO : Quantum Sensing and Nanophotonic Devices VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, San Francisco, CA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00636141v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technological bricks and concepts for THz remote sensing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Legagneux</w:t>
+                <w:t xml:space="preserve">THz plasma wave oscillations in nanotransistors: application to THz radiations detection and generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Winter Topicals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Majorca, Spain</w:t>
+              <w:t xml:space="preserve">14th International Symposium on Ultrafast Phenomena in Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904171v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient terahertz mixer from plasma wave downconversion in InGaAs HEMT</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Enhanced terahertz transmission of GaN quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Varani</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPTO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and THz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.846874⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02443155v1</w:t>
+                <w:t xml:space="preserve">hal-01904170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low bandgap and plasma wave transistor for THz detection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">X. Wallart</w:t>
+                <w:t xml:space="preserve">Coupled experimental and numerical investigations of resonant plasma waves oscillations in HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Rome, Italy</w:t>
+              <w:t xml:space="preserve">GDR-E Terahertz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904180v1</w:t>
+                <w:t xml:space="preserve">hal-01904187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopie terahertz des ondes de plasma excitées par battement optique dans les transistors HEMTs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regrowth of GaN quantum wells on GaN substrates for TeraHertz generation by amplification of transverse electromagnetic waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chmielowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Térahertz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Lille, France</w:t>
+              <w:t xml:space="preserve">18th European Heterostructure Technology Workshop – HETECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Günzburg / Ulm, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904182v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled experimental and numerical investigations of resonant plasma waves oscillations in HEMTs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Spectroscopie terahertz des ondes de plasma excitées par battement optique dans les transistors HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Sabatini</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR-E Terahertz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées Térahertz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904187v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regrowth of GaN quantum wells on GaN substrates for TeraHertz generation by amplification of transverse electromagnetic waves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Nouvel</w:t>
+                <w:t xml:space="preserve">Electronic, optical and thermal excitation of plasma waves in HEMTs: A theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremi Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Heterostructure Technology Workshop – HETECH</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Electron Dynamics In Semiconductors, Optoelectronics and Nanostructures (EDISON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Varani, 2009, Montpellier, France. pp.012076, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/193/1/012076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455804v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic, optical and thermal excitation of plasma waves in HEMTs: A theoretical study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jeremi Torres</w:t>
+                <w:t xml:space="preserve">Spectroscopie continue d'éléments optiques pour une expérience cryogénique terahertz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Electron Dynamics In Semiconductors, Optoelectronics and Nanostructures (EDISON)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5\textsuperscripte Journées Térahertz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443116v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopie continue d'éléments optiques pour une expérience cryogénique terahertz</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Palermo</w:t>
+                <w:t xml:space="preserve">Low bandgap and plasma wave transistor for THz detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bollaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shchepetov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desplanques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5\textsuperscripte Journées Térahertz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Lille, France</w:t>
+              <w:t xml:space="preserve">European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904179v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération d'un faisceau THz polarisé radialement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Pénarier</w:t>
+                <w:t xml:space="preserve">Experimental and theoretical investigation of optically excited THz plasma waves in submicron InGaAs HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Torres</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nano Micro et Optoélectronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Oleron, France</w:t>
+              <w:t xml:space="preserve">EOS Annual Meeting - Topical Meeting on Terahertz Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904196v1</w:t>
+                <w:t xml:space="preserve">hal-01904188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical and numerical modelling of optical excitation of THz plasma modes in nanoHEMTs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Conversion optoélectronique terahertz par nanotransistors HEMTs à ondes de plasma : simulations hydrodynamiques et expériences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on Heterostructure Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Venice, Italy. pp.157--158</w:t>
+              <w:t xml:space="preserve">Proc. Journées Nationales Du Réseau Doctoral de Micro-électronique (JNRDM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904194v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz generation in GaN quantum wells by amplification of transverse electromagnetic waves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Palermo</w:t>
+                <w:t xml:space="preserve">Optical microantennas for subwavelength vectorial inspection at THz frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Charraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on Heterostructure Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Venice, Italy. pp.85--86</w:t>
+              <w:t xml:space="preserve">10th International Conference on Near-field Optics (NFO 10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Buenos Aires, Argentina. pp.219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904189v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des phonons optiques dans la génération d'ondes terahertz dans le GaN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Du Réseau Doctoral de Micro-électronique (JNRDM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Bordeaux, France</w:t>
@@ -20368,993 +20368,993 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical investigation of optically excited THz plasma waves in submicron InGaAs HEMTs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Marinchio</w:t>
+                <w:t xml:space="preserve">Near-field polarization-selective inspection of a bow-tie antenna and a passive radial polarizer at sub-THz frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pénarier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOS Annual Meeting - Topical Meeting on Terahertz Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904188v1</w:t>
+                <w:t xml:space="preserve">hal-01904191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion optoélectronique terahertz par nanotransistors HEMTs à ondes de plasma : simulations hydrodynamiques et expériences</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Palermo</w:t>
+                <w:t xml:space="preserve">A new THz passive radial polarizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Pénarier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Journées Nationales Du Réseau Doctoral de Micro-électronique (JNRDM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">33rd International Conference on Infrared, Millimeter and Terahertz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Pasadena, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIMW.2008.4665608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904195v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical microantennas for subwavelength vectorial inspection at THz frequencies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Adam</w:t>
+                <w:t xml:space="preserve">THz detection and generation by semiconductor heterostructures using transport properties in InGaAs HEMT and GaN 2D electron gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Near-field Optics (NFO 10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Buenos Aires, Argentina. pp.219</w:t>
+              <w:t xml:space="preserve">European Workshop on Heterostructure Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Venice, Italy. pp.155--156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00411137v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field polarization-selective inspection of a bow-tie antenna and a passive radial polarizer at sub-THz frequencies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Génération d'un faisceau THz polarisé radialement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pénarier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual Meeting - Topical Meeting on Terahertz Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Nano Micro et Optoélectronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Oleron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904191v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new THz passive radial polarizer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Nouvel</w:t>
+                <w:t xml:space="preserve">Analytical and numerical modelling of optical excitation of THz plasma modes in nanoHEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd International Conference on Infrared, Millimeter and Terahertz Waves</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Workshop on Heterostructure Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Venice, Italy. pp.157--158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIMW.2008.4665608⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01904190v1</w:t>
+                <w:t xml:space="preserve">hal-01904194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz detection and generation by semiconductor heterostructures using transport properties in InGaAs HEMT and GaN 2D electron gas</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Terahertz generation in GaN quantum wells by amplification of transverse electromagnetic waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop on Heterostructure Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Venice, Italy. pp.155--156</w:t>
+              <w:t xml:space="preserve">, 2008, Venice, Italy. pp.85--86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904193v1</w:t>
+                <w:t xml:space="preserve">hal-01904189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probe design for electromagnetic near field THz mappings</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Torres</w:t>
+                <w:t xml:space="preserve">Generation of Coherent TeraHertz Radiation in 2D Nitride-Based Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Shiktorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Starikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gružinskis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Hertzienne et Diélectriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Valence, Spain</w:t>
+              <w:t xml:space="preserve">IRMMW-THz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904207v1</w:t>
+                <w:t xml:space="preserve">hal-01904209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude Théorique et Expérimentale de la Réponse à un Battement Optique de Transistors HEMT à Onde de Plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Térahertz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Bombannes, France</w:t>
@@ -21383,90 +21383,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion opto-électronique 100−500 GHz dans des nanotransistors HEMTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21508,90 +21508,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de sondes pour la microscopie en champ proche THz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pénarier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21627,980 +21627,980 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Coherent TeraHertz Radiation in 2D Nitride-Based Structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generation of coherent TeraHertz radiation assisted by optical phonons in nitride-based bidimensionnal heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Starikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Shiktorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gružinskis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRMMW-THz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Cardiff, United Kingdom</w:t>
+              <w:t xml:space="preserve">19th International Conference on Hertzian Optic and Dielectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904209v1</w:t>
+                <w:t xml:space="preserve">hal-02442862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of coherent TeraHertz radiation assisted by optical phonons in nitride-based bidimensionnal heterostructures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Experimental and Theoretical Investigation of sub-TeraHertz Optical-Beating Detection by Plasma Waves in High Electron Mobility Transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Varani</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Hertzian Optic and Dielectrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Valence, France</w:t>
+              <w:t xml:space="preserve">International Conference on Nonequilibrium Carrier Dynamics in Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02442862v1</w:t>
+                <w:t xml:space="preserve">hal-01904206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Theoretical Investigation of sub-TeraHertz Optical-Beating Detection by Plasma Waves in High Electron Mobility Transistors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Tunable plasma wave resonant detection of optical beating in high electron mobility transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Palermo</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shchepetov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nonequilibrium Carrier Dynamics in Semiconductors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Lasers and Electro-Optics/International Quantum Electronics Conference, CLEOE/IQEC 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE-IQEC.2007.4386307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904206v1</w:t>
+                <w:t xml:space="preserve">hal-00284055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable plasma wave resonant detection of optical beating in high electron mobility transistor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Sondes pour la microscopie en champ proche à 100 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pénarier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Shchepetov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Lasers and Electro-Optics/International Quantum Electronics Conference, CLEOE/IQEC 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Assemblée Générale du GDR Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Pessac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CLEOE-IQEC.2007.4386307⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00284055v1</w:t>
+                <w:t xml:space="preserve">hal-01904202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sondes pour la microscopie en champ proche à 100 GHz</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Plasma wave resonant detection of terahertz radiations by nanometric transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Knap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fatimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Orlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale du GDR Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Pessac, France</w:t>
+              <w:t xml:space="preserve">16th Ural International Winter School on Physics of Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, Kyshtym, Russia. pp.388</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904202v1</w:t>
+                <w:t xml:space="preserve">hal-00389533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma wave resonant detection of terahertz radiations by nanometric transistors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Orlov</w:t>
+                <w:t xml:space="preserve">Generation of coherent TeraHertz radiation assisted by optical phonons in nitride-based bidimensional heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Starikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Shiktorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gružinskis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Ural International Winter School on Physics of Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2006, Kyshtym, Russia. pp.388</w:t>
+              <w:t xml:space="preserve">Optique Hertzienne et Diélectriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00389533v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of coherent TeraHertz radiation assisted by optical phonons in nitride-based bidimensional heterostructures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Varani</w:t>
+                <w:t xml:space="preserve">Probe design for electromagnetic near field THz mappings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pénarier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique Hertzienne et Diélectriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904203v1</w:t>
+                <w:t xml:space="preserve">hal-01904207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude et caractérisation d'une source laser bimode pour la génération THz par photomélange à 1,55 μm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Akwoué Ando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22655,64 +22655,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two mode operation of 4-section semiconductor laser for terahertz generation by photomixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Akwoue Ondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22789,77 +22789,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the stable two-mode operation of a 4-sections semiconductor laser for THz generation by photomixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Akwoué Ondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22914,51 +22914,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4 sections semiconductor bi-stable laser for THz generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Akwoue Ondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23020,467 +23020,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00078815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of Second Harmonic Generation in One-Dimensional and Two-Dimensional GaN-based Photonic Crystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Enhanced third-harmonic generation and three-photon induced photoluminescence in a GaN photonic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Vassor d'Yerville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Lascaray</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2004 MRS Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Boston, MA, United States. pp.E7.1</w:t>
+              <w:t xml:space="preserve">Advances in Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390515v1</w:t>
+                <w:t xml:space="preserve">hal-00390750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonantly enhanced second harmonic generation in a one-dimensional GaN-based photonic crystal slab</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Enhancement of Second Harmonic Generation in One-Dimensional and Two-Dimensional GaN-based Photonic Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Vassor d'Yerville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lascaray</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on GaN, AIN, InN and Their Alloys held at the 2004 MRS Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Boston (MA), United States. pp.369-377</w:t>
+              <w:t xml:space="preserve">2004 MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Boston, MA, United States. pp.E7.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437960v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced third-harmonic generation and three-photon induced photoluminescence in a GaN photonic crystal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Resonantly enhanced second harmonic generation in a one-dimensional GaN-based photonic crystal slab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremi Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Vassor d'Yerville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Lascaray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Nanophotonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">Symposium on GaN, AIN, InN and Their Alloys held at the 2004 MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Boston (MA), United States. pp.369-377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390750v1</w:t>
+                <w:t xml:space="preserve">hal-00437960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonantly enhanced second harmonic generation in GaN-based photonic crystal slabs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Vassor d'Yerville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Lascaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23548,51 +23548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Vassor d'Yerville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23660,64 +23660,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasers à 4 sections 1.55 µm bimode pour la génération Térahertz par photomélange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Akwoue Ondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23772,103 +23772,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equifrequency surfaces in GaN/sapphire photonic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P Lascaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Superlattices Nano-Structures and Nano-Devices (ICSNN-02)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, TOULOUSE (FRANCE), France. pp.423-425</w:t>
@@ -23955,51 +23955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Meriguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Lechelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Nardecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24054,77 +24054,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room temperature THz heterodyne detector based on GaN unipolar nanochannels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Iniguez de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24179,51 +24179,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical investigation of optically excited THz plasma waves in submicron InGaA HEMTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24231,51 +24231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Optical Society Annual Meeting (EOSAM 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France. Actes de Journées Nationales Du Réseau Doctoral de Micro-électronique (JNRDM)</w:t>
@@ -24336,103 +24336,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal-to-noise ratio in Terahertz wireless communication using field-effect-transistors as detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tohme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pénarier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 22ND INTERNATIONAL CONFERENCE ON NOISE AND FLUCTUATIONS (ICNF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, pp.1-3, 2013, </w:t>
@@ -24502,51 +24502,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avancées récentes des nano-composants électroniques pour le teraHertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Electronique. Montpellier II, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24609,77 +24609,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détecteur pour ondes sub-millimétriques ou térahertz à mélangeur électronique injecté optiquement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Dolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Unknown Region, Patent n° : 1000028. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24729,51 +24729,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exaltation de la génération de second harmonique dans les cristaux photoniques à base de nitrures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EDP Sciences. 29 (5), pp.1-126, 2004, ISBN : 2-86883-845-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/anphys:2005004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -25084,51 +25084,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05408435v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benhamou-Bui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Consejo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krishtopenko" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruffenach" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05408352v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Delgado-Notario" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Perez-Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benhamou-Bui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namrata Saha" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05408425v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ikonnikov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torres" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828945v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Beranger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Teppe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvydas Lisauskas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069730v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Dinar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Delgado-Notario" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Maussang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.23.044043" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069386v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Teppe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adv0346" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606821v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquillat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma O'Connor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brouillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Meriguet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-023-00905-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304313v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Consejo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Krishtopenko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Szo&#322;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0168578" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940773v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gebert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szola" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-022-01129-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259009v5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lechelon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gori" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruffenach" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Nardecchia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abl5855" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547770v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harpreet Kaur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Sharma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laurent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouvel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-022-05284-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925414v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.245141" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919862v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey S. Krishtopenko" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Kadykov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.041404" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072785v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Desrat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Spirin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.121405" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072773v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Zholudev" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail A Fadeev" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Marcinkiewicz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/condmat4010027" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740166v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jouault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Desrat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Knap" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.086401" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994697v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Torres" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Giliberti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ortolani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevx.8.031061" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710499v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Anton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro B. But" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Zhang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernie Hill" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b03625" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583239v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcinkiewicz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.035405" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639615v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galatee Ginestet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brechet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Moradi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leena Ukkonen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2628086" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523131v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Rumyantsev" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4977781" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638570v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Daher" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio I&#241;iguez-De-La-Torre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nouvel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Varani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2503987" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358769v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr M. Kadykov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4955018" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636512v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Millithaler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Torres" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2014.2356296" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636499v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Persano" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Torres" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadym V. Korotyeyev" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu M. Lyaschuk" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890836" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636434v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3952/physics.v54i1.2848" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636352v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sharma" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201228869" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D73887ADF352413399B66F0752DE7CDDB3A0C237/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907348v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Varani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sangare" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/28/12/125024" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699894v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Marinchio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Palermo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4718445" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799739v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tohme" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Hisatake" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Arakawa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2012.2210022" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767162v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zholudev" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orlita" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.205420" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443685v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marinchio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Palermo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.199" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904166v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.107" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814205v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boubanga-Tombet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3952/lithjphys.51405" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801105v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.196" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801126v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Starikov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Shiktorov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gruzinskis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.203" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801101v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sabatini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.103" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610356v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3627183" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550842v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boubanga-Tombet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teppe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Moutaouakil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coquillat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3529464" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801138v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3282798" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904184v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012076" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904183v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012094" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801465v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gasquet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3159032" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904186v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pousset" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3137189" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904185v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012075" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327410v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200776572" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387506v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darnon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chevolleau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouyssou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelissier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2008.06.025" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327305v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2007.910988" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347781v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grosjean" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.I. Baida" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Billot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.018895" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345527v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Volpi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cadix" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthom&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jourdan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327167v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200776537" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8R3GV9GP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397088v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gras" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lg. Gosset" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petitprez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivette Girault" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hopstaken" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327137v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouchoule" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Gratiet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L.V. d'Yerville" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2433770" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324329v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Knap" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Fatimy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orlov" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2719970" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390399v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Gratiet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Vassor d'Yerville" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329604v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Fatimy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tiberj" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2392999" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105454v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Torres" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akwoue-Ondo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shchepetov" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2388142" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089597v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Orlando" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pascale" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ugliengo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zicovich-Wilson" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp053602j" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MZ1JBPLN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379617v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubosc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Minea" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Besland" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s A. Granier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2006.10.050" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LR9NPLC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466353v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vitiello" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ducote" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farcy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Friec" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801472v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Belotti" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne P&#233;pin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Gerace" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2005.12.025" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSB2V0WQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801475v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Roy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Chen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2159544" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379556v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duvail" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Tessier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2006.10.051" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ0H95ZP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390422v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Vecchi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Comaschi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marco Malvezzi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437966v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Vassor d'Yerville" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Centeno" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Albert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.195326" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385101v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peyrade" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legros" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Lascaray" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540436v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Legros" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lascaray" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.085105" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385108v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540469v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200303309" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1D22CR2X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002411v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002375v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Floriani" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304454v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz57677.2023.10299006" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002385v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304349v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Gebert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz57677.2023.10298862" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919648v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9896089" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824965v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9895499" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002417v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824953v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2641104" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837865v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bray" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Dyakonova" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9895466" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406165v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2593589" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446260v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nardecchia" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lechelon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Giberti" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446098v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pettini" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Kudashova" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-ICLAB-ICNF-269228" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448214v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8873880" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445112v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Meriguet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dyakonova" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buzatu" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874276" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989152v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Morvan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Pillet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larat" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legagneux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874248" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446195v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon Sidore" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-ICLAB-ICNF-269287" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446230v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gori" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pettini Marco" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037689v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Kadykov" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2018.8510039" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923897v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. But" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIKON.2018.8405293" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923924v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Diakonova" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2018.8510443" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923604v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auton" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hill" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055360v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gru&#382;inskis" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/906/1/012013" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445081v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555388v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nodjiadjim" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konczykowska" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129156416400115" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445104v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2017.7986004" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445106v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Shiktorov" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenij Starikov" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoras Gruzinskis" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2017.7986009" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445068v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Donato" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919653v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920670v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920759v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921028v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920702v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012034" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920922v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Donato" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pettini" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922744v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920765v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012006" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260108v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2015.7288566" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923504v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454369v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927651v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Starikov" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578932" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126629v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kurita" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kobayashi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926264v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454350v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daher" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454457v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926284v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2002504" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816663v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kurita" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kobayashi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927638v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578887" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816950v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tohme" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704334v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cassagne" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.905593" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843032v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2012.6380152" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814152v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.905958" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814909v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chenaud" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Solignac" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443140v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asmontas" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3295373" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455707v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814904v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paquet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lapeine" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814895v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799965v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767829v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.120.930" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455713v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638519v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.883661" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455732v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Moutaouakil" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814911v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beck" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahsin Akalin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455717v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455809v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455725v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahad El Fatimy" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Moubarak Meziani" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904175v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904174v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904170v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904172v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904176v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ziad&#233;" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904169v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ginestar" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904173v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904177v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636142v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636141v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Nadar" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Klimenko" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadley Videlier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2010.5612996" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904171v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Czarny" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morvan" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pillet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Schnell" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legagneux" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443155v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.846874" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904180v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bollaert" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Roelens" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desplanques" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wallart" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904182v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904187v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455804v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chmielowska" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chenot" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cordier" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443116v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Sabatini" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904179v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904196v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Guillet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;narier" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904194v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904189v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442999v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904188v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904195v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411137v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baida" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charraut" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904191v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904190v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Adam" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick P&#233;narier" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2008.4665608" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904193v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904207v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904197v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904199v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904198v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dubois" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904209v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442862v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904206v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284055v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-IQEC.2007.4386307" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904202v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389533v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fatimy" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904203v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904211v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akwou&#233; Ando" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078686v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Akwoue Ondo" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jacquet" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.662915" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904210v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akwou&#233; Ondo" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078815v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390515v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Legros" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437960v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390750v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390769v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cassagne" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lascaray" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390495v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Centeno" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147675v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477213v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445108v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kudashova" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454503v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Iniguez de La Torre" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442942v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980298v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578992" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02462635v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904168v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458501v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2005004" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/62BA6025844D22C4A1FA67F9E218ADBB15A40F87/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007963v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05408352v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Delgado-Notario" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bray" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Perez-Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benhamou-Bui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namrata Saha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05408425v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruffenach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krishtopenko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ikonnikov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Consejo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torres" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05408435v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benhamou-Bui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828945v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Beranger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Teppe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvydas Lisauskas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069730v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Dinar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Delgado-Notario" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Maussang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.23.044043" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069386v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Teppe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adv0346" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606821v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquillat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma O'Connor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brouillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Meriguet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-023-00905-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304313v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Consejo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Krishtopenko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Szo&#322;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0168578" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940773v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gebert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szola" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-022-01129-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259009v5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lechelon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gori" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruffenach" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Nardecchia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abl5855" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547770v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harpreet Kaur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Sharma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laurent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouvel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-022-05284-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925414v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.245141" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919862v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey S. Krishtopenko" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Kadykov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.041404" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072785v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Desrat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Spirin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.121405" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072773v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Zholudev" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail A Fadeev" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Marcinkiewicz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/condmat4010027" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994697v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Torres" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Giliberti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ortolani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevx.8.031061" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740166v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jouault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Desrat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Knap" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.086401" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710499v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Anton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro B. But" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Zhang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernie Hill" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b03625" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583239v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcinkiewicz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.035405" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523131v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Rumyantsev" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4977781" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639615v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galatee Ginestet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brechet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Moradi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leena Ukkonen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2628086" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638570v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Daher" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio I&#241;iguez-De-La-Torre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nouvel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Varani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2503987" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358769v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr M. Kadykov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4955018" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636512v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Millithaler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Torres" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2014.2356296" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636434v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3952/physics.v54i1.2848" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636499v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Persano" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Torres" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadym V. Korotyeyev" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu M. Lyaschuk" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890836" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636352v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sharma" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201228869" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D73887ADF352413399B66F0752DE7CDDB3A0C237/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907348v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Varani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sangare" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/28/12/125024" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767162v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zholudev" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orlita" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.205420" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799739v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tohme" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Hisatake" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Arakawa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2012.2210022" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699894v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Marinchio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Palermo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4718445" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814205v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boubanga-Tombet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3952/lithjphys.51405" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801105v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.196" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443685v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marinchio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Palermo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.199" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904166v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.107" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801126v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Starikov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Shiktorov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gruzinskis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.203" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801101v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sabatini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.103" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610356v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3627183" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550842v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boubanga-Tombet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teppe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Moutaouakil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coquillat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3529464" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801138v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3282798" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801465v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gasquet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3159032" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904184v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012076" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904183v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012094" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904186v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pousset" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3137189" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904185v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012075" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387506v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darnon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chevolleau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouyssou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelissier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2008.06.025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327305v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2007.910988" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347781v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grosjean" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.I. Baida" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Billot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.018895" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345527v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Volpi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cadix" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthom&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jourdan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327410v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200776572" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397088v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gras" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lg. Gosset" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petitprez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivette Girault" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hopstaken" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327167v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200776537" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8R3GV9GP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327137v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouchoule" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Gratiet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L.V. d'Yerville" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2433770" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324329v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Knap" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Fatimy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orlov" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2719970" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390399v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Gratiet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Vassor d'Yerville" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379617v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubosc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Minea" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Besland" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s A. Granier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2006.10.050" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LR9NPLC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105454v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Torres" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akwoue-Ondo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shchepetov" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2388142" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089597v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Orlando" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pascale" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ugliengo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zicovich-Wilson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp053602j" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MZ1JBPLN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466353v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vitiello" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ducote" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farcy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Friec" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801472v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Belotti" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne P&#233;pin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Gerace" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2005.12.025" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSB2V0WQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801475v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Roy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Chen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2159544" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379556v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duvail" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Tessier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2006.10.051" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ0H95ZP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329604v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Fatimy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tiberj" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2392999" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437966v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Vassor d'Yerville" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Centeno" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Albert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.195326" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390422v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Vecchi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Comaschi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marco Malvezzi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540436v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Legros" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lascaray" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.085105" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385108v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legros" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Lascaray" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385101v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peyrade" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540469v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200303309" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1D22CR2X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002411v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002385v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304349v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Gebert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz57677.2023.10298862" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304454v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz57677.2023.10299006" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002375v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Floriani" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002417v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824953v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2641104" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837865v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bray" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Dyakonova" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9895466" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824965v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9895499" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919648v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9896089" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406165v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2593589" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445112v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Meriguet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dyakonova" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buzatu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874276" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989152v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Morvan" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Pillet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larat" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legagneux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874248" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446260v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nardecchia" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lechelon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Giberti" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448214v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8873880" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446098v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pettini" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Kudashova" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-ICLAB-ICNF-269228" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446195v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon Sidore" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-ICLAB-ICNF-269287" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923897v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. But" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIKON.2018.8405293" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923924v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Diakonova" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2018.8510443" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923604v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auton" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hill" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446230v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gori" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pettini Marco" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037689v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Kadykov" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2018.8510039" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055360v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gru&#382;inskis" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/906/1/012013" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445081v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555388v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nodjiadjim" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konczykowska" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129156416400115" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445106v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Shiktorov" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenij Starikov" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoras Gruzinskis" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2017.7986009" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445068v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Donato" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445104v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2017.7986004" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919653v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920759v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921028v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920702v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012034" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920670v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920922v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Donato" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pettini" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920765v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012006" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922744v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260108v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2015.7288566" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923504v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454350v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daher" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454457v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126629v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kurita" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kobayashi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926264v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927651v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Starikov" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578932" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926284v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2002504" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816663v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kurita" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kobayashi" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927638v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578887" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454369v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843032v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2012.6380152" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704334v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cassagne" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.905593" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816950v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tohme" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814152v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.905958" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767829v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chenaud" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Solignac" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.120.930" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455713v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638519v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.883661" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455707v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814904v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paquet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lapeine" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814895v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799965v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455732v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Moutaouakil" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814911v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beck" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahsin Akalin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443140v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asmontas" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3295373" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455717v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455809v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455725v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahad El Fatimy" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Moubarak Meziani" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814909v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904173v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904169v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ginestar" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904177v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ziad&#233;" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904176v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636142v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636141v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Nadar" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Klimenko" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadley Videlier" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2010.5612996" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904171v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Czarny" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morvan" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pillet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Schnell" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legagneux" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443155v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.846874" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904175v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904174v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904172v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904170v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904187v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455804v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chmielowska" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chenot" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cordier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904182v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443116v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Sabatini" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904179v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904180v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bollaert" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Roelens" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desplanques" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wallart" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904188v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904195v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411137v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baida" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charraut" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442999v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904191v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Guillet" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;narier" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904190v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Adam" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick P&#233;narier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2008.4665608" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904193v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904196v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904194v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904189v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904209v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904197v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904199v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904198v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dubois" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442862v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904206v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284055v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-IQEC.2007.4386307" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904202v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389533v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fatimy" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904203v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904207v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904211v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akwou&#233; Ando" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078686v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Akwoue Ondo" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jacquet" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.662915" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904210v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akwou&#233; Ondo" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078815v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390750v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390515v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Legros" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437960v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390769v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cassagne" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lascaray" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390495v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Centeno" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147675v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477213v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445108v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kudashova" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454503v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Iniguez de La Torre" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442942v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980298v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578992" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02462635v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904168v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458501v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2005004" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/62BA6025844D22C4A1FA67F9E218ADBB15A40F87/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007963v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>