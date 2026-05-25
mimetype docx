--- v2 (2026-05-02)
+++ v3 (2026-05-25)
@@ -66,9292 +66,9292 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (65)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spin-dependent photovoltage in graphene/MoS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-based field-effect transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Dinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Antonio Delgado-Notario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Maussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Perez-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (4), pp.044043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.23.044043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unveiling long-range forces in light-harvesting proteins: Pivotal roles of temperature and light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Perez-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Beranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvydas Lisauskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (18), pp.eadv0346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adv0346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terahertz Vibrational Modes of Sodium Magnesium Chlorophyllin and Chlorophyll in Plant Leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Brouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Meriguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44 (3-4), pp.245-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10762-023-00905-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terahertz cyclotron emission from two-dimensional Dirac fermions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Consejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Krishtopenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Szola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, pp.244-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41566-022-01129-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940773v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gate tunable terahertz cyclotron emission from two-dimensional Dirac fermions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Benhamou-Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Krishtopenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Szoła</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Maussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">APL Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (11), pp.244-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0168578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental evidence for long-distance electrodynamic intermolecular forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Lechelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Meriguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Gori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Nardecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (7), pp.eabl5855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abl5855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259009v5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transport characteristics of AlGaN/GaN structures for amplification of terahertz radiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harpreet Kaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128 (2), pp.144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-022-05284-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temperature-dependent zero-field splittings in graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Maussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Antonio Delgado-Notario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Krishtopenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (24), pp.245141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.245141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Many-particle effects in optical transitions from zero-mode Landau levels in HgTe quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Kadykov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (4), pp.041404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.041404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massless Dirac fermions in III-V semiconductor quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Desrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Spirin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Consejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (12), pp.121405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.121405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental Observation of Temperature-Driven Topological Phase Transition in HgTe/CdHgTe Quantum Wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksim Zholudev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Kadykov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail A Fadeev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Marcinkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (1), pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/condmat4010027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Out-of-Equilibrium Collective Oscillation as Phonon Condensation in a Model Protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Nardecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Lechelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Giliberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Ortolani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (3), pp.031061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevx.8.031061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temperature-Induced Topological Phase Transition in HgTe Quantum Wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Kadykov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Desrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Knap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (8), pp.086401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.086401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terahertz Detection and Imaging Using Graphene Ballistic Rectifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro B. But</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiawei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernie Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (11), pp.7015-7020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b03625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temperature-driven single-valley Dirac fermions in HgTe quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marcinkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Kadykov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (3), pp.035405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.035405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HgCdTe-based heterostructures for terahertz photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Kadykov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. V. Rumyantsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (3), pp.035503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4977781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Embroidered Antenna-Microchip Interconnections and Contour Antennas in Passive UHF RFID Textile Tags</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galatee Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Moradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leena Ukkonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16, pp.1205 - 1208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2016.2628086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01639615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Room Temperature Direct and Heterodyne Detection of 0.28–0.69-THz Waves Based on GaN 2-DEG Unipolar Nanochannels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Iñiguez-De-La-Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (1), pp.353 - 359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2015.2503987⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terahertz imaging of Landau levels in HgTe-based topological insulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr M. Kadykov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108 (26), pp.262102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4955018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Operation of GaN Planar Nanodiodes as THz Detectors and Mixers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Iñiguez-De-La-Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Millithaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremi Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (6), pp.670 - 677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TTHZ.2014.2356296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generation of THz radiation due to 2D-plasma oscillations in interdigitated GaN quantum well structures at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lithuanian Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54 (1), pp.58 - 62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3952/physics.v54i1.2848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the transmission of terahertz radiation through silicon-based structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Persano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadym V. Korotyeyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu M. Lyaschuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116 (4), pp 044504/1 - 044504/5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4890836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-linear nanochannels for room temperature terahertz heterodyne detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sangare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28, 125024, 6 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/28/12/125024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terahertz transmission and effective gain measurement of two-dimensional electron gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 210 (7), pp.1454 - 1458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201228869⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terahertz emission induced by optical beating in nanometer-length field-effect transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111, pp.103707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4718445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00699894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plasma-Wave Detectors for Terahertz Wireless Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Tohme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shintaro Hisatake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuki Arakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (10), pp.1354 - 1356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LED.2012.2210022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnetospectroscopy of two-dimensional HgTe-based topological insulators around the critical thickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zholudev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Orlita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86, pp.205420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.205420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">THz Emission Induced by an Optical Beating in Nanometer-Length High-Electron-Mobility Transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 119 (2), pp.199-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.119.199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voltage controlled terahertz transmission enhancement through GaN quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 119 (2), pp.107--110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.119.107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurement of Pulsed Current-Voltage Characteristics of AlGaN/GaN HEMTs from Room Temperature to 15 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 119 (2), pp.196 - 198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.119.196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of 2D plasma resonances in hemts by using electri-optical sampling technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Knap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boubanga-Tombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lithuanian Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51 (4), pp.324-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3952/lithjphys.51405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Small-signal characterization of fet/hemt for terahertz applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Starikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Shiktorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gruzinskis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.119.203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plasma Oscillations in Nanotransistors: Application to THz Radiations Detection and Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 119 (2), pp.103 - 106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.119.103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voltage controlled terahertz transmission through GaN quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99 (8), pp.082101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3627183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00610356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Room temperature coherent and voltage tunable terahertz emission from nanometer-sized field effect transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boubanga-Tombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Moutaouakil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97 (26), pp.262108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3529464⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00550842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Room-temperature terahertz mixer based on the simultaneous electronic and optical excitations of plasma waves in a field effect transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 96 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3282798⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electronic, optical and thermal excitation of terahertz plasma waves in HEMTs at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 193, pp.012076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/193/1/012076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preliminary results of bench implementation for the study of terahertz amplification in gallium nitride quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 193, pp.012094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/193/1/012094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terahertz spectroscopy of plasma waves in high electron mobility transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3159032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydrodynamic modeling of optically-excited terahertz plasma oscillations in nanometric field effect transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 94, pp.192109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3137189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Room-temperature terahertz spectroscopy of optically excited plasma waves in HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 193, pp.012075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/193/1/012075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plasma waves sub-terahertz optical beating detection and enhancement in long-channel high electron mobility transistors: experiments and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (2), pp.491-497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTQE.2007.910988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patterning of narrow porous SiOCH trenches using a TiN hard mask</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bouyssou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 85 (11), pp.2226-2235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2008.06.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00387506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linear to radial polarization conversion in the THz domain using a passive system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.I. Baida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (23), pp.18895-18909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.16.018895⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00347781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">XPS studies of the ALD-growth of TaN diffusion barriers : Impact of the dielectric surface chemistry on the growth mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Volpi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cadix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Berthomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 85 (10), pp.2068-2070</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00345527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental and theoretical investigation of terahertz optical-beating detection by plasma waves in high electron mobility transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (1), pp.257-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200776572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generation of terahertz radiation assisted by optical phonons in nitride-based quantum wells and heterolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Shiktorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Starikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gruzinskis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5 (1), pp.236-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200776537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integration and characterization of gas cluster processing for copper interconnects electromigration improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lg. Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Petitprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivette Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hopstaken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.84, (2007) 2675-2680</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reactive ion etching of high optical quality gan sapphire photonic crystal slab using ch4h2 chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouchoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boubanga-Tombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.L. Gratiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L.V. d'Yerville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 101 (4), pp.043103.1-043103.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2433770⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plasma wave resonant detection of terahertz radiations by nanometric transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Knap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Fatimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Orlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Low Temperature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 33 (2), pp.291-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2719970⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reactive ion etching of high optical quality GaN/sapphire photonic crystal slab using CH4-H2 chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouchoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boubanga-Tombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Gratiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Vassor d'Yerville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 101, pp.043103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tunable plasma wave resonant detection of optical beating in high electron mobility transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Akwoue-Ondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shchepetov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 89 (20), pp.201101.1-201101.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2388142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00105454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vibrational spectrum of katoite Ca3Al2[(OH)4]3: a periodic ab initio study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Orlando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pascale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ugliengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zicovich-Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 110, pp.692-701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp053602j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00089597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New techniques to characterize properties of advanced dielectric barriers for sub-65 nm technology node</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vitiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ducote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lg. Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Friec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.83 Issue: 11-12 (2006) 2130-2135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00466353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low temperature plasma carbon nanotubes growth on patterned catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dubosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Minea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Besland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cardinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès A. Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 83, pp.2427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2006.10.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00379617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Replication of photonic crystals by soft ultraviolet-nanoimprint lithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Belotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremi Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 99 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2159544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrication of SOI photonic crystal slabs by soft UV-nanoimprint lithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Belotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremi Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Gerace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 83 (4-9), pp.1773 - 1777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2005.12.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Template synthesis of carbon nanotubes from porous alumina matrix on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Minea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dubosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 83, pp.2432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2006.10.051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00379556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Room temperature tunable detection of subterahertz radiation by plasma waves in nanometer ingaas transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Orlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.E. Fatimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Knap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 89 (22), pp.222109.1-222109.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2392999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00329604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultraviolet surface-emitted second-harmonic generation in GaN one-dimensional photonic crystal slabs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremi Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Vassor d'Yerville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71, pp.195326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.71.195326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhanced second- and third-harmonic generation and induced photoluminescence in two-dimensional GaN photonic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Vecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Comaschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Marco Malvezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 87, pp.101106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giant second-harmonic generation in a one-dimensional GaN photonic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremi Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Lascaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 69, pp.085105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.69.085105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giant second-harmonic generation in a one-dimensional GaN photonic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P Lascaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.69 085105 1-8 (2004)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00385108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equifrequency surfaces in a two-dimensional GaN-based photonic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Peyrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P Lascaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.12(6) 1097-1108 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00385101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giant second-harmonic generation due to quasi-phase matching in a one-dimensional GaN photonic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremi Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Lascaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 240, pp.455-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.200303309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonant Dyakonov-Shur Magnetoplasmons in Graphene Terahertz Photodetectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Delgado-Notario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Perez-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Benhamou-Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Namrata Saha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Many-particle hybridization of optical transitions from zero-mode Landau levels in HgTe quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ikonnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Terahertz electroluminescence from Dirac-Landau polaritons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Benhamou-Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling Long-Range Forces in Light Harvesting Proteins: Pivotal Roles of Temperature and Light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Perez-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Beranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvydas Lisauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828945v1</w:t>
-              </w:r>
-[...8757 lines deleted...]
-                <w:t xml:space="preserve">hal-00540469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (115)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9369,103 +9369,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the interactions between biomolecules : a crossroad of physics, electronics, chemistry and biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Lechelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Meriguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Gori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Nardecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Physics of Semiconductor Devices, Renewable Energies and Environment (ICPSDREE 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mebarka Daoudi, Nov 2024, Béchar, Algeria</w:t>
@@ -9488,502 +9488,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonequilibrium Spectroscopies of Biomolecules: Evidence of Long-Range Electrodynamic Forces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ilaria Nardecchia</w:t>
+                <w:t xml:space="preserve">Temperature dependance of Intrinsic Spin Orbit Coupling Gap in Graphene probed by Terahertz photoconductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Maussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Dinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Antonio Delgado-Notario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/irmmw-thz57677.2023.10299006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002385v1</w:t>
+                <w:t xml:space="preserve">hal-04304454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable Terahertz Cyclotron Emission from Two-Dimensional Dirac Fermions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Benhamou-Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastian Gebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Szoła</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Montréal, Canada. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/irmmw-thz57677.2023.10298862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependance of Intrinsic Spin Orbit Coupling Gap in Graphene probed by Terahertz photoconductivity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Bray</w:t>
+                <w:t xml:space="preserve">Nonequilibrium Spectroscopies of Biomolecules: Evidence of Long-Range Electrodynamic Forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Lechelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Meriguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Gori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Consejo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juan Antonio Delgado-Notario</w:t>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Nardecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Prof. Tilmann Kuhn, Aug 2023, Münster, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/irmmw-thz57677.2023.10299006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04304454v1</w:t>
+                <w:t xml:space="preserve">hal-05002385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition from brownian to anomalous diffusion ofbiomolecules as a signature of long-range electrodynamic interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Beranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Gori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Floriani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Conference on Noise and Fluctuations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christoforos Theodorou, Oct 2023, Grenoble, France</w:t>
@@ -10012,103 +10012,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz and fluorescence-correlation spectroscopies: two powerful tools for the investigation of biomolecules interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Lechelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Meriguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Gori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Nardecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent trends in optical materials and photonic devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Bilaspur, India</w:t>
@@ -10137,103 +10137,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-range electrodynamic interactions between proteins assessed by THz spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Lechelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Meriguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Gori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Nardecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terahertz Emitters, Receivers, and Applications XIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, San Diego, France. pp.122300H, </w:t>
@@ -10297,77 +10297,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Dyakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Brouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Meriguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 47th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Delft, France. </w:t>
@@ -10405,103 +10405,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-dependent low-frequency vibrational spectra of sodium magnesium chlorophyllin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Brouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Meriguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th International conference on infrared, millimeter and terahertz waves (IRMMW-THZ 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Delft, France. pp.1-2, </w:t>
@@ -10539,103 +10539,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THz spectroscopy to probe long-range electrodynamic interactions between proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Lechelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Meriguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Gori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Nardecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terahertz Emitters, Receivers, and Applications XIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Delft, Netherlands. pp.1-2, </w:t>
@@ -10673,103 +10673,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the low-frequency vibrations of chlorophyll derivatives using terahertz spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Brouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Meriguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Optical Engineering + Applications, 2021, San Diego, California, United States</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, San Diego, United States. pp.118270F, </w:t>
@@ -10801,770 +10801,770 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz Study of Wood Structure as Impacted by Grapevine Trunk Diseases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non–equilibrium collective oscillations in biomolecules: towards Bose-Einstein condensation in organic matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Meriguet</w:t>
+                <w:t xml:space="preserve">I. Nardecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Dyakonova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Consejo</w:t>
+                <w:t xml:space="preserve">M. Lechelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Buzatu</w:t>
+                <w:t xml:space="preserve">V. Giberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Ortolani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 44. International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21st International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nara, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02445112v1</w:t>
+                <w:t xml:space="preserve">hal-02446260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] Building blocks and concepts for THz remote sensing and communications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Legagneux</w:t>
+                <w:t xml:space="preserve">Collective oscillations of proteins proven by terahertz spectroscopy in aqueous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Meriguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Lechelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Gori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Nardecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+              <w:t xml:space="preserve">44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8874248⟩</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8873880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989152v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02448214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non–equilibrium collective oscillations in biomolecules: towards Bose-Einstein condensation in organic matter?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michele Ortolani</w:t>
+                <w:t xml:space="preserve">Diffusion noise as a tool for in-vitro investigation of interacting biomolecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Lechelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Gori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Pettini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Meriguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Kudashova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th International Conference on Noise and Fluctuations – ICNF 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C. Enz, Jun 2019, Neuchâtel, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5075/epfl-ICLAB-ICNF-269228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446260v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective oscillations of proteins proven by terahertz spectroscopy in aqueous medium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Teppe</w:t>
+                <w:t xml:space="preserve">[Invited] Building blocks and concepts for THz remote sensing and communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Dolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Larat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Legagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+              <w:t xml:space="preserve">2019 44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8873880⟩</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8874248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02448214v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion noise as a tool for in-vitro investigation of interacting biomolecules</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matteo Gori</w:t>
+                <w:t xml:space="preserve">Terahertz Study of Wood Structure as Impacted by Grapevine Trunk Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Meriguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Pettini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoann Meriguet</w:t>
+                <w:t xml:space="preserve">N. Dyakonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasiia Kudashova</w:t>
+                <w:t xml:space="preserve">P. Buzatu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Noise and Fluctuations – ICNF 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C. Enz, Jun 2019, Neuchâtel, Switzerland. </w:t>
+              <w:t xml:space="preserve">2019 44. International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5075/epfl-ICLAB-ICNF-269228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8874276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446098v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the velocity auto-correlation function to characterize functional ”noise” in bio-molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlon Sidore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Meriguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Kudashova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Lechelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Gori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Conference on Noise and Fluctuations – ICNF 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, C. Enz, Jun 2019, Neuchâtel, Switzerland. </w:t>
@@ -11615,90 +11615,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millimeter and submillimeter range detector based on graphene ballistic rectifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. But</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 22nd International Microwave and Radar Conference (MIKON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Poznan, Poland. </w:t>
@@ -11736,103 +11736,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz InP DHBT-Based Detectors for Studies of Water Status of Sorghum Leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Diakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Meriguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 43rd International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Nagoya, Japan. </w:t>
@@ -11922,51 +11922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 43rd International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Nagoya, Japan</w:t>
@@ -11995,103 +11995,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Noise and Diffusion Help to Solve the Puzzle of Biomolecules Interactions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lechelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pettini Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Meriguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Unsolved Problems on Noise (UPON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J. Smulko, 2018, Gdansk, Poland</w:t>
@@ -12133,90 +12133,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopy of temperature-driven single valley Dirac fermions in HgTe/CdHgTe quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. Kadykov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marcinkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 43RD INTERNATIONAL CONFERENCE ON INFRARED, MILLIMETER, AND TERAHERTZ WAVES (IRMMW-THZ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, 345 E 47TH ST, NEW YORK, NY 10017 USA, Unknown Region. </w:t>
@@ -12254,103 +12254,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo Simulation of THz Radiation Detection in GaN MOSFET n + nn + Channel with Uncentered Gate in n-region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gružinskis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Starikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 20th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J. Bird, 2017, Buffalo, United States. pp.012013, </w:t>
@@ -12440,51 +12440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 20th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J. Bird, 2017, Buffalo, United States</w:t>
@@ -12513,77 +12513,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Speed Room Temperature Terahertz Detectors Based on InP Double Heterojunction Bipolar Transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nodjiadjim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Konczykowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12641,450 +12641,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooling effects in noise temperature spectrum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jeremie Torres</w:t>
+                <w:t xml:space="preserve">Monte Carlo simulation of THz noise and generation under electron cooling in wurtzite GaN MOSFET at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gruzinskis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Shiktorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Starikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 International Conference on Noise and Fluctuations (ICNF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Vilnius, Lithuania. pp.1-3, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICNF.2017.7986009⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2017, Vilnius, Lithuania. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICNF.2017.7986004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02445106v1</w:t>
+                <w:t xml:space="preserve">hal-02445104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out-of-equilibrium proteins dynamic probed by THz spectroscopy: towards Frohlich’s condensation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Irene Donato</w:t>
+                <w:t xml:space="preserve">Cooling effects in noise temperature spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Shiktorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenij Starikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktoras Gruzinskis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 International Conference on Noise and Fluctuations (ICNF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Vilnius, Lithuania. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICNF.2017.7986009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02445068v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo simulation of THz noise and generation under electron cooling in wurtzite GaN MOSFET at room temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Palermo</w:t>
+                <w:t xml:space="preserve">Out-of-equilibrium proteins dynamic probed by THz spectroscopy: towards Frohlich’s condensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Lechelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nardecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Conference on Noise and Fluctuations (ICNF)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 20th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. Bird, 2017, Buffalo, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02445104v1</w:t>
+                <w:t xml:space="preserve">hal-02445068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THz near-field spectroscopy of proteins : towards detection of long-range electrodynamic interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on biophysical aspect of cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13103,480 +13103,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature terahertz heterodyne detection using unipolar nanodiodes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New GaN based electronic components for THz applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Salamanca, Spain</w:t>
+              <w:t xml:space="preserve">Microwaves and RF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01920759v1</w:t>
+                <w:t xml:space="preserve">hal-01920670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid plasma modes in transistors: linear and non-linear responses, Monte Carlo simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Room temperature terahertz heterodyne detection using unipolar nanodiodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Iñiguez-De-La-Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Edison, United States</w:t>
+              <w:t xml:space="preserve">, 2015, Salamanca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01921028v1</w:t>
+                <w:t xml:space="preserve">hal-01920759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stepped current voltage relation and THz oscillations in GaN MOSFET due to optical phonon emission : Monte Carlo simulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Palermo</w:t>
+                <w:t xml:space="preserve">Hybrid plasma modes in transistors: linear and non-linear responses, Monte Carlo simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Iñiguez-De-La-Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Salamanca, Spain. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, Edison, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01920702v1</w:t>
+                <w:t xml:space="preserve">hal-01921028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New GaN based electronic components for THz applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stepped current voltage relation and THz oscillations in GaN MOSFET due to optical phonon emission : Monte Carlo simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gružinskis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Shiktorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Starikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwaves and RF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Salamanca, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/647/1/012034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01920670v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is it possible to detect long-range interactions among biomolecules through noise and diffusion?</w:t>
               </w:r>
@@ -13588,77 +13588,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Nardecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Unsolved Problems on Noise and Journal of Statistical Mechanics : Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Barcelone, Spain</w:t>
@@ -13681,312 +13681,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01920922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">0.69 THz room temperature heterodyne detection using GaN nanodiodes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New GaN-based electronic components for application in the THz range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Salon Microwave &amp; RF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01920765v1</w:t>
+                <w:t xml:space="preserve">hal-01922744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New GaN-based electronic components for application in the THz range</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">0.69 THz room temperature heterodyne detection using GaN nanodiodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Iñiguez-De-La-Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon Microwave &amp; RF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Salamanca, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/647/1/012006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922744v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Brownian Diffusion and Long-Distance Electrodynamic Interactions of Biomolecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Gori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Nardecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Varani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Noise and Fluctuations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Xi’an, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14020,103 +14020,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunn Effect in n-InP MOSFET at positive gate bias and impact ionization conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gruzinskis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Starikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Shiktorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Workshop On Computational Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France</w:t>
@@ -14139,1136 +14139,1136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-Temperature Optical-Beating Spectroscopy of 2D Plasma-Waves in Dual Grating-Gate HEMTs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monte Carlo simulation of low-frequency excess noise in InP MOSFETs/HEMTs at impact ionization conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Shiktorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gruzinskis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Daher</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">P. Starikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures (EDISON)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd ICNF International Conference on Noise and Fluctuations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICNF.2013.6578932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454350v1</w:t>
+                <w:t xml:space="preserve">hal-01927651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments and theory of terahertz transmission through multi-layer semiconductor structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Nouvel</w:t>
+                <w:t xml:space="preserve">Contribution of the gate leakage current to terahertz detection by Asymmetric Dual-Grating Gate HEMT structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kurita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Diakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures (EDISON)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Matsue, Japan</w:t>
+              <w:t xml:space="preserve">2013 38TH INTERNATIONAL CONFERENCE ON INFRARED, MILLIMETER, AND TERAHERTZ WAVES (IRMMW-THZ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Mainz, Germany. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454457v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01126629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the gate leakage current to terahertz detection by Asymmetric Dual-Grating Gate HEMT structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nina Diakonova</w:t>
+                <w:t xml:space="preserve">Extraordinary room temperature THz heterodyne detector: the self-switching nanodiode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sangare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 38TH INTERNATIONAL CONFERENCE ON INFRARED, MILLIMETER, AND TERAHERTZ WAVES (IRMMW-THZ)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Mainz, Germany. pp.1</w:t>
+              <w:t xml:space="preserve">18th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Matsue, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01126629v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraordinary room temperature THz heterodyne detector: the self-switching nanodiode</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Experiments and theory of terahertz transmission through multi-layer semiconductor structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Sangare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructure</w:t>
+              <w:t xml:space="preserve">18th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures (EDISON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Matsue, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926264v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo simulation of low-frequency excess noise in InP MOSFETs/HEMTs at impact ionization conditions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Room-Temperature Optical-Beating Spectroscopy of 2D Plasma-Waves in Dual Grating-Gate HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd ICNF International Conference on Noise and Fluctuations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures (EDISON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Matsue, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927651v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature generation of THz radiation in GaN quantum wells structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Teppe</w:t>
+                <w:t xml:space="preserve">Sub-threshold Attenuation of Terahertz Detection by Asymmetric Dual-Grating Gate HEMT Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Kurita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Diakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonic West</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Optical Terahertz Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Kyoto, Japan. pp.217</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926284v1</w:t>
+                <w:t xml:space="preserve">hal-00816663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-threshold Attenuation of Terahertz Detection by Asymmetric Dual-Grating Gate HEMT Structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nina Diakonova</w:t>
+                <w:t xml:space="preserve">Modeling of the emission/noise temperature in MOSFET/HEMT structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Shiktorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Starikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gruzinskis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Optical Terahertz Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd ICNF International Conference on Noise and Fluctuations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICNF.2013.6578887⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00816663v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the emission/noise temperature in MOSFET/HEMT structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Starikov</w:t>
+                <w:t xml:space="preserve">Room temperature generation of THz radiation in GaN quantum wells structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Gruzinskis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Nouvel</w:t>
+                <w:t xml:space="preserve">F. Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd ICNF International Conference on Noise and Fluctuations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Montpellier, France. </w:t>
+              <w:t xml:space="preserve">SPIE Photonic West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, San Francisco, United States. pp.34-40, </w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICNF.2013.6578887⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2002504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927638v1</w:t>
+                <w:t xml:space="preserve">hal-01926284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THz emission from 2DEG GaN device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Penot</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures (EDISON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Matsue, Japan</w:t>
@@ -15291,243 +15291,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetospectroscopy of 2D HgTe Based Topological Insulators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Plasma Wave detectors for Terahertz Wireless Communication and Fast Imaging Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Torres</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Diakonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tohme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">'37th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz),</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2012 37TH INTERNATIONAL CONFERENCE ON INFRARED, MILLIMETER, AND TERAHERTZ WAVES (IRMMW-THZ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Wollongong, NSW, Australia. pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00843032v1</w:t>
+                <w:t xml:space="preserve">hal-00816950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second Harmonic Generation in GaN-based photonic crystals for single molecule investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Vassor d'Yerville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GALLIUM NITRIDE MATERIALS AND DEVICES VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, San Francisco (CA), United States. pp.82621R, </w:t>
@@ -15559,234 +15550,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00704334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma Wave detectors for Terahertz Wireless Communication and Fast Imaging Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Magnetospectroscopy of 2D HgTe Based Topological Insulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L. Tohme</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksim Zholudev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Orlita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 37TH INTERNATIONAL CONFERENCE ON INFRARED, MILLIMETER, AND TERAHERTZ WAVES (IRMMW-THZ)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">'37th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Wollongong, Australia. pp 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2012.6380152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00816950v1</w:t>
+                <w:t xml:space="preserve">hal-00843032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THz transmission modulated by a dc-bias through GaN quantum well structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TERAHERTZ TECHNOLOGY AND APPLICATIONS V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, San Francisco, United States. pp.826111, </w:t>
@@ -15818,1550 +15818,1550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00814152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz Detection of Quantum Cascade Laser Emission by Plasma Waves in Field Effect Transistors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasma waves induced by the optical beating in HEMT channels as an expected source of TeraHertz radiation generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Chenaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Solignac</w:t>
+                <w:t xml:space="preserve">S. Asmontas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Shiktorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Starikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gružinskis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Jaszowiec International School and Conference on the Physics of Semiconductors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12693/APhysPolA.120.930⟩</w:t>
+              <w:t xml:space="preserve">PHYSICS OF SEMICONDUCTORS: 29th International Conference on the Physics of Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Rio de Janeiro, Brazil. pp.211-212, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3295373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00767829v1</w:t>
+                <w:t xml:space="preserve">hal-02443140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Memory Effects in Photo-Excited InGaAs High-Electron-Mobility- Transistors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Voltage Control of Terahertz Transmission Through GaN Quantum Wells: Experiments and Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, U. Misra and S. Goodnick, 2011, Santa Barbara, United States</w:t>
+              <w:t xml:space="preserve">, Umesh Mishra and Stephen M. Goodnick, 2011, Santa Barbara, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455713v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz Detection by Field Effect Transistors for Security Imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Torres</w:t>
+                <w:t xml:space="preserve">First communication link using a 300-GHz source and a Si plasma-wave detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lapeine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TERAHERTZ PHYSICS, DEVICES, AND SYSTEMS V: ADVANCE APPLICATIONS IN INDUSTRY AND DEFENSE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International TeraNano &amp;GDRI Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Tokyo, Japan. pp.28P-07</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00638519v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage Control of Terahertz Transmission Through GaN Quantum Wells: Experiments and Theory</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Terahertz Field Effect Transistor Oscillators: From Plasma Wave HEMTs Emitters to Si-CMOS Detectors Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Knap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Diakonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Umesh Mishra and Stephen M. Goodnick, 2011, Santa Barbara, United States</w:t>
+              <w:t xml:space="preserve">International TeraNano &amp;GDRI Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Osaka, Japan. pp.28I-01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455707v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First communication link using a 300-GHz source and a Si plasma-wave detector</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">THz emission induced by sub-threshold instability optical excited in nanometer-length field-effect transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International TeraNano &amp;GDRI Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Tokyo, Japan. pp.28P-07</w:t>
+              <w:t xml:space="preserve">20th European Workshop on Heterostructure Technology, HeTech 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Villeneuve d'Ascq, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00814904v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz Field Effect Transistor Oscillators: From Plasma Wave HEMTs Emitters to Si-CMOS Detectors Arrays</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Terahertz Emissions from Optically Excited Plasma Oscillations in HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boubanga-Tombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine El Moutaouakil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International TeraNano &amp;GDRI Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Osaka, Japan. pp.28I-01</w:t>
+              <w:t xml:space="preserve">17th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Umesh Mishra; Stephen M. Goodnick, Jul 2011, Santa Barbara, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00814895v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz emission induced by sub-threshold instability optical excited in nanometer-length field-effect transistors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Palermo</w:t>
+                <w:t xml:space="preserve">UTC-PD Emitters and FET Based Receivers for Sub-THz Wireless Communication System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducournau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahsin Akalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Workshop on Heterostructure Technology, HeTech 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Villeneuve d'Ascq, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">International TeraNano &amp; GDRI Workshop Extended Abstract, 28P-05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Tokyo, Japan. pp.28I-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799965v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz Emissions from Optically Excited Plasma Oscillations in HEMTs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amine El Moutaouakil</w:t>
+                <w:t xml:space="preserve">Long-Term Memory Effects in Photo-Excited InGaAs High-Electron-Mobility- Transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tohme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Umesh Mishra; Stephen M. Goodnick, Jul 2011, Santa Barbara, United States</w:t>
+              <w:t xml:space="preserve">, U. Misra and S. Goodnick, 2011, Santa Barbara, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455732v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UTC-PD Emitters and FET Based Receivers for Sub-THz Wireless Communication System</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+                <w:t xml:space="preserve">Terahertz Detection of Quantum Cascade Laser Emission by Plasma Waves in Field Effect Transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Beck</w:t>
+                <w:t xml:space="preserve">Boris Chenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tahsin Akalin</w:t>
+                <w:t xml:space="preserve">Pierre Solignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International TeraNano &amp; GDRI Workshop Extended Abstract, 28P-05</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">40th Jaszowiec International School and Conference on the Physics of Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Krynica-Zdroj, Poland. pp.930-932, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.120.930⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00814911v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma waves induced by the optical beating in HEMT channels as an expected source of TeraHertz radiation generation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Varani</w:t>
+                <w:t xml:space="preserve">Terahertz Detection by Field Effect Transistors for Security Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Knap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Chenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHYSICS OF SEMICONDUCTORS: 29th International Conference on the Physics of Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Rio de Janeiro, Brazil. pp.211-212, </w:t>
+              <w:t xml:space="preserve">TERAHERTZ PHYSICS, DEVICES, AND SYSTEMS V: ADVANCE APPLICATIONS IN INDUSTRY AND DEFENSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Orlando, United States. pp.802307, </w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3295373⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.883661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443140v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00638519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz emission enhancement in FET/HEMT due to excess electrons in channel-under-gate regions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Voltage-controlled sub-THz radiation transmission through GaN heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Umesh Mishra and Stephen M. Goodnick, 2011, Santa Barbara, United States</w:t>
+              <w:t xml:space="preserve">20th European Heterostructure Technology meeting (HeTech)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02455717v1</w:t>
+                <w:t xml:space="preserve">hal-02455809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage-controlled sub-THz radiation transmission through GaN heterostructures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">THz emission enhancement in FET/HEMT due to excess electrons in channel-under-gate regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gružinskis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Shiktorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Starikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Heterostructure Technology meeting (HeTech)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Lille, France</w:t>
+              <w:t xml:space="preserve">17th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Umesh Mishra and Stephen M. Goodnick, 2011, Santa Barbara, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02455809v1</w:t>
+                <w:t xml:space="preserve">hal-02455717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THz emission related to hot plasmons and plasma wave instability in field effect transistors</w:t>
               </w:r>
@@ -17386,64 +17386,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelouahad El Fatimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahya Moubarak Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Umesh Mishra; Stephen M. Goodnick, Jul 2011, Santa Barbara, United States</w:t>
@@ -17472,103 +17472,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz Detection of quantum cascade laser emission by plasma waves in Nano-transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Chenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Solignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International TeraNano &amp;GDRI Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Osaka, Japan. pp.28P-05</w:t>
@@ -17591,609 +17591,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00814909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of THz transmission in GaN two-dimensional electron gas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Hydrodynamic study of electronic, optical and thermal excitation of plasma waves in HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ziadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Laurent</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Ultrafast Phenomena in Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and THz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904173v1</w:t>
+                <w:t xml:space="preserve">hal-01904176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency stabilization of photo-mixing generated signal using a single Michelson interferometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ginestar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and THz Waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic simulation of heterodyne terahertz detection in a field effect transistor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ziadé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Shiktorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and THz Waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic study of electronic, optical and thermal excitation of plasma waves in HEMTs</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation of THz transmission in GaN two-dimensional electron gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and THz Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Rome, Italy</w:t>
+              <w:t xml:space="preserve">14th International Symposium on Ultrafast Phenomena in Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904176v1</w:t>
+                <w:t xml:space="preserve">hal-01904173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of THz emission from nanometric-size transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and Terahertz Waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.1</w:t>
@@ -18261,51 +18261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Klimenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadley Videlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Diakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18481,103 +18481,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient terahertz mixer from plasma wave downconversion in InGaAs HEMT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPTO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, San Francisco, United States. pp.760816, </w:t>
@@ -18615,103 +18615,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-signal characterization of FETs/HEMTs for terahertz applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Starikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Shiktorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gružinskis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Symposium on Ultrafast Phenomena in Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Vilnius, Lithuania</w:t>
@@ -18740,103 +18740,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient terahertz mixer from plasma wave downconversion in InGaAs HEMTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics West - OPTO : Quantum Sensing and Nanophotonic Devices VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, San Francisco, CA, United States</w:t>
@@ -18859,954 +18859,954 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz plasma wave oscillations in nanotransistors: application to THz radiations detection and generation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Enhanced terahertz transmission of GaN quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Torres</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Ultrafast Phenomena in Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and THz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904172v1</w:t>
+                <w:t xml:space="preserve">hal-01904170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced terahertz transmission of GaN quantum wells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">THz plasma wave oscillations in nanotransistors: application to THz radiations detection and generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and THz Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Rome, Italy</w:t>
+              <w:t xml:space="preserve">14th International Symposium on Ultrafast Phenomena in Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904170v1</w:t>
+                <w:t xml:space="preserve">hal-01904172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled experimental and numerical investigations of resonant plasma waves oscillations in HEMTs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Spectroscopie terahertz des ondes de plasma excitées par battement optique dans les transistors HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Sabatini</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR-E Terahertz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées Térahertz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904187v1</w:t>
+                <w:t xml:space="preserve">hal-01904182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regrowth of GaN quantum wells on GaN substrates for TeraHertz generation by amplification of transverse electromagnetic waves</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Coupled experimental and numerical investigations of resonant plasma waves oscillations in HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Heterostructure Technology Workshop – HETECH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Günzburg / Ulm, Germany</w:t>
+              <w:t xml:space="preserve">GDR-E Terahertz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02455804v1</w:t>
+                <w:t xml:space="preserve">hal-01904187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopie terahertz des ondes de plasma excitées par battement optique dans les transistors HEMTs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Regrowth of GaN quantum wells on GaN substrates for TeraHertz generation by amplification of transverse electromagnetic waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chmielowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Térahertz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Lille, France</w:t>
+              <w:t xml:space="preserve">18th European Heterostructure Technology Workshop – HETECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Günzburg / Ulm, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904182v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic, optical and thermal excitation of plasma waves in HEMTs: A theoretical study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Spectroscopie continue d'éléments optiques pour une expérience cryogénique terahertz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Electron Dynamics In Semiconductors, Optoelectronics and Nanostructures (EDISON)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5\textsuperscripte Journées Térahertz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443116v1</w:t>
+                <w:t xml:space="preserve">hal-01904179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopie continue d'éléments optiques pour une expérience cryogénique terahertz</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Electronic, optical and thermal excitation of plasma waves in HEMTs: A theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremi Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5\textsuperscripte Journées Térahertz</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Electron Dynamics In Semiconductors, Optoelectronics and Nanostructures (EDISON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Varani, 2009, Montpellier, France. pp.012076, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/193/1/012076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904179v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low bandgap and plasma wave transistor for THz detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bollaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shchepetov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19868,868 +19868,868 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical investigation of optically excited THz plasma waves in submicron InGaAs HEMTs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Utilisation des phonons optiques dans la génération d'ondes terahertz dans le GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Pousset</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual Meeting - Topical Meeting on Terahertz Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales Du Réseau Doctoral de Micro-électronique (JNRDM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904188v1</w:t>
+                <w:t xml:space="preserve">hal-02442999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion optoélectronique terahertz par nanotransistors HEMTs à ondes de plasma : simulations hydrodynamiques et expériences</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Palermo</w:t>
+                <w:t xml:space="preserve">Optical microantennas for subwavelength vectorial inspection at THz frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Charraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Journées Nationales Du Réseau Doctoral de Micro-électronique (JNRDM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">10th International Conference on Near-field Optics (NFO 10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Buenos Aires, Argentina. pp.219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904195v1</w:t>
+                <w:t xml:space="preserve">hal-00411137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical microantennas for subwavelength vectorial inspection at THz frequencies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Adam</w:t>
+                <w:t xml:space="preserve">Experimental and theoretical investigation of optically excited THz plasma waves in submicron InGaAs HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Near-field Optics (NFO 10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Buenos Aires, Argentina. pp.219</w:t>
+              <w:t xml:space="preserve">EOS Annual Meeting - Topical Meeting on Terahertz Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00411137v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des phonons optiques dans la génération d'ondes terahertz dans le GaN</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Conversion optoélectronique terahertz par nanotransistors HEMTs à ondes de plasma : simulations hydrodynamiques et expériences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Du Réseau Doctoral de Micro-électronique (JNRDM)</w:t>
+              <w:t xml:space="preserve">Proc. Journées Nationales Du Réseau Doctoral de Micro-électronique (JNRDM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02442999v1</w:t>
+                <w:t xml:space="preserve">hal-01904195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field polarization-selective inspection of a bow-tie antenna and a passive radial polarizer at sub-THz frequencies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Adam</w:t>
+                <w:t xml:space="preserve">A new THz passive radial polarizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Guillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Chusseau</w:t>
+                <w:t xml:space="preserve">Ronan Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pénarier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Nouvel</w:t>
+                <w:t xml:space="preserve">Annick Pénarier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual Meeting - Topical Meeting on Terahertz Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">33rd International Conference on Infrared, Millimeter and Terahertz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Pasadena, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIMW.2008.4665608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904191v1</w:t>
+                <w:t xml:space="preserve">hal-01904190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new THz passive radial polarizer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ronan Adam</w:t>
+                <w:t xml:space="preserve">Near-field polarization-selective inspection of a bow-tie antenna and a passive radial polarizer at sub-THz frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Pénarier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Nouvel</w:t>
+                <w:t xml:space="preserve">J.-P. Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pénarier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd International Conference on Infrared, Millimeter and Terahertz Waves</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EOS Annual Meeting - Topical Meeting on Terahertz Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904190v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THz detection and generation by semiconductor heterostructures using transport properties in InGaAs HEMT and GaN 2D electron gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop on Heterostructure Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Venice, Italy. pp.155--156</w:t>
@@ -20752,234 +20752,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération d'un faisceau THz polarisé radialement</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Terahertz generation in GaN quantum wells by amplification of transverse electromagnetic waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nano Micro et Optoélectronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Oleron, France</w:t>
+              <w:t xml:space="preserve">European Workshop on Heterostructure Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Venice, Italy. pp.85--86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904196v1</w:t>
+                <w:t xml:space="preserve">hal-01904189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical and numerical modelling of optical excitation of THz plasma modes in nanoHEMTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop on Heterostructure Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Venice, Italy. pp.157--158</w:t>
@@ -21002,1118 +21002,1118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz generation in GaN quantum wells by amplification of transverse electromagnetic waves</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Génération d'un faisceau THz polarisé radialement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pénarier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on Heterostructure Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Venice, Italy. pp.85--86</w:t>
+              <w:t xml:space="preserve">Journées Nano Micro et Optoélectronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Oleron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904189v1</w:t>
+                <w:t xml:space="preserve">hal-01904196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Coherent TeraHertz Radiation in 2D Nitride-Based Structures</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Étude Théorique et Expérimentale de la Réponse à un Battement Optique de Transistors HEMT à Onde de Plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRMMW-THz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Cardiff, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées Térahertz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Bombannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904209v1</w:t>
+                <w:t xml:space="preserve">hal-01904197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude Théorique et Expérimentale de la Réponse à un Battement Optique de Transistors HEMT à Onde de Plasma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Conversion opto-électronique 100−500 GHz dans des nanotransistors HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Térahertz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Bombannes, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904197v1</w:t>
+                <w:t xml:space="preserve">hal-01904199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion opto-électronique 100−500 GHz dans des nanotransistors HEMTs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Étude de sondes pour la microscopie en champ proche THz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pénarier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L. Varani</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées Térahertz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Bombannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904199v1</w:t>
+                <w:t xml:space="preserve">hal-01904198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de sondes pour la microscopie en champ proche THz</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Dubois</w:t>
+                <w:t xml:space="preserve">Generation of coherent TeraHertz radiation assisted by optical phonons in nitride-based bidimensionnal heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Starikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Shiktorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gružinskis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Térahertz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Bombannes, France</w:t>
+              <w:t xml:space="preserve">19th International Conference on Hertzian Optic and Dielectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904198v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of coherent TeraHertz radiation assisted by optical phonons in nitride-based bidimensionnal heterostructures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Experimental and Theoretical Investigation of sub-TeraHertz Optical-Beating Detection by Plasma Waves in High Electron Mobility Transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Varani</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Hertzian Optic and Dielectrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Valence, France</w:t>
+              <w:t xml:space="preserve">International Conference on Nonequilibrium Carrier Dynamics in Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02442862v1</w:t>
+                <w:t xml:space="preserve">hal-01904206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Theoretical Investigation of sub-TeraHertz Optical-Beating Detection by Plasma Waves in High Electron Mobility Transistors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Tunable plasma wave resonant detection of optical beating in high electron mobility transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shchepetov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nonequilibrium Carrier Dynamics in Semiconductors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Lasers and Electro-Optics/International Quantum Electronics Conference, CLEOE/IQEC 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE-IQEC.2007.4386307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904206v1</w:t>
+                <w:t xml:space="preserve">hal-00284055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable plasma wave resonant detection of optical beating in high electron mobility transistor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Shchepetov</w:t>
+                <w:t xml:space="preserve">Generation of Coherent TeraHertz Radiation in 2D Nitride-Based Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Shiktorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Starikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gružinskis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Lasers and Electro-Optics/International Quantum Electronics Conference, CLEOE/IQEC 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IRMMW-THz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Cardiff, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CLEOE-IQEC.2007.4386307⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00284055v1</w:t>
+                <w:t xml:space="preserve">hal-01904209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes pour la microscopie en champ proche à 100 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pénarier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée Générale du GDR Ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Pessac, France</w:t>
@@ -22142,103 +22142,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma wave resonant detection of terahertz radiations by nanometric transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fatimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Orlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Ural International Winter School on Physics of Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2006, Kyshtym, Russia. pp.388</w:t>
@@ -22267,103 +22267,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of coherent TeraHertz radiation assisted by optical phonons in nitride-based bidimensional heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Starikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Shiktorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gružinskis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique Hertzienne et Diélectriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Valence, Spain</w:t>
@@ -22392,103 +22392,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probe design for electromagnetic near field THz mappings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pénarier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique Hertzienne et Diélectriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Valence, Spain</w:t>
@@ -22511,221 +22511,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude et caractérisation d'une source laser bimode pour la génération THz par photomélange à 1,55 μm</w:t>
+                <w:t xml:space="preserve">Analysis of the stable two-mode operation of a 4-sections semiconductor laser for THz generation by photomixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Akwoué Ando</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A. Akwoué Ondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNMO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Aussois, France. pp.175--176</w:t>
+              <w:t xml:space="preserve">International Symposium on Space Terahertz Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France. pp.255--258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904211v1</w:t>
+                <w:t xml:space="preserve">hal-01904210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two mode operation of 4-section semiconductor laser for terahertz generation by photomixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Akwoue Ondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22770,221 +22770,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00078686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the stable two-mode operation of a 4-sections semiconductor laser for THz generation by photomixing</w:t>
+                <w:t xml:space="preserve">Étude et caractérisation d'une source laser bimode pour la génération THz par photomélange à 1,55 μm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Akwoué Ondo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A. Akwoué Ando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Space Terahertz Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France. pp.255--258</w:t>
+              <w:t xml:space="preserve">JNMO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Aussois, France. pp.175--176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904210v1</w:t>
+                <w:t xml:space="preserve">hal-01904211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4 sections semiconductor bi-stable laser for THz generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Akwoue Ondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23020,467 +23020,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00078815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced third-harmonic generation and three-photon induced photoluminescence in a GaN photonic crystal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+                <w:t xml:space="preserve">Enhancement of Second Harmonic Generation in One-Dimensional and Two-Dimensional GaN-based Photonic Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Vassor d'Yerville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Centeno</w:t>
+                <w:t xml:space="preserve">Jean-Paul Lascaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Nanophotonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">2004 MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Boston, MA, United States. pp.E7.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390750v1</w:t>
+                <w:t xml:space="preserve">hal-00390515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of Second Harmonic Generation in One-Dimensional and Two-Dimensional GaN-based Photonic Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémi Torres</w:t>
+                <w:t xml:space="preserve">Resonantly enhanced second harmonic generation in a one-dimensional GaN-based photonic crystal slab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremi Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Vassor d'Yerville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Le Vassor d'Yerville</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+                <w:t xml:space="preserve">Rene Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lascaray</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2004 MRS Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Boston, MA, United States. pp.E7.1</w:t>
+              <w:t xml:space="preserve">Symposium on GaN, AIN, InN and Their Alloys held at the 2004 MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Boston (MA), United States. pp.369-377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00390515v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonantly enhanced second harmonic generation in a one-dimensional GaN-based photonic crystal slab</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+                <w:t xml:space="preserve">Enhanced third-harmonic generation and three-photon induced photoluminescence in a GaN photonic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Vassor d'Yerville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on GaN, AIN, InN and Their Alloys held at the 2004 MRS Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Boston (MA), United States. pp.369-377</w:t>
+              <w:t xml:space="preserve">Advances in Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437960v1</w:t>
+                <w:t xml:space="preserve">hal-00390750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonantly enhanced second harmonic generation in GaN-based photonic crystal slabs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Vassor d'Yerville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Lascaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23522,77 +23522,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonic crystal basic properties and applications in nitrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Vassor d'Yerville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23660,77 +23660,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasers à 4 sections 1.55 µm bimode pour la génération Térahertz par photomélange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Akwoue Ondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23772,103 +23772,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equifrequency surfaces in GaN/sapphire photonic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P Lascaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Superlattices Nano-Structures and Nano-Devices (ICSNN-02)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, TOULOUSE (FRANCE), France. pp.423-425</w:t>
@@ -23929,90 +23929,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective oscillation of proteins proven by terahertz spectroscopy in aqueous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Meriguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Lechelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Nardecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kudashova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24054,103 +24054,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room temperature THz heterodyne detector based on GaN unipolar nanochannels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Iniguez de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of 41st International Symposium on Compound Semiconductor, ISCS 2014, Compound Semiconductor Week, CSW 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
@@ -24179,103 +24179,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical investigation of optically excited THz plasma waves in submicron InGaA HEMTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Optical Society Annual Meeting (EOSAM 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France. Actes de Journées Nationales Du Réseau Doctoral de Micro-électronique (JNRDM)</w:t>
@@ -24336,103 +24336,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal-to-noise ratio in Terahertz wireless communication using field-effect-transistors as detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tohme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pénarier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 22ND INTERNATIONAL CONFERENCE ON NOISE AND FLUCTUATIONS (ICNF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, pp.1-3, 2013, </w:t>
@@ -24502,51 +24502,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avancées récentes des nano-composants électroniques pour le teraHertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Electronique. Montpellier II, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24596,90 +24596,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détecteur pour ondes sub-millimétriques ou térahertz à mélangeur électronique injecté optiquement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Dolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Unknown Region, Patent n° : 1000028. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24729,51 +24729,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exaltation de la génération de second harmonique dans les cristaux photoniques à base de nitrures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EDP Sciences. 29 (5), pp.1-126, 2004, ISBN : 2-86883-845-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/anphys:2005004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -24844,51 +24844,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exaltation de la génération de second harmonique dans les cristaux photoniques planaires à bases de nitrures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremi Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université Montpellier II - Sciences et Techniques du Languedoc, 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -25084,51 +25084,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05408352v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Delgado-Notario" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bray" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Perez-Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benhamou-Bui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namrata Saha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05408425v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruffenach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krishtopenko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ikonnikov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Consejo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torres" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05408435v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benhamou-Bui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828945v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Beranger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Teppe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvydas Lisauskas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069730v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Dinar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Delgado-Notario" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Maussang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.23.044043" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069386v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Teppe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adv0346" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606821v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquillat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma O'Connor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brouillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Meriguet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-023-00905-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304313v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Consejo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Krishtopenko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Szo&#322;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0168578" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940773v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gebert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szola" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-022-01129-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259009v5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lechelon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gori" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruffenach" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Nardecchia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abl5855" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547770v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harpreet Kaur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Sharma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laurent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouvel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-022-05284-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925414v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.245141" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919862v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey S. Krishtopenko" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Kadykov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.041404" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072785v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Desrat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Spirin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.121405" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072773v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Zholudev" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail A Fadeev" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Marcinkiewicz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/condmat4010027" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994697v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Torres" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Giliberti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ortolani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevx.8.031061" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740166v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jouault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Desrat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Knap" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.086401" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710499v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Anton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro B. But" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Zhang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernie Hill" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b03625" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583239v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcinkiewicz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.035405" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523131v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Rumyantsev" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4977781" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639615v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galatee Ginestet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brechet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Moradi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leena Ukkonen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2628086" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638570v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Daher" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio I&#241;iguez-De-La-Torre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nouvel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Varani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2503987" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358769v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr M. Kadykov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4955018" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636512v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Millithaler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Torres" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2014.2356296" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636434v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3952/physics.v54i1.2848" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636499v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Persano" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Torres" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadym V. Korotyeyev" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu M. Lyaschuk" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890836" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636352v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sharma" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201228869" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D73887ADF352413399B66F0752DE7CDDB3A0C237/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907348v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Varani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sangare" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/28/12/125024" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767162v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zholudev" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orlita" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.205420" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799739v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tohme" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Hisatake" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Arakawa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2012.2210022" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699894v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Marinchio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Palermo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4718445" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814205v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boubanga-Tombet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3952/lithjphys.51405" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801105v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.196" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443685v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marinchio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Palermo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.199" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904166v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.107" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801126v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Starikov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Shiktorov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gruzinskis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.203" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801101v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sabatini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.103" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610356v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3627183" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550842v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boubanga-Tombet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teppe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Moutaouakil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coquillat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3529464" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801138v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3282798" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801465v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gasquet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3159032" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904184v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012076" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904183v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012094" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904186v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pousset" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3137189" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904185v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012075" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387506v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darnon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chevolleau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouyssou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelissier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2008.06.025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327305v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2007.910988" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347781v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grosjean" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.I. Baida" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Billot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.018895" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345527v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Volpi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cadix" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthom&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jourdan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327410v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200776572" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397088v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gras" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lg. Gosset" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petitprez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivette Girault" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hopstaken" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327167v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200776537" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8R3GV9GP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327137v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouchoule" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Gratiet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L.V. d'Yerville" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2433770" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324329v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Knap" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Fatimy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orlov" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2719970" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390399v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Gratiet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Vassor d'Yerville" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379617v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubosc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Minea" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Besland" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s A. Granier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2006.10.050" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LR9NPLC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105454v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Torres" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akwoue-Ondo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shchepetov" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2388142" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089597v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Orlando" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pascale" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ugliengo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zicovich-Wilson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp053602j" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MZ1JBPLN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466353v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vitiello" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ducote" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farcy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Friec" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801472v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Belotti" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne P&#233;pin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Gerace" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2005.12.025" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSB2V0WQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801475v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Roy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Chen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2159544" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379556v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duvail" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Tessier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2006.10.051" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ0H95ZP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329604v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Fatimy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tiberj" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2392999" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437966v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Vassor d'Yerville" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Centeno" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Albert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.195326" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390422v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Vecchi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Comaschi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marco Malvezzi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540436v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Legros" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lascaray" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.085105" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385108v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legros" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Lascaray" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385101v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peyrade" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540469v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200303309" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1D22CR2X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002411v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002385v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304349v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Gebert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz57677.2023.10298862" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304454v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz57677.2023.10299006" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002375v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Floriani" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002417v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824953v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2641104" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837865v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bray" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Dyakonova" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9895466" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824965v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9895499" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919648v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9896089" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406165v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2593589" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445112v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Meriguet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dyakonova" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buzatu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874276" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989152v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Morvan" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Pillet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larat" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legagneux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874248" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446260v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nardecchia" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lechelon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Giberti" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448214v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8873880" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446098v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pettini" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Kudashova" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-ICLAB-ICNF-269228" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446195v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon Sidore" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-ICLAB-ICNF-269287" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923897v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. But" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIKON.2018.8405293" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923924v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Diakonova" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2018.8510443" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923604v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auton" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hill" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446230v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gori" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pettini Marco" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037689v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Kadykov" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2018.8510039" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055360v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gru&#382;inskis" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/906/1/012013" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445081v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555388v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nodjiadjim" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konczykowska" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129156416400115" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445106v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Shiktorov" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenij Starikov" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoras Gruzinskis" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2017.7986009" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445068v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Donato" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445104v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2017.7986004" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919653v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920759v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921028v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920702v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012034" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920670v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920922v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Donato" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pettini" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920765v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012006" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922744v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260108v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2015.7288566" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923504v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454350v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daher" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454457v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126629v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kurita" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kobayashi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926264v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927651v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Starikov" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578932" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926284v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2002504" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816663v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kurita" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kobayashi" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927638v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578887" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454369v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843032v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2012.6380152" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704334v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cassagne" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.905593" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816950v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tohme" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814152v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.905958" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767829v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chenaud" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Solignac" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.120.930" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455713v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638519v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.883661" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455707v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814904v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paquet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lapeine" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814895v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799965v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455732v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Moutaouakil" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814911v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beck" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahsin Akalin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443140v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asmontas" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3295373" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455717v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455809v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455725v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahad El Fatimy" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Moubarak Meziani" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814909v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904173v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904169v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ginestar" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904177v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ziad&#233;" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904176v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636142v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636141v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Nadar" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Klimenko" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadley Videlier" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2010.5612996" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904171v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Czarny" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morvan" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pillet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Schnell" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legagneux" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443155v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.846874" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904175v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904174v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904172v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904170v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904187v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455804v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chmielowska" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chenot" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cordier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904182v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443116v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Sabatini" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904179v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904180v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bollaert" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Roelens" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desplanques" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wallart" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904188v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904195v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411137v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baida" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charraut" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442999v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904191v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Guillet" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;narier" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904190v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Adam" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick P&#233;narier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2008.4665608" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904193v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904196v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904194v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904189v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904209v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904197v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904199v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904198v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dubois" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442862v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904206v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284055v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-IQEC.2007.4386307" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904202v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389533v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fatimy" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904203v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904207v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904211v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akwou&#233; Ando" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078686v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Akwoue Ondo" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jacquet" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.662915" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904210v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akwou&#233; Ondo" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078815v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390750v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390515v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Legros" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437960v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390769v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cassagne" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lascaray" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390495v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Centeno" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147675v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477213v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445108v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kudashova" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454503v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Iniguez de La Torre" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442942v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980298v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578992" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02462635v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904168v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458501v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2005004" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/62BA6025844D22C4A1FA67F9E218ADBB15A40F87/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007963v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069730v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Dinar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Delgado-Notario" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Maussang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Perez-Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.23.044043" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069386v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Beranger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Teppe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvydas Lisauskas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adv0346" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606821v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquillat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma O'Connor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brouillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Meriguet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-023-00905-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940773v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gebert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Consejo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krishtopenko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruffenach" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szola" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-022-01129-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304313v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benhamou-Bui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Consejo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Krishtopenko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Szo&#322;a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0168578" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259009v5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lechelon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gori" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruffenach" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Nardecchia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abl5855" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547770v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harpreet Kaur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Sharma" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laurent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torres" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouvel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-022-05284-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925414v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.245141" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919862v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey S. Krishtopenko" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Kadykov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.041404" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072785v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Desrat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Spirin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.121405" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072773v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Zholudev" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail A Fadeev" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Marcinkiewicz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/condmat4010027" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994697v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Torres" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Giliberti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ortolani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevx.8.031061" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740166v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jouault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Desrat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Knap" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.086401" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710499v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Anton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro B. But" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernie Hill" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b03625" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583239v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcinkiewicz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.035405" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523131v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Rumyantsev" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4977781" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639615v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galatee Ginestet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brechet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Moradi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leena Ukkonen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2628086" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638570v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Daher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio I&#241;iguez-De-La-Torre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nouvel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Varani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2503987" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358769v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr M. Kadykov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4955018" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636512v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Millithaler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Torres" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2014.2356296" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636434v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Teppe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3952/physics.v54i1.2848" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636499v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Persano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Torres" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadym V. Korotyeyev" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu M. Lyaschuk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890836" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907348v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Varani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sangare" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/28/12/125024" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636352v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sharma" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201228869" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D73887ADF352413399B66F0752DE7CDDB3A0C237/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699894v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Marinchio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Palermo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4718445" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799739v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tohme" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Hisatake" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Arakawa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2012.2210022" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767162v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zholudev" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orlita" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.205420" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443685v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marinchio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Palermo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.199" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904166v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.107" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801105v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.196" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814205v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boubanga-Tombet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3952/lithjphys.51405" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801126v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Starikov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Shiktorov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gruzinskis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.203" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801101v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sabatini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.103" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610356v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3627183" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550842v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boubanga-Tombet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teppe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Moutaouakil" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coquillat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3529464" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801138v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3282798" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904184v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012076" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904183v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012094" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801465v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gasquet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3159032" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904186v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pousset" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3137189" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904185v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012075" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327305v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2007.910988" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387506v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darnon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chevolleau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouyssou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelissier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2008.06.025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347781v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grosjean" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.I. Baida" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Billot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.018895" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345527v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Volpi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cadix" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthom&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jourdan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327410v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200776572" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327167v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200776537" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8R3GV9GP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397088v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gras" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lg. Gosset" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petitprez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivette Girault" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hopstaken" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327137v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouchoule" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Gratiet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L.V. d'Yerville" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2433770" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324329v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Knap" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Fatimy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orlov" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2719970" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390399v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Gratiet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Vassor d'Yerville" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105454v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Torres" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akwoue-Ondo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shchepetov" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2388142" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089597v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Orlando" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pascale" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ugliengo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zicovich-Wilson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp053602j" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MZ1JBPLN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466353v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vitiello" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ducote" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farcy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Friec" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379617v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubosc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Minea" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Besland" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s A. Granier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2006.10.050" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LR9NPLC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801475v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Belotti" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Roy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne P&#233;pin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Chen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2159544" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801472v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Gerace" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2005.12.025" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSB2V0WQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379556v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duvail" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Tessier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2006.10.051" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ0H95ZP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329604v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Fatimy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tiberj" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2392999" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437966v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Vassor d'Yerville" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Centeno" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Albert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.195326" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390422v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Vecchi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Comaschi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marco Malvezzi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540436v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Legros" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lascaray" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.085105" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385108v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legros" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Lascaray" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385101v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peyrade" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540469v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200303309" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1D22CR2X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05408352v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Delgado-Notario" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namrata Saha" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05408425v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ikonnikov" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05408435v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benhamou-Bui" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bray" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828945v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002411v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304454v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz57677.2023.10299006" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304349v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Gebert" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz57677.2023.10298862" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002385v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002375v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Floriani" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002417v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824953v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2641104" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837865v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bray" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Dyakonova" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9895466" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824965v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9895499" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919648v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9896089" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406165v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2593589" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446260v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nardecchia" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lechelon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Giberti" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448214v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8873880" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446098v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pettini" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Kudashova" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-ICLAB-ICNF-269228" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989152v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Morvan" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Pillet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larat" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legagneux" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874248" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445112v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Meriguet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dyakonova" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buzatu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874276" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446195v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon Sidore" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-ICLAB-ICNF-269287" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923897v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. But" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIKON.2018.8405293" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923924v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Diakonova" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2018.8510443" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923604v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auton" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hill" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446230v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gori" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pettini Marco" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037689v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Kadykov" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2018.8510039" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055360v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gru&#382;inskis" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/906/1/012013" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445081v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555388v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nodjiadjim" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konczykowska" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129156416400115" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445104v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2017.7986004" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445106v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Shiktorov" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenij Starikov" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoras Gruzinskis" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2017.7986009" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445068v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Donato" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919653v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920670v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920759v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921028v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920702v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012034" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920922v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Donato" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pettini" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922744v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920765v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012006" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260108v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2015.7288566" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923504v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927651v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Starikov" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578932" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126629v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kurita" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kobayashi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926264v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454457v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454350v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daher" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816663v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kurita" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kobayashi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927638v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578887" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926284v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2002504" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454369v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816950v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tohme" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704334v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cassagne" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.905593" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843032v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2012.6380152" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814152v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.905958" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443140v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asmontas" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3295373" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455707v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814904v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paquet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lapeine" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814895v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799965v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455732v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Moutaouakil" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814911v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beck" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahsin Akalin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455713v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767829v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chenaud" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Solignac" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.120.930" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638519v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.883661" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455809v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455717v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455725v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahad El Fatimy" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Moubarak Meziani" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814909v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904176v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ziad&#233;" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904169v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ginestar" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904177v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904173v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636142v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636141v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Nadar" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Klimenko" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadley Videlier" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2010.5612996" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904171v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Czarny" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morvan" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pillet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Schnell" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legagneux" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443155v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.846874" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904175v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904174v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904170v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904172v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904182v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904187v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455804v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chmielowska" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chenot" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cordier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904179v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443116v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Sabatini" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904180v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bollaert" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Roelens" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desplanques" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wallart" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442999v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411137v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baida" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charraut" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904188v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904195v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904190v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Adam" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick P&#233;narier" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2008.4665608" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904191v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Guillet" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;narier" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904193v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904189v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904194v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904196v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904197v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904199v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904198v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dubois" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442862v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904206v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284055v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-IQEC.2007.4386307" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904209v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904202v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389533v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fatimy" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904203v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904207v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904210v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akwou&#233; Ondo" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078686v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Akwoue Ondo" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jacquet" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.662915" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904211v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akwou&#233; Ando" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078815v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390515v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Legros" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437960v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390750v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390769v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cassagne" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lascaray" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390495v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Centeno" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147675v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477213v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445108v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kudashova" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454503v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Iniguez de La Torre" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442942v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980298v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578992" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02462635v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904168v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458501v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2005004" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/62BA6025844D22C4A1FA67F9E218ADBB15A40F87/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007963v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>