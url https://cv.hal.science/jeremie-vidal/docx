--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -1133,222 +1133,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressible fluid modes in rigid ellipsoids: towards modal acoustic velocimetry</w:t>
+                <w:t xml:space="preserve">Turbulent viscosity acting on the equilibrium tidal flow in convective stars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Su</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Cébron</w:t>
+                <w:t xml:space="preserve">Adrian J. Barker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 885, pp.A39. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 888 (2), pp.L31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2019.1004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/ab6219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972721v1</w:t>
+                <w:t xml:space="preserve">hal-02414258v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent viscosity acting on the equilibrium tidal flow in convective stars</w:t>
+                <w:t xml:space="preserve">Compressible fluid modes in rigid ellipsoids: towards modal acoustic velocimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian J. Barker</w:t>
+                <w:t xml:space="preserve">Sylvie Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cébron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 888 (2), pp.L31. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 885, pp.A39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/ab6219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2019.1004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02414258v2</w:t>
+                <w:t xml:space="preserve">hal-02972721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic and inertial modes in planetary-like rotating ellipsoids</w:t>
               </w:r>
@@ -1438,51 +1438,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of tidal dissipation in slowly rotating fully convective stars or planets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian J. Barker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 497 (4), pp.4472-4485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1516,51 +1516,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic spectra of a gas-filled rotating spheroid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2465,51 +2465,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polynomial description of acoustic modes in fluid ellipsoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cébron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2814,51 +2814,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EB6AD088"/>
+    <w:nsid w:val="76404A3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3045,51 +3045,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremie-vidal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3654-6633" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/vidal_j_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/M-6382-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524074v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vidal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;bron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.324" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877803v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Noir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Burmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Monville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.219" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085246v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colin de Verd&#236;&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JST/553" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458645v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2023.0789" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930460v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.976" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02988956v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T Clart&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Schaeffer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labrosse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.356" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329749v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2021.0252" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162825v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Borderies" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Sauret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.220" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329702v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005909" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972721v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Su" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.1004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414258v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J. Barker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab6219" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972253v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0131" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907147v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2239" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404242v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Claude Nataf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2020.03.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02049328v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Ud-Doula" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Alecian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935658" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02045355v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz347" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644999v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Hollerbach" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty080" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498649v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.689" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555343v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Viroulet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Masson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viroulet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0178599" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01110339v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv282" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461197v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200485v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005416v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446467v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremie-vidal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3654-6633" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/vidal_j_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/M-6382-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524074v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vidal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;bron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.324" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877803v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Noir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Burmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Monville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.219" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085246v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colin de Verd&#236;&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JST/553" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458645v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2023.0789" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930460v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.976" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02988956v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T Clart&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Schaeffer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labrosse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.356" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329749v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2021.0252" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162825v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Borderies" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Sauret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.220" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329702v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005909" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414258v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J. Barker" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab6219" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972721v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Su" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.1004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972253v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0131" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907147v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2239" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404242v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Claude Nataf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2020.03.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02049328v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Ud-Doula" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Alecian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935658" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02045355v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz347" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644999v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Hollerbach" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty080" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498649v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.689" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555343v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Viroulet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Masson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viroulet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0178599" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01110339v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv282" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461197v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200485v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005416v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446467v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>