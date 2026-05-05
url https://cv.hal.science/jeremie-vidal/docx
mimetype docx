--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -1133,538 +1133,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent viscosity acting on the equilibrium tidal flow in convective stars</w:t>
+                <w:t xml:space="preserve">Compressible fluid modes in rigid ellipsoids: towards modal acoustic velocimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian J. Barker</w:t>
+                <w:t xml:space="preserve">Sylvie Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cébron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 888 (2), pp.L31. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 885, pp.A39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/ab6219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2019.1004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02414258v2</w:t>
+                <w:t xml:space="preserve">hal-02972721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressible fluid modes in rigid ellipsoids: towards modal acoustic velocimetry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acoustic spectra of a gas-filled rotating spheroid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cébron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Claude Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2019.1004⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 84, pp.302-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2020.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972721v1</w:t>
+                <w:t xml:space="preserve">hal-02404242v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic and inertial modes in planetary-like rotating ellipsoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cébron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 476 (2239), pp.20200131. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2020.0131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of tidal dissipation in slowly rotating fully convective stars or planets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian J. Barker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 497 (4), pp.4472-4485. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa2239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02907147v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic spectra of a gas-filled rotating spheroid</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Turbulent viscosity acting on the equilibrium tidal flow in convective stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian J. Barker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 84, pp.302-310. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 888 (2), pp.L31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2020.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/ab6219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404242v2</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414258v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fossil field decay due to nonlinear tides in massive binaries</w:t>
               </w:r>
@@ -2465,51 +2465,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polynomial description of acoustic modes in fluid ellipsoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cébron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2814,51 +2814,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76404A3A"/>
+    <w:nsid w:val="2DCBBDE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3045,51 +3045,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremie-vidal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3654-6633" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/vidal_j_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/M-6382-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524074v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vidal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;bron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.324" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877803v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Noir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Burmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Monville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.219" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085246v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colin de Verd&#236;&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JST/553" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458645v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2023.0789" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930460v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.976" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02988956v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T Clart&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Schaeffer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labrosse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.356" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329749v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2021.0252" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162825v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Borderies" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Sauret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.220" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329702v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005909" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414258v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J. Barker" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab6219" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972721v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Su" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.1004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972253v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0131" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907147v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2239" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404242v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Claude Nataf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2020.03.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02049328v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Ud-Doula" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Alecian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935658" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02045355v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz347" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644999v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Hollerbach" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty080" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498649v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.689" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555343v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Viroulet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Masson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viroulet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0178599" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01110339v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv282" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461197v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200485v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005416v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446467v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremie-vidal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3654-6633" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/vidal_j_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/M-6382-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524074v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vidal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;bron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.324" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877803v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Noir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Burmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Monville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.219" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085246v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colin de Verd&#236;&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JST/553" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458645v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2023.0789" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930460v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.976" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02988956v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T Clart&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Schaeffer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labrosse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.356" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329749v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2021.0252" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162825v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Borderies" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Sauret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.220" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329702v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005909" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972721v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Su" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.1004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404242v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Claude Nataf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2020.03.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972253v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0131" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907147v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J. Barker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2239" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414258v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab6219" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02049328v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Ud-Doula" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Alecian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935658" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02045355v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz347" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644999v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Hollerbach" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty080" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498649v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.689" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555343v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Viroulet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Masson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viroulet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0178599" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01110339v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv282" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461197v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200485v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005416v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446467v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>