--- v0 (2026-03-22)
+++ v1 (2026-05-08)
@@ -156,866 +156,866 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Piezoelectric Energy Harvester for Earcanal Dynamic Motion Exploitation Using a Bistable Resonator Cycled by Coupled Hydraulic Valves Made of Collapsed Flexible Tubes</w:t>
+                <w:t xml:space="preserve">In-Ear Thermal Power Capability and Thermoelectric Energy Harvesting Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tigran Avetissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Formosa</w:t>
+                <w:t xml:space="preserve">David Niederhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Badel</w:t>
+                <w:t xml:space="preserve">Léa Grima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidin Delnavaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Voix</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (3), pp.415. </w:t>
+              <w:t xml:space="preserve">2024 IEEE 23rd International Conference on Micro and Miniature Power Systems, Self-Powered Sensors and Energy Autonomous Devices (PowerMEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Tonsberg, Norway. pp.42-45, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/mi15030415⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PowerMEMS63147.2024.10814170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04965229v1</w:t>
+                <w:t xml:space="preserve">hal-04967658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;Two-port network analysis and modeling of a balanced armature receiver</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-Ear Energy Harvesting: Harvester Design and Validation (Part II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tigran Avetissian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bernier</w:t>
+                <w:t xml:space="preserve">Fabien Formosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Herzog</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adrien Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Demuynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aidin Delnavaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hearing Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 339, pp.213-214. </w:t>
+              <w:t xml:space="preserve">International Conference on Micromachines and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Blida, Algeria. pp.43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/Micromachines2021-09567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydraulic valves design for the operation of an in-ear energy harvesting system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tigran Avetissian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Formosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.heares.2016.06.010⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01337184v1</w:t>
+                <w:t xml:space="preserve">Michel Demuynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aidin Delnavaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Voix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées nationales sur la récupération et le stockage d'énergie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Grenoble ( Online ), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In-Ear Energy Harvesting: Source Characterization and Mechanical Simulator (Part I)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Demuynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aidin Delnavaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Voix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tigran Avetissian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Micromachines and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Blida, Algeria. pp.36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/Micromachines2021-09568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Ear Thermal Power Capability and Thermoelectric Energy Harvesting Approaches</w:t>
+                <w:t xml:space="preserve">A Novel Piezoelectric Energy Harvester for Earcanal Dynamic Motion Exploitation Using a Bistable Resonator Cycled by Coupled Hydraulic Valves Made of Collapsed Flexible Tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tigran Avetissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Formosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aidin Delnavaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Niederhauser</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérémie Voix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 23rd International Conference on Micro and Miniature Power Systems, Self-Powered Sensors and Energy Autonomous Devices (PowerMEMS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (3), pp.415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mi15030415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PowerMEMS63147.2024.10814170⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04967658v1</w:t>
+                <w:t xml:space="preserve">hal-04965229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Ear Energy Harvesting: Harvester Design and Validation (Part II)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment on &amp;quot;Two-port network analysis and modeling of a balanced armature receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Voix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Micromachines and Applications</w:t>
-[...85 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hearing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 339, pp.213-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heares.2016.06.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Demuynck</w:t>
-[...196 lines deleted...]
-                <w:t xml:space="preserve">hal-04967646v1</w:t>
+                <w:t xml:space="preserve">hal-01337184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1033,103 +1033,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy harvester device using dynamic motion and method thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Voix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidin Delnavaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Demuynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Formosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : WO2022217344. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -1241,51 +1241,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="818EE819"/>
+    <w:nsid w:val="5A07017B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1472,51 +1472,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremie-voix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0097-4054" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-2778-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965229v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Avetissian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Formosa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Badel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidin Delnavaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Voix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi15030415" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337184v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herzog" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2016.06.010" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWNXQ6D2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967658v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Niederhauser" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Grima" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814170" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967650v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Demuynck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/Micromachines2021-09567" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967636v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967646v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/Micromachines2021-09568" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859426v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremie-voix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0097-4054" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-2778-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967658v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Avetissian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Niederhauser" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Grima" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidin Delnavaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814170" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967650v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Formosa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Badel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Demuynck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/Micromachines2021-09567" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967636v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Voix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967646v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/Micromachines2021-09568" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965229v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi15030415" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337184v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herzog" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2016.06.010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWNXQ6D2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859426v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>