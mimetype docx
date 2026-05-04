--- v0 (2026-03-21)
+++ v1 (2026-05-04)
@@ -174,51 +174,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -342,8669 +342,9339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic macroinvertebrate diversity and function in an agricultural constructed wetland affected by agrochemical pressure (Seine-et-Marne, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interspecies comparison of individual- and population-level biomarkers in gammarids caged in a drained agricultural catchment for pesticide ecotoxicity assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Lebrun</w:t>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-35722-4⟩</w:t>
+              <w:t xml:space="preserve">Environmental Chemistry and Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 8, pp.1633-1651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enceco.2026.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248385v1</w:t>
+                <w:t xml:space="preserve">hal-05606227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel est le rôle des retenues collinaires pour limiter les flux de pesticides dans le paysage agricole ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
+                <w:t xml:space="preserve">Benthic macroinvertebrate diversity and function in an agricultural constructed wetland affected by agrochemical pressure (Seine-et-Marne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Sauvage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francis Macary</w:t>
+                <w:t xml:space="preserve">Jérémie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Girondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.43.7792⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (7), pp.3679-3697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-35722-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241958v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening potential toxicity of currently used herbicides in the freshwater amphipod Gammarus fossarum based on multi-level biomarker responses to field-realistic exposures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quel est le rôle des retenues collinaires pour limiter les flux de pesticides dans le paysage agricole ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Imfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+                <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabry El Kouch</w:t>
+                <w:t xml:space="preserve">Sabine Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angéline Guenne</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francis Macary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 320, pp.120985. </w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43, pp.49-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120985⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.43.7792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157622v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSDR4 Brie'Eau -Vers une nouvelle construction de paysage agricole et écologique sur le territoire de la Brie : associer qualité de l'eau et biodiversité</w:t>
+                <w:t xml:space="preserve">Screening potential toxicity of currently used herbicides in the freshwater amphipod Gammarus fossarum based on multi-level biomarker responses to field-realistic exposures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Seguin</w:t>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Bouarfa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+                <w:t xml:space="preserve">Sabry El Kouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Bontoux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 86, pp.137-149. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 320, pp.120985. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853809v1</w:t>
+                <w:t xml:space="preserve">hal-04157622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High denitrification potential but low nitrous oxide emission in a constructed wetland treating nitrate-polluted agricultural run-off</w:t>
+                <w:t xml:space="preserve">PSDR4 Brie'Eau -Vers une nouvelle construction de paysage agricole et écologique sur le territoire de la Brie : associer qualité de l'eau et biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ülo Mander</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Tournebize</w:t>
+                <w:t xml:space="preserve">Laura Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikk Espenberg</w:t>
+                <w:t xml:space="preserve">Sami Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raili Torga</w:t>
+                <w:t xml:space="preserve">Charles Bontoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 779, pp.146614. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86, pp.137-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146614⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03196988v1</w:t>
+                <w:t xml:space="preserve">hal-03853809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual performances and biochemical pathways as altered by field-realistic exposures of current-use fungicides and their mixtures in a non-target species, Gammarus fossarum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High denitrification potential but low nitrous oxide emission in a constructed wetland treating nitrate-polluted agricultural run-off</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelly de Jesus</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Ülo Mander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikk Espenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raili Torga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.130277⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 779, pp.146614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03196980v1</w:t>
+                <w:t xml:space="preserve">hal-03196988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de l'eau et écotoxicologie des zones tampons humides artificielles de Rampillon (Seine-et-Marne)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Individual performances and biochemical pathways as altered by field-realistic exposures of current-use fungicides and their mixtures in a non-target species, Gammarus fossarum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly de Jesus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/set-revue.2021.cs5.02⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 277, pp.130277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.130277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367688v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural and biochemical alterations in gammarids as induced by chronic metallic exposures (Cd, Cu and Pb): Implications for freshwater biomonitoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Qualité de l'eau et écotoxicologie des zones tampons humides artificielles de Rampillon (Seine-et-Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Gismondi</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Birmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127253⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Cahier Spécial n°5, pp.4-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/set-revue.2021.cs5.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169350v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological factors governing distribution of gammarid species and their metal bioaccumulation abilities at the Seine basin scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Uher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nastassia Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 118, pp.106726. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single and combined effects of insecticides on multi-level biomarkers in the non-target amphipod Gammarus fossarum exposed to environmentally realistic levels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Behavioural and biochemical alterations in gammarids as induced by chronic metallic exposures (Cd, Cu and Pb): Implications for freshwater biomonitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gismondi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2019.105357⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 257, pp.127253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03178001v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecodynamics and bioavailability of metal contaminants in a constructed wetland within an agricultural drained catchment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Single and combined effects of insecticides on multi-level biomarkers in the non-target amphipod Gammarus fossarum exposed to environmentally realistic levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly de Jesus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Drouet</w:t>
+                <w:t xml:space="preserve">Lénaïck Rouillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Bordier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lise C. Fechner</w:t>
+                <w:t xml:space="preserve">Marie Ravelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2019.06.012⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 218, pp.105357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2019.105357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">cea-02614699v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a multidisciplinary and integrative weight-of-evidence approach to a 1-year monitoring survey of the Seine River</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecodynamics and bioavailability of metal contaminants in a constructed wetland within an agricultural drained catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Barjhoux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Louise Bordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise C. Fechner</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (24), pp.23404-23429. </w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 136, pp.108-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-6993-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2019.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153600v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02614699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the metal contamination in water measured by diffusive gradient in thin film (DGT), biomonitoring and total metal dissolved concentration at a national scale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of a multidisciplinary and integrative weight-of-evidence approach to a 1-year monitoring survey of the Seine River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+                <w:t xml:space="preserve">Iris Barjhoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise C. Fechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Husson</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adriana Anzil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 88, pp.247-257. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (24), pp.23404-23429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2017.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-6993-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607865v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotoxicoproteomic assessment of the functional alterations caused by chronic metallic exposures in gammarids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of the metal contamination in water measured by diffusive gradient in thin film (DGT), biomonitoring and total metal dissolved concentration at a national scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Uher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Gismondi</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Thomé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Uher</w:t>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Baiwir</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 225, pp.428-438. </w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 88, pp.247-257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2017.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2017.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04183100v1</w:t>
+                <w:t xml:space="preserve">hal-02607865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To what extend the dam dredging can influence the background level of metals in the Rhine River: using chemical and biological long-term monitoring to answer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Uher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Fabure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 418, pp.54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/kmae/2017049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison in waterborne Cu, Ni and Pb bioaccumulation kinetics between different gammarid species and populations: Natural variability and influence of metal exposure history</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Ecotoxicoproteomic assessment of the functional alterations caused by chronic metallic exposures in gammarids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gismondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Thomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nastassia Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Uher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Chaumot</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baiwir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2017.10.016⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 225, pp.428-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2017.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695094v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural and biochemical responses to metals tested alone or in mixture (Cd-Cu-Ni-Pb-Zn) in Gammarus fossarum: From a multi-biomarker approach to modelling metal mixture toxicity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Comparison in waterborne Cu, Ni and Pb bioaccumulation kinetics between different gammarid species and populations: Natural variability and influence of metal exposure history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nastassia Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Farfarana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Uher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise C. Fechner</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 193, pp.160-167. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2017.10.018⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 193, pp.245-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2017.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183114v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental relevance of laboratory-derived kinetic models to predict trace metal bioaccumulation in gammarids: Field experimentation at a large spatial scale (France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Behavioural and biochemical responses to metals tested alone or in mixture (Cd-Cu-Ni-Pb-Zn) in Gammarus fossarum: From a multi-biomarker approach to modelling metal mixture toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Uher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise C. Fechner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2016.03.023⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 193, pp.160-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2017.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569657v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of aqueous and dietary uptakes to lead (Pb) bioaccumulation in Gammarus pulex: From multipathway modeling to in situ validation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Environmental relevance of laboratory-derived kinetic models to predict trace metal bioaccumulation in gammarids: Field experimentation at a large spatial scale (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nastassia Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise C. Fechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Uher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2016.03.033⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 95, pp.330-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2016.03.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569645v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidoreductases provide a more generic response to metallic stressors (Cu and Cd) than hydrolases in soil fungi: new ecotoxicological insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Demont-Caulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23 (4), pp.3036-3041. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-015-5145-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01532517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variability and inter-species comparison of metal bioaccumulation in caged gammarids under urban diffuse contamination gradient: Implications for biomonitoring investigations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Contribution of aqueous and dietary uptakes to lead (Pb) bioaccumulation in Gammarus pulex: From multipathway modeling to in situ validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nastassia Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Uher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise C. Fechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.12.078⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 129, pp.257-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2016.03.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569648v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biodynamic model predicting waterborne lead bioaccumulation in Gammarus pulex: Influence of water chemistry and in situ validation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Seasonal variability and inter-species comparison of metal bioaccumulation in caged gammarids under urban diffuse contamination gradient: Implications for biomonitoring investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nastassia Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Uher</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lise C. Fechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2015.03.045⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 511, pp.501-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.12.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153660v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essential metal contents in indigenous gammarids related to exposure levels at the river basin scale: metal-dependent models of bioaccumulation and geochemical correlations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">A biodynamic model predicting waterborne lead bioaccumulation in Gammarus pulex: Influence of water chemistry and in situ validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nastassia Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Uher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise C. Fechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.07.003⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 203, pp.22-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2015.03.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599543v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaccumulation of polybrominated diphenyl ethers (PBDEs) in Gammarus pulex: relative importance of different exposure routes and multipathway modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Essential metal contents in indigenous gammarids related to exposure levels at the river basin scale: metal-dependent models of bioaccumulation and geochemical correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Uher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gourlay-Francé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Thomé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2014.05.015⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 466-467, pp.100-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600641v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing impacts of copper on soil enzyme activities in regard to their natural spatiotemporal variation under long-term different land uses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Bioaccumulation of polybrominated diphenyl ethers (PBDEs) in Gammarus pulex: relative importance of different exposure routes and multipathway modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle I. Trinsoutrot-Gattin</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marthe Vinceslas-Akpa</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Gourlay-Francé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Thomé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2012.02.027⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 154, pp.107-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2014.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419082v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling copper bioaccumulation in Gammarus pulex and alterations of digestive metabolism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Assessing impacts of copper on soil enzyme activities in regard to their natural spatiotemporal variation under long-term different land uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Trinsoutrot-Gattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Vinceslas-Akpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10646-012-0955-7⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49, pp.150-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2012.02.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02597685v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waterborne nickel bioaccumulation in Gammarus pulex: comparison of mechanistic models and influence of water cationic composition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Modelling copper bioaccumulation in Gammarus pulex and alterations of digestive metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gourlay-Francé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2011.04.011⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (7), pp.2022-2030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10646-012-0955-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595159v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Favouring the bioavailability of Zn and Cu to enhance the production of lignin-modifying enzymes in Trametes versicolor cultures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Secretion profiles of fungi as potential tools for metal ecotoxicity assessment: A study of enzymatic system in Trametes versicolor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Demont-Caulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine K. Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Trinsoutrot-Gattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2010.10.064⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 82 (3), pp.340-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2010.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648392v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secretion profiles of fungi as potential tools for metal ecotoxicity assessment: A study of enzymatic system in Trametes versicolor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Waterborne nickel bioaccumulation in Gammarus pulex: comparison of mechanistic models and influence of water cationic composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karine K. Laval</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Uher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle I. Trinsoutrot-Gattin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gourlay-Francé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2010.10.015⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 104 (3-4), pp.161-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2011.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01000142v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favouring the bioavailability of Zn and Cu to enhance the production of lignin-modifying enzymes in Trametes versicolor cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2010.10.015⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 102 (3), pp.3103-3109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2010.10.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04157660v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the development of fungal biomarkers for metal ecotoxicty assessment: Case of Trametes versicolor exposed to copper</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Favouring the bioavailability of Zn and Cu to enhance the production of lignin-modifying enzymes in Trametes versicolor cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/etc.101⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 82 (3), pp.340-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2010.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668079v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Insights into the development of fungal biomarkers for metal ecotoxicty assessment: Case of Trametes versicolor exposed to copper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (4), pp.902-908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/etc.101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un premier pas vers la compréhension des données biologiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Akpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 16 (3/4), pp.275-287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660817v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l'écotoxicité des pesticides par comparaison inter-espèces de biomarqueurs individuels et populationnels chez des gammares encagés dans un bassin versant agricole drainé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Quel niveau biologique pour évaluer l'écotoxicité des pesticides et des métabolites sur la biodiversité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Wangermez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société d’Ecotoxicologie Fondamentale et Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, La Roche-sur-Yon, France</w:t>
+              <w:t xml:space="preserve">Congrès du Groupe français de recherches sur les pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05303606v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of pesticide ecotoxicity using multi-level biomarkers through interspecies comparison in gammarids caged in a drained agricultural catchment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Assessment of pesticide ecotoxicity using multi-level biomarkers through interspecies comparison in gammar-ids caged in a drained agricultural catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Meeting on Environmental Chemestry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, School of Chemical and Environmental Engineering, Nov 2025, Chania Crète, Greece</w:t>
+              <w:t xml:space="preserve">Journée Scientifique de la Graduate School Biosphera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay; Graduate School Biosphera, Jan 2026, Saclay (92), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05387883v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oracle-Orgeval, Long-term Research observatory of the critical zone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Assessment of pesticide ecotoxicity using multi-level biomarkers through interspecies comparison in gammarids caged in a drained agricultural catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLTER Science Conference 2025 Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Meeting on Environmental Chemestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, School of Chemical and Environmental Engineering, Nov 2025, Chania Crète, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05145213v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison spécifique, spatiale et temporelle de biomarqueurs enzymatiques chez le gammare dans un bassin versant agricole drainé</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oracle-Orgeval, Long-term Research observatory of the critical zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Tournebize</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fatima Joly</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française d’Ecotoxicologie Fondamentale et Appliquée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eLTER Science Conference 2025 Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Tampere (Finlande), Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/aca.8.e153511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649146v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05145213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronisms and antagonisms in the relationships between agricultural environment, biodiversity and ecological functions in a constructed wetland</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
+                <w:t xml:space="preserve">Évaluation de l'écotoxicité des pesticides par comparaison inter-espèces de biomarqueurs individuels et populationnels chez des gammares encagés dans un bassin versant agricole drainé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFS 13 - Symposium for European Freshwater Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Freshwater Biological Association (FBA), Jun 2023, New Castle Upon Tyne, United Kingdom</w:t>
+              <w:t xml:space="preserve">Société d’Ecotoxicologie Fondamentale et Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, La Roche-sur-Yon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186401v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05303606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronismes et antagonismes dans les relations entre agriculture, environnement, biodiversité et fonctions écologiques dans les Zones Tampons Humides Artificielles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
+                <w:t xml:space="preserve">EAU’listic : Évaluation intégrée de l’impact écologique de la saisonnalité des transferts de pesticides vers les cours d’eau dans un contexte de bassin versant agricole drainé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Biosefair INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sylvie Vanpeene, Oct 2022, Orléans, France</w:t>
+              <w:t xml:space="preserve">Colloque de restitution du PIREN-Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PIREN-Seine, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188520v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial wetland for mitigation of non-point source agricultural pollution in a French drained context: lessons from a 10-years monitoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Comparaison spécifique, spatiale et temporelle de biomarqueurs enzymatiques chez le gammare dans un bassin versant agricole drainé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Wangermez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aya Bahi</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Société Française d’Ecotoxicologie Fondamentale et Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SEFA, Jul 2024, Besancon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707549v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de périodes de vulnérabilité de la biodiversité face aux fluctuations temporelles de contaminants agricoles en zone tampon humide artificielle</w:t>
+                <w:t xml:space="preserve">Synchronisms and antagonisms in the relationships between agricultural environment, biodiversity and ecological functions in a constructed wetland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alienor Jeliazkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2021 de la société française d’écotoxicologie fondamentale et appliquée à Versailles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d'Ecotoxicologie Fondamentale et Appliquée (SEFA), Jun 2021, Versailles (FR), France</w:t>
+              <w:t xml:space="preserve">SEFS 13 - Symposium for European Freshwater Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Freshwater Biological Association (FBA), Jun 2023, New Castle Upon Tyne, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192484v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation intégrée et multidisciplinaire de la qualité du milieu par l’approche “Weight-of-Evidence” : application à une étude de cas le long de la Seine (PIREN-Seine)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synchronismes et antagonismes dans les relations entre agriculture, environnement, biodiversité et fonctions écologiques dans les Zones Tampons Humides Artificielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Barjhoux</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Alienor Jeliazkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Anzil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Ayrault</w:t>
+                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2016 de la Société Française d'Ecotoxicologie Fondamentale et Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Reims, France. pp.26</w:t>
+              <w:t xml:space="preserve">Rencontres Biosefair INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvie Vanpeene, Oct 2022, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604700v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">River biofilms: a good tool for the biomonitoring of metals in urban freshwater streams?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Fabure</w:t>
+                <w:t xml:space="preserve">Artificial wetland for mitigation of non-point source agricultural pollution in a French drained context: lessons from a 10-years monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alienor Jeliazkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Bécart</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aya Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Symposium for European Freshwater Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienne, Austria. pp.EGU22-7487, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-7487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01620715v1</w:t>
+                <w:t xml:space="preserve">hal-03707549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification des métaux biodisponibles dans les cours d'eau grâce à l'interprétation de la contamination d'un invertébré autochtone : Gammarus pulex</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Identification de périodes de vulnérabilité de la biodiversité face aux fluctuations temporelles de contaminants agricoles en zone tampon humide artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alienor Jeliazkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première journée écotoxicologique de la FIRE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque 2021 de la société française d’écotoxicologie fondamentale et appliquée à Versailles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'Ecotoxicologie Fondamentale et Appliquée (SEFA), Jun 2021, Versailles (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595173v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sectétome de Trametes versicolor: vers un indicateur de l’écotoxicité des sols ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Evaluation intégrée et multidisciplinaire de la qualité du milieu par l’approche “Weight-of-Evidence” : application à une étude de cas le long de la Seine (PIREN-Seine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Barjhoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise C. Fechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Demont-Caulet</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Anzil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Ecologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque 2016 de la Société Française d'Ecotoxicologie Fondamentale et Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Reims, France. pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203991v1</w:t>
+                <w:t xml:space="preserve">hal-02604700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profils fonctionnels fongiques : indicateurs d’écotoxicité des métaux dans les sols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">River biofilms: a good tool for the biomonitoring of metals in urban freshwater streams?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Fabure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bécart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Uher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christian Mougin</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise C. Fechner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société d'Ecotoxicologie Fondamentale et Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Versailles, France</w:t>
+              <w:t xml:space="preserve">9th Symposium for European Freshwater Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203990v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les micro-organismes des sols et leurs systèmes enzymatiques : acteurs de la biotransformation des contaminants et outils d’évaluation de leur écotoxicité</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Quantification des métaux biodisponibles dans les cours d'eau grâce à l'interprétation de la contamination d'un invertébré autochtone : Gammarus pulex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gourlay-Francé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Robert-Sainte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Uher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère rencontre de microbiologie environnementale, Fédération d’Ile de France de Recherche en Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Première journée écotoxicologique de la FIRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606986v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le sectétome de Trametes versicolor: vers un indicateur de l’écotoxicité des sols ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achref Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Demont-Caulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Ecologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Profils fonctionnels fongiques : indicateurs d’écotoxicité des métaux dans les sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Demont-Caulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de la Société d'Ecotoxicologie Fondamentale et Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les micro-organismes des sols et leurs systèmes enzymatiques : acteurs de la biotransformation des contaminants et outils d’évaluation de leur écotoxicité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ère rencontre de microbiologie environnementale, Fédération d’Ile de France de Recherche en Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Induction d’exoenzymes fongiques : biomarqueurs d’exposition aux métaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Séminaire d’Écotoxicologie de l’INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01600352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (22)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of pesticide ecotoxicity through interspecies comparaison of individual and population biomarkers in gammarids caged in a drained agricultural catchment (Oracle Observatory)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OZCAR TERENO International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05303664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prey-predator interactions disrupted by a fungicide (boscalid) and an insecticide (imidacloprid) at environmentally realistic concentrations: the case of gammarus-holocentropus pair</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Oracle Orgeval: a long term and multidisciplinary research observatory of the critical zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
+                <w:t xml:space="preserve">Sophie Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Meeting on Environmental Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Chania Crète, Greece</w:t>
+              <w:t xml:space="preserve">TERENO-OZCAR Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390381v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the impacts of land use and sedimentary structures on hydrobiogeochemical functioning in nested catchments (Orgeval CZO, France): continuous monitoring of carbon fluxes (DIC, DOC, POC)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Prey-predator interactions disrupted by a fungicide (boscalid) and an insecticide (imidacloprid) at environmentally realistic concentrations: the case of gammarus-holocentropus pair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OZCAR TERENO 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">European Meeting on Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Chania Crète, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392420v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d’un suivi écologique pour évaluer l’impact de la saisonnalité des transferts de pesticides vers les cours d’eau dans un contexte de bassin versant agricole drainé</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Identifying the impacts of land use and sedimentary structures on hydrobiogeochemical functioning in nested catchments (Orgeval CZO, France): continuous monitoring of carbon fluxes (DIC, DOC, POC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société d’Écotoxicologie Fondamentale et Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Besancon, France</w:t>
+              <w:t xml:space="preserve">OZCAR TERENO 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649099v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altérations des relations proie-prédateur par un fongicide (Boscalid) et un insecticide (Imidacloprid) a des concentrations environnementalement réalistes : cas du couple gammare-holocentropus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société d’Ecotoxicologie Fondamentale et Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Besancon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l'écotoxicité de la saisonnalité des pesticides à l'échelle individuelle/populationnelle chez deux espèces de gammares dans un contexte de bassin versant agricole drainé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Mise en place d’un suivi écologique pour évaluer l’impact de la saisonnalité des transferts de pesticides vers les cours d’eau dans un contexte de bassin versant agricole drainé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira El Meouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fatima Joly</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française d’Ecotoxicologie Fondamentale et Appliquée</w:t>
+              <w:t xml:space="preserve">Société d’Écotoxicologie Fondamentale et Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Besancon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649129v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les zones tampons humides artificielles en milieu agricole : refuges ou pièges écologiques ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
+                <w:t xml:space="preserve">Évaluation de l'écotoxicité de la saisonnalité des pesticides à l'échelle individuelle/populationnelle chez deux espèces de gammares dans un contexte de bassin versant agricole drainé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Le havre, France</w:t>
+              <w:t xml:space="preserve">Société Française d’Ecotoxicologie Fondamentale et Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Besancon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187335v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation multi-niveaux de l'écotoxicité de la saisonnalité des pesticides chez deux espèces de gammares dans un bassin versant drainé</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+                <w:t xml:space="preserve">Les zones tampons humides artificielles en milieu agricole : refuges ou pièges écologiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alienor Jeliazkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t>
+              <w:t xml:space="preserve">, Jul 2023, Le havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187317v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-level assessment of the ecotoxicity of pesticide seasonality in two gammarid species in a drained agricultural catchment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Évaluation multi-niveaux de l'écotoxicité de la saisonnalité des pesticides chez deux espèces de gammares dans un bassin versant drainé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fatima Joly</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TERENO-OZCAR Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">SEFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417370v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation multi-niveaux de l'écotoxicité de la saisonnalité des pesticides chez deux espèces de gammares dans un bassin versant agricole drainé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Multi-level assessment of the ecotoxicity of pesticide seasonality in two gammarid species in a drained agricultural catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51. congrès du Groupe français de recherches sur les pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Paris, France. </w:t>
+              <w:t xml:space="preserve">TERENO-OZCAR Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04362268v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing impact of the remobilisation of metal-contaminated sediments in the Rhine River during the dredging of a dam by coupling chemical and biological approaches</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rayna Charlatchka</w:t>
+                <w:t xml:space="preserve">Évaluation multi-niveaux de l'écotoxicité de la saisonnalité des pesticides chez deux espèces de gammares dans un bassin versant agricole drainé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ContaSed2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Ascona, Switzerland. 2015</w:t>
+              <w:t xml:space="preserve">51. congrès du Groupe français de recherches sur les pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799835v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting abilities of metal bioaccumulation in Gammarus populations with different exposure histories</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Assessing impact of the remobilisation of metal-contaminated sediments in the Rhine River during the dredging of a dam by coupling chemical and biological approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lise C. Fechner</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Uher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Fabure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayna Charlatchka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 25th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Barcelone, Spain. Chair: Karel A.C. and De Schamphelaere, pp.1, 2015</w:t>
+              <w:t xml:space="preserve">ContaSed2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Ascona, Switzerland. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601293v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Pb and Cd bioaccumulation in Gammarus pulex: Application to realistic environmental conditions and consideration of water chemistry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Contrasting abilities of metal bioaccumulation in Gammarus populations with different exposure histories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nastassia Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Farfarana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise C. Fechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 24th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Basel, Switzerland. pp.1, 2014</w:t>
+              <w:t xml:space="preserve">SETAC Europe 25th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Barcelone, Spain. Chair: Karel A.C. and De Schamphelaere, pp.1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600369v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models characterizing the waterborne bioaccumulation in Gammarus pulex and influence of cationic composition: cases of Ni and Cu</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Modelling Pb and Cd bioaccumulation in Gammarus pulex: Application to realistic environmental conditions and consideration of water chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nastassia Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Uher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise C. Fechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Gourlay-Francé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 21st Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Milan, Italy. 2011</w:t>
+              <w:t xml:space="preserve">SETAC Europe 24th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Basel, Switzerland. pp.1, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595169v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of bioavailable metals in freshwaters thanks to the interpretation of autochthonous invertebrate contamination: Gammarus pulex</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Models characterizing the waterborne bioaccumulation in Gammarus pulex and influence of cationic composition: cases of Ni and Cu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Uher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gourlay-Francé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 20th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Seville, Spain. 2010</w:t>
+              <w:t xml:space="preserve">SETAC Europe 21st Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Milan, Italy. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595167v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Extracellular functional system in soil fungi: fungal enzymes as exposure biomarkets to metals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Quantification of bioavailable metals in freshwaters thanks to the interpretation of autochthonous invertebrate contamination: Gammarus pulex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christian Mougin</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gourlay-Francé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Robert-Sainte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Uher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Toxicity Assessment –Ecotoxicology for Environmental Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Metz, France. 2009</w:t>
+              <w:t xml:space="preserve">SETAC Europe 20th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Seville, Spain. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203985v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Extracellular functional system in soil fungi: fungal enzymes as exposure biomarkers to metals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Study of Extracellular functional system in soil fungi: fungal enzymes as exposure biomarkets to metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Demont-Caulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre des doctorants du département SPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Rennes, France. 2009</w:t>
+              <w:t xml:space="preserve">14th International Symposium on Toxicity Assessment –Ecotoxicology for Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Metz, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203993v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of metal speciation on the functional and morphological responses of soil fungi: case of Cu and Zn in Trametes versicolor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Study of Extracellular functional system in soil fungi: fungal enzymes as exposure biomarkers to metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Demont-Caulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. ISMOM International Symposium of Interactions of Soil Minerals with Organic Components and Microorganisms Commmission</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Pucon, Chile. J. Soil Sci. Plant Nutr., 8 (3), pp.272-273, 2008</w:t>
+              <w:t xml:space="preserve">Rencontre des doctorants du département SPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Rennes, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02824546v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and functional traits of the basidiomycete Trametes versicolor are biomarkers for the assessment of soil ecotoxicity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Effect of metal speciation on the functional and morphological responses of soil fungi: case of Cu and Zn in Trametes versicolor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Kollmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 18th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Varsovie, Poland. 2008</w:t>
+              <w:t xml:space="preserve">5. ISMOM International Symposium of Interactions of Soil Minerals with Organic Components and Microorganisms Commmission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Pucon, Chile. J. Soil Sci. Plant Nutr., 8 (3), pp.272-273, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751859v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The response of extracellular enzymes to copper depends on the developing phase in the fungus Trametes versicolor.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Structural and functional traits of the basidiomycete Trametes versicolor are biomarkers for the assessment of soil ecotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Kollmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Jolivalt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. EMEC8 European Meeting on Environmental Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Inverness, United Kingdom. 1p, 2007</w:t>
+              <w:t xml:space="preserve">SETAC Europe 18th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Varsovie, Poland. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817859v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exocellular oxidases can be sensitive and selective biomarkers of fungal exposure to metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. EMEC8 European Meeting on Environmental Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Inverness, United Kingdom. 1 p, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The response of extracellular enzymes to copper depends on the developing phase in the fungus Trametes versicolor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. EMEC8 European Meeting on Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Inverness, United Kingdom. 1p, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interest in the development of a soil composite indicator to establish risk models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting on Soil and Wetland Ecotoxicology (SOWETOX 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Barcelone, Spain. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9014,1087 +9684,1453 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Biofilms in Contaminant Bioaccumulation and Trophic Transfer in Aquatic Ecosystems: Current State of Knowledge and Future Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Chaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette J. Fabure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reviews of Environmental Contamination and Toxicology (Continuation of Residue Reviews)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.115 - 153, 2020, 978-3-030-52540-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/398_2019_39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insights into the Use of Filamentous Fungi and Their Degradative Enzymes as Tools for Assessing the Ecotoxicity of Contaminated Soils During Bioremediation Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Boukcim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fungi as Bioremediators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 32, Springer Berlin Heidelberg, pp.419-432, 2013, Soil Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-33811-3_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insights into the Use of Filamentous Fungi and Their Degradative Enzymes as Tools for Assessing the Ecotoxicity of Contaminated Soils During Bioremediation Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Boukcim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fungi as Bioremediators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 32 (18), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.419-432, 2013, Soil Biology, 978-3-642-33810-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-33811-3_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (5)</w:t>
+        <w:t xml:space="preserve">Rapport (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de la contamination du milieu par les pesticides : études sur le long terme et prise en compte des éléments du paysage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Évaluation de la qualité spermatique chez la dreissène pour le diagnostic de l’écotoxicité de substances chimiques et masses d’eaux continentales : Application au bassin de l’Orgeval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Lovergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Vol. 2 : Flux dans le continuum Homme-Terre-Mer, PIREN-Seine; Zones Ateliers Seine. 2019, pp.74-87</w:t>
+              <w:t xml:space="preserve">A4B2 PIREN-Seine, URCA - Université de Reims Champagne-Ardenne. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03999610v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Brie'EAU : Vers une nouvelle construction de paysage agricole et écologique sur le territoire de la Brie : associer qualité de l'eau et biodiversité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EAU’listic : Évaluation intégrée de l’impact écologique de la saisonnalité des transferts de pesticides vers les cours d’eau dans un contexte de bassin versant agricole drainé - Premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Contrat] IRSTEA. 2018</w:t>
+              <w:t xml:space="preserve">A4B2 PIREN-Seine, INRAE - HYCAR. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02790721v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Brie'EAU : des outils de dialogue territorial pour mutualiser les services écosystémiques (qualité de l'eau et biodiversité)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sami Bouarfa</w:t>
+                <w:t xml:space="preserve">Quantification des flux de carbone (DIC, DOC, POC) dans des bassins versants emboîtés (Orgeval, France) : influences de l’utilisation du sol et de la géologie sur les dynamiques spatiales et temporelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Contrat] Irstea. 2017</w:t>
+              <w:t xml:space="preserve">A5B2 PIREN-Seine, MINES Paris - PSL, Centre de Géosciences. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02791413v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme PIREN-Seine - Phase 6 Axe 4 : « Ecologie &amp; Ecotoxicologie » Les déterminants de la qualité écologique du milieu aquatique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amandine Zahm</w:t>
+                <w:t xml:space="preserve">Suivi de la contamination du milieu par les pesticides : études sur le long terme et prise en compte des éléments du paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïck Rouillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.172</w:t>
+              <w:t xml:space="preserve">Vol. 2 : Flux dans le continuum Homme-Terre-Mer, PIREN-Seine; Zones Ateliers Seine. 2019, pp.74-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02602455v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Projet Brie'EAU : Vers une nouvelle construction de paysage agricole et écologique sur le territoire de la Brie : associer qualité de l'eau et biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Bouarfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] IRSTEA. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet Brie'EAU : des outils de dialogue territorial pour mutualiser les services écosystémiques (qualité de l'eau et biodiversité)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Bouarfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Irstea. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Programme PIREN-Seine - Phase 6 Axe 4 : « Ecologie &amp; Ecotoxicologie » Les déterminants de la qualité écologique du milieu aquatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elaboration et validation d’un indice d’état biologique des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Akpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Desaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Rapport final 2005-2008, ADEME. 2008, pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03494282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10104,114 +11140,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité fonctionnelle fongique : Indicateur d'écotoxicité des métaux dans les sols ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole d'Ingénieurs en Agriculture, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02821159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId245"/>
+      <w:footerReference w:type="default" r:id="rId262"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10279,51 +11315,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C466FE84"/>
+    <w:nsid w:val="D61D152F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10510,51 +11546,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremiedlebrun" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0583-5966" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15746167X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000305835966" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418839v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tonial" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Bettencourt-Amarante" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Girondin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enceco.2025.11.028" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248385v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lebrun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35722-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241958v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Imfeld" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Payraudeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Macary" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.43.7792" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157622v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D. Lebrun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabry El Kouch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120985" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853809v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Seguin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bontoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art13" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196988v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;lo Mander" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikk Espenberg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raili Torga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146614" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196980v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly de Jesus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130277" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367688v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Letournel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birmant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.cs5.02" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169350v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gismondi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127253" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169315v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Uher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassia Urien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106726" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178001v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Rouillac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ravelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.105357" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02614699v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Drouet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise C. Fechner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.06.012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZ4675GZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153600v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Barjhoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Anzil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6993-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607865v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Besse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Husson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2017.05.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183100v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gismondi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Thom&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baiwir" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.03.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658871v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dufour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabure" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mons" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2017049" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695094v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farfarana" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2017.10.016" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183114v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2017.10.018" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569657v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.03.023" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569645v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Hadji" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2016.03.033" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532517v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Demont-Caulet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5145-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569648v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.12.078" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153660v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Billoir" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.03.045" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599543v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tusseau-Vuillemin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gourlay-Franc&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.07.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600641v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guisti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2014.05.015" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419082v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vinceslas-Akpa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bailleul" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Brault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.02.027" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597685v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Perret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Geffard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-012-0955-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SGS6V6V8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595159v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2011.04.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648392v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.10.064" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000142v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Demont-Caulet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Cheviron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Laval" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.10.015" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XC9VX616-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157660v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668079v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.101" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PWSP8194-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660817v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barray" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thoisy-Dur" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303606v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Persat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Joly" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387883v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145213v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e153511" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649146v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Wangermez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186401v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188520v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707549v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Bahi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7487" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192484v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604700v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barjhoux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anzil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayrault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620715v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine B&#233;cart" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595173v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robert-Sainte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01203991v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Aloui" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01203990v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606986v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belkacem" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600352v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303664v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390381v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05392420v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649099v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Meouch" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649106v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649129v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187335v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187317v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417370v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362268v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799835v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayna Charlatchka" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601293v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600369v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595169v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595167v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203985v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203993v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824546v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Kollmann" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Wolff" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751859v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jolivalt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817859v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815418v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601166v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legras" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gangneux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734075v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Chaumet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette J. Fabure" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F398_2019_39#citeas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/398_2019_39" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183974v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pinheiro" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Boukcim" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33811-3_18" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01192349v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-33811-3_18" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999610v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790721v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791413v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602455v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mathieu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zahm" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03494282v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Desaire" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821159v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremiedlebrun" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0583-5966" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15746167X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000305835966" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418839v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tonial" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Bettencourt-Amarante" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Girondin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enceco.2025.11.028" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606227v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Persat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enceco.2026.02.018" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248385v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lebrun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35722-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241958v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Imfeld" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Payraudeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Macary" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.43.7792" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157622v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D. Lebrun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabry El Kouch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120985" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853809v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Seguin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bontoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art13" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196988v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;lo Mander" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikk Espenberg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raili Torga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146614" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196980v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly de Jesus" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130277" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367688v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Letournel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birmant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.cs5.02" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169315v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Uher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassia Urien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106726" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169350v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gismondi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127253" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178001v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Rouillac" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ravelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.105357" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02614699v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Drouet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise C. Fechner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.06.012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZ4675GZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153600v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Barjhoux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Anzil" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6993-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607865v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Besse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Husson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2017.05.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Z4HWT9T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658871v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dufour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabure" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mons" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2017049" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183100v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gismondi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Thom&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baiwir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.03.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWD2G5LH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695094v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farfarana" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2017.10.016" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183114v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2017.10.018" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569657v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.03.023" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532517v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Demont-Caulet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5145-8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569645v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Hadji" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2016.03.033" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C4MQ1MS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569648v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.12.078" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153660v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Billoir" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.03.045" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599543v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tusseau-Vuillemin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gourlay-Franc&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.07.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600641v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guisti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2014.05.015" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419082v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vinceslas-Akpa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bailleul" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Brault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.02.027" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597685v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Perret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Geffard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-012-0955-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SGS6V6V8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000142v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Demont-Caulet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Cheviron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Laval" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.10.015" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XC9VX616-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595159v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2011.04.011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648392v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.10.064" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157660v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668079v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.101" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PWSP8194-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660817v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barray" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thoisy-Dur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606213v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Wangermez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Joly" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606142v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387883v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145213v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e153511" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303606v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606135v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649146v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186401v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188520v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707549v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Bahi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7487" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192484v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604700v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barjhoux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anzil" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayrault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620715v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine B&#233;cart" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595173v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robert-Sainte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01203991v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Aloui" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01203990v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606986v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belkacem" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600352v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303664v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606202v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Benoit" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390381v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05392420v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649106v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649099v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Meouch" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649129v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187335v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187317v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417370v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362268v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799835v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayna Charlatchka" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601293v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600369v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595169v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595167v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203985v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203993v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824546v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Kollmann" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Wolff" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751859v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jolivalt" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815418v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817859v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601166v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legras" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gangneux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734075v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Chaumet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette J. Fabure" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F398_2019_39#citeas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/398_2019_39" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183974v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pinheiro" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Boukcim" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33811-3_18" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01192349v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-33811-3_18" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606776v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lovergne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606181v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05607541v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999610v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790721v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791413v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602455v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mathieu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zahm" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03494282v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Desaire" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821159v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>