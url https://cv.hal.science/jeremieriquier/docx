--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -1191,295 +1191,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tools Against Oblivion: 3D Visualization of Sunken Landscapes and Cultural Heritages Applied to a Dam Reservoir in the Gorges de la Loire (France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Niogret</w:t>
+                <w:t xml:space="preserve">The interplay of flow processes shapes aquatic invertebrate successions in floodplain channels - A modelling applied to restoration scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Ratajczak</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Timoner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera I. Slaveykova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geovisualization and Spatial Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41651-020-00072-5⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 750, pp.142081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03096724v1</w:t>
+                <w:t xml:space="preserve">hal-02931379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interplay of flow processes shapes aquatic invertebrate successions in floodplain channels - A modelling applied to restoration scenarios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marle</w:t>
+                <w:t xml:space="preserve">Tools Against Oblivion: 3D Visualization of Sunken Landscapes and Cultural Heritages Applied to a Dam Reservoir in the Gorges de la Loire (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Niogret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vera I. Slaveykova</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Depeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ratajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 750, pp.142081. </w:t>
+              <w:t xml:space="preserve">Journal of Geovisualization and Spatial Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41651-020-00072-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931379v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03096724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical cartographic and topo-bathymetric database on the French Rhône River (17th–20th century)</w:t>
               </w:r>
@@ -3560,260 +3560,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rhône River Restoration: a Successful Transdisciplinarity in the Rhône Valley OHM?</w:t>
+                <w:t xml:space="preserve">The ecological restoration of an iconic river of the anthropocene: results of 20 years of biophysical monitoring of the Rhône River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marylise Cottet</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Barthélémy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maxence Forcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Global Education Course at University of Colorado Denver. Landscapes of the rhône valley: from archaen to anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Colorado Denver; EUR H2O’Lyon; ENS de Lyon; Ecole Urbaine de Lyon, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03701441v1</w:t>
+                <w:t xml:space="preserve">hal-03687698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ecological restoration of an iconic river of the anthropocene: results of 20 years of biophysical monitoring of the Rhône River</w:t>
+                <w:t xml:space="preserve">The Rhône River Restoration: a Successful Transdisciplinarity in the Rhône Valley OHM?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Castella</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Forcellini</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bertrand Morandi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Education Course at University of Colorado Denver. Landscapes of the rhône valley: from archaen to anthropocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Colorado Denver; EUR H2O’Lyon; ENS de Lyon; Ecole Urbaine de Lyon, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687698v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing and predicting the use of alluvial habitats by aquatic communities for a better management of large river ecosystems</w:t>
               </w:r>
@@ -3963,51 +3963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4259,402 +4259,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03846178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de restauration de berges et diagnostic du transport sédimentaire sur la rivière Allier</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dépret</w:t>
+                <w:t xml:space="preserve">20 ans de suivis scientifiques de la restauration du Rhône : résultats et enseignements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Bouloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Forcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire TSMR - CFBR. Transport sédimentaire : rivières et barrages réservoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Journée "Restauration Écologique du Rhône"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03445066v1</w:t>
+                <w:t xml:space="preserve">hal-03512610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geotechnologies as tools for managing cultural heritage: the need to train future professionals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucas Cellier</w:t>
+                <w:t xml:space="preserve">Suivi de restauration de berges et diagnostic du transport sédimentaire sur la rivière Allier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Arfeuillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Steiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dépret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUGEO 2021 - 8th Eugeo Congress on the Geography of Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Webinaire TSMR - CFBR. Transport sédimentaire : rivières et barrages réservoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03277365v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">20 ans de suivis scientifiques de la restauration du Rhône : résultats et enseignements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Lebrun</w:t>
+                <w:t xml:space="preserve">Geotechnologies as tools for managing cultural heritage: the need to train future professionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Depeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Niogret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée "Restauration Écologique du Rhône"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">EUGEO 2021 - 8th Eugeo Congress on the Geography of Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03512610v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redynamisation de la Loire Forézienne : principes directeurs et protocole de suivi d’une expérimentation grandeur nature</w:t>
               </w:r>
@@ -4722,90 +4722,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la recherche du paysage englouti des Gorges de la Loire – Création d’une géovisualisation 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Niogret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Depeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les paysages ruraux : un objet d’étude et une source pour les sciences de l’homme et de la société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4938,77 +4938,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géovisualisation 3D du patrimoine englouti des Gorges de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Niogret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Depeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5296,77 +5296,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géovisualisation 3D du patrimoine englouti des Gorges de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Niogret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Depeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5398,260 +5398,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retracer et comprendre les trajectoires paysagères du Rhône : croiser des sources, combiner des méthodes et questionner un ancrage disciplinaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
+                <w:t xml:space="preserve">Réhabilitation hydraulique et écologique du Rhône : bilan des acquis et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moiroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international du RUCHE "Ecrire l’histoire environnementale au XXIe siècle. Sources, méthodes, pratiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">9èmes journées du réseau REVER – REVER et laisser faire ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01815436v1</w:t>
+                <w:t xml:space="preserve">halshs-01818802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réhabilitation hydraulique et écologique du Rhône : bilan des acquis et perspectives</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Castella</w:t>
+                <w:t xml:space="preserve">Retracer et comprendre les trajectoires paysagères du Rhône : croiser des sources, combiner des méthodes et questionner un ancrage disciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes journées du réseau REVER – REVER et laisser faire ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Arles, France</w:t>
+              <w:t xml:space="preserve">Colloque international du RUCHE "Ecrire l’histoire environnementale au XXIe siècle. Sources, méthodes, pratiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01818802v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01815436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi hydromorphologique de chenaux latéraux restaurés du Rhône : un retour d'expérience de 15 années post-travaux au service des praticiens</w:t>
               </w:r>
@@ -5853,51 +5853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Daufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Symposium on Ecohydraulics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Melbourne, Australia</w:t>
@@ -6028,381 +6028,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving river restoration policy: a few discussion points following 10 to 20 years of actions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence des ouvrages latéraux sur la trajectoire évolutive des bras morts du Rhône (1850-2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Depret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Spitoni</w:t>
+                <w:t xml:space="preserve">R. Gruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on River and Stream Restoration - Novel Approaches to Assess and Rehabilitate Modified Rivers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">Journée de restitution de l'OHM Vallée du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OHM, May 2015, Lyon, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01319188v1</w:t>
+                <w:t xml:space="preserve">halshs-01360907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des réponses écologiques aux actions de restauration. Pourquoi ? Comment?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+                <w:t xml:space="preserve">Improving river restoration policy: a few discussion points following 10 to 20 years of actions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Castella</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
+                <w:t xml:space="preserve">Adrien Alber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Forcellini</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bertrand Morandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Spitoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">International Conference on River and Stream Restoration - Novel Approaches to Assess and Rehabilitate Modified Rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618415v1</w:t>
+                <w:t xml:space="preserve">halshs-01319188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des ouvrages latéraux sur la trajectoire évolutive des bras morts du Rhône (1850-2010)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Riquier</w:t>
+                <w:t xml:space="preserve">Modélisation des réponses écologiques aux actions de restauration. Pourquoi ? Comment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Forcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution de l'OHM Vallée du Rhône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OHM, May 2015, Lyon, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01360907v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydraulic and ecological restoration of the Rhône River: feed-back and lessons</w:t>
               </w:r>
@@ -6684,260 +6684,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01319198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should we restore forms or processes? Feedbacks from field experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isotope ecohydrology : controls on water partitioning to riparian trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Singer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Sargeant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference River Restoration in theory, towards a research agenda for river/floodplain engineering, Chinon (20 years of ecological river engineering at the university of Tours – 20 years of IMACOF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Tours, France</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313772v1</w:t>
+                <w:t xml:space="preserve">hal-05333102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotope ecohydrology : controls on water partitioning to riparian trees</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Should we restore forms or processes? Feedbacks from field experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Morandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Conference River Restoration in theory, towards a research agenda for river/floodplain engineering, Chinon (20 years of ecological river engineering at the university of Tours – 20 years of IMACOF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05333102v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des produits pharmaceutiques dans les sols et sédiments</w:t>
               </w:r>
@@ -7818,103 +7818,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de restauration de berges et diagnostic du transport sédimentaire sur la rivière Allier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Arfeuillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Steiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport sédimentaire : rivières et barrages réservoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Saclay, France, France</w:t>
@@ -8815,51 +8815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mérigoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9067,51 +9067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9189,51 +9189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9429,51 +9429,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9551,51 +9551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9778,51 +9778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9900,51 +9900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10048,51 +10048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Lyon (COMUE); CNRS; INRAE; Université de Genève. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10144,51 +10144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10345,51 +10345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10467,51 +10467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10589,51 +10589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10711,51 +10711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11330,51 +11330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mérigoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11566,51 +11566,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mérigoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11850,51 +11850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mérigoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12289,51 +12289,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EBD1874C"/>
+    <w:nsid w:val="15763E61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12520,51 +12520,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremieriquier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7008-7960" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191321311" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-8754-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05424488v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Seillier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Challaye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Peuble" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2025.144769" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788102v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177246" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231799v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bouloy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Castella" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167540" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061255v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108689" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361726v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Reymond" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Lebreton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.41439" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178320v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12081491" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739166v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Timoner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mayor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera I. Slaveykova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13974" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096724v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mazagol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Niogret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Depeyre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ratajczak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41651-020-00072-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931379v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142081" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03229061v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalandy Sehen Chanu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Grillot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1939-2021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042601v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575564v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.08.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462898v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;pret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.01.036" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4L1WMK1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223357v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Sulc Michalkova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12411" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9SQ7GM6L-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223356v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Dzubakova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Trizna" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10361" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218196v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bliss Singer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sargeant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Wilson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014WR015581" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221799v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dieras" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Constantine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Hales" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.12.024" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHWNTQN8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959929v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Renard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.2181" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415040v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169809v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154696v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-5607" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203780v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154971v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154953v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148822v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04023987v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701441v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687698v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720582v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720666v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebrun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609894v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tissot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846178v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445066v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Arfeuill&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277365v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Niogret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Cellier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512610v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338015v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maffre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434900v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338027v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358094v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148035v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Boldi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cantoni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883536v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Wichroff" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pont" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gangloff" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dumollard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324002v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815436v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818802v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moiroud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818669v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319219v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319181v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Olivier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402006v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319188v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Alber" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Spitoni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618415v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castella" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360907v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Depret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gruel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319207v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Sivade" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zylberblat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319223v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319198v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313772v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333102v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Singer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Wilson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787395v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Morel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sebastianutti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spadini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brochery" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347246v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346742v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Singer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wilson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345327v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344310v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michalkova" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170114v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830860v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey S Vanhove" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot B&#228;renstrauch" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Girardot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720560v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca R&#228;pple" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994774v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721211v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noclin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Kieffer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Troudet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720548v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830747v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818654v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341697v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237555v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Budac" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340763v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237656v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340198v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Olivier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;rigoux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340688v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679390v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680015v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721011v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558128v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663288v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466738v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466715v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632481v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875364v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324360v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308556v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308536v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308523v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319231v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319234v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606651v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga B&#233;guin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besacier-Monbertrand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548317v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob J.S. Wilson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240098v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clemens" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240706v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558149v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Segura" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548294v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240861v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240975v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240898v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagnes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241366v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fruget" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01247592v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061245v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremieriquier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7008-7960" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191321311" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-8754-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05424488v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Seillier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Challaye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Peuble" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2025.144769" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788102v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177246" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231799v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bouloy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Castella" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167540" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061255v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108689" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361726v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Reymond" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Lebreton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.41439" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178320v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12081491" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739166v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Timoner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mayor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera I. Slaveykova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13974" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931379v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142081" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096724v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mazagol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Niogret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Depeyre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ratajczak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41651-020-00072-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03229061v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalandy Sehen Chanu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Grillot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1939-2021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042601v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575564v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.08.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462898v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;pret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.01.036" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4L1WMK1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223357v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Sulc Michalkova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12411" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9SQ7GM6L-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223356v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Dzubakova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Trizna" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10361" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218196v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bliss Singer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sargeant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Wilson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014WR015581" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221799v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dieras" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Constantine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Hales" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.12.024" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHWNTQN8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959929v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Renard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.2181" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415040v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169809v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154696v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-5607" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203780v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154971v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154953v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148822v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04023987v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687698v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701441v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720582v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720666v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebrun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609894v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tissot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846178v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512610v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445066v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Arfeuill&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277365v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Niogret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Cellier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338015v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maffre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434900v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338027v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358094v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148035v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Boldi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cantoni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883536v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Wichroff" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pont" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gangloff" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dumollard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324002v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818802v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moiroud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815436v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818669v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319219v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319181v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Olivier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402006v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360907v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Depret" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gruel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319188v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Alber" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Spitoni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618415v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castella" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319207v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Sivade" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zylberblat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319223v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319198v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333102v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Singer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Wilson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313772v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787395v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Morel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sebastianutti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spadini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brochery" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347246v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346742v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Singer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wilson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345327v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344310v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michalkova" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170114v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830860v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey S Vanhove" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot B&#228;renstrauch" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Girardot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720560v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca R&#228;pple" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994774v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721211v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noclin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Kieffer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Troudet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720548v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830747v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818654v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341697v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237555v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Budac" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340763v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237656v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340198v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Olivier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;rigoux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340688v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679390v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680015v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721011v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558128v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663288v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466738v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466715v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632481v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875364v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324360v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308556v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308536v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308523v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319231v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319234v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606651v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga B&#233;guin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besacier-Monbertrand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548317v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob J.S. Wilson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240098v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clemens" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240706v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558149v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Segura" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548294v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240861v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240975v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240898v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagnes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241366v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fruget" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01247592v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061245v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>