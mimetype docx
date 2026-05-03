--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -655,429 +655,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dike fields as drivers and witnesses of twentieth-century hydrosedimentary changes in a highly engineered river (Rhône River, France)</w:t>
+                <w:t xml:space="preserve">Why Consider Geomorphology in River Rehabilitation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Seignemartin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Winiarski</w:t>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Belletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2023.108689⟩</w:t>
+              <w:t xml:space="preserve">Land</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Special Issue "Socio-Ecological Considerations for River Restoration and Conservation through the Lens of Wild Rivers", 12 (8), pp.1491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/land12081491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04061255v1</w:t>
+                <w:t xml:space="preserve">hal-04178320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les projets de restauration écologique en question : expérimenter un trajet d’instauration sur le fleuve Rhône avec Souriau</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dike fields as drivers and witnesses of twentieth-century hydrosedimentary changes in a highly engineered river (Rhône River, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylise Cottet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gabrielle Seignemartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Winiarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.41439⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 431, pp.108689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2023.108689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04361726v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Consider Geomorphology in River Rehabilitation?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
+                <w:t xml:space="preserve">Les projets de restauration écologique en question : expérimenter un trajet d’instauration sur le fleuve Rhône avec Souriau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+                <w:t xml:space="preserve">Fanny Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Belletti</w:t>
+                <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Cassel</w:t>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Marteau</w:t>
+                <w:t xml:space="preserve">Clotilde Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Special Issue "Socio-Ecological Considerations for River Restoration and Conservation through the Lens of Wild Rivers", 12 (8), pp.1491. </w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/land12081491⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.41439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04178320v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal regime, together with lateral connectivity, control aquatic invertebrate composition in river floodplains</w:t>
               </w:r>
@@ -1191,325 +1191,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interplay of flow processes shapes aquatic invertebrate successions in floodplain channels - A modelling applied to restoration scenarios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marle</w:t>
+                <w:t xml:space="preserve">Tools Against Oblivion: 3D Visualization of Sunken Landscapes and Cultural Heritages Applied to a Dam Reservoir in the Gorges de la Loire (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Niogret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vera I. Slaveykova</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Depeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ratajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142081⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geovisualization and Spatial Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41651-020-00072-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02931379v1</w:t>
+                <w:t xml:space="preserve">hal-03096724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tools Against Oblivion: 3D Visualization of Sunken Landscapes and Cultural Heritages Applied to a Dam Reservoir in the Gorges de la Loire (France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Niogret</w:t>
+                <w:t xml:space="preserve">The interplay of flow processes shapes aquatic invertebrate successions in floodplain channels - A modelling applied to restoration scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Ratajczak</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Timoner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera I. Slaveykova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geovisualization and Spatial Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5 (2), </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 750, pp.142081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41651-020-00072-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03096724v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical cartographic and topo-bathymetric database on the French Rhône River (17th–20th century)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lalandy Sehen Chanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1517,51 +1517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (5), pp.1939-1955. </w:t>
@@ -1616,51 +1616,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pertinence et pérennité de la restauration de chenaux latéraux : modèles issus de 15 ans de suivi sur le Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1714,303 +1714,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are restored side channels sustainable aquatic habitat features? Predicting the potential persistence of side channels as aquatic habitats based on their fine sedimentation dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of abandoned channels: Insights on controlling factors in a multi-pressure river system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dépret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 295, pp.507-528. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.08.001⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 294, pp.99-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.01.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575564v1</w:t>
+                <w:t xml:space="preserve">hal-01462898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of abandoned channels: Insights on controlling factors in a multi-pressure river system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are restored side channels sustainable aquatic habitat features? Predicting the potential persistence of side channels as aquatic habitats based on their fine sedimentation dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 294, pp.99-118. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 295, pp.507-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.01.036⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01462898v1</w:t>
+                <w:t xml:space="preserve">hal-01575564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydromorphological conditions in eighteen restored floodplain channels of a large river: linking patterns to processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Sulc Michalkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2082,51 +2082,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale assessment of overflow-driven lateral connectivity in floodplain and backwater channels using LiDAR imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarina Dzubakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2212,51 +2212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bliss Singer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Sargeant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2359,51 +2359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Constantine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.C. Hales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2598,51 +2598,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Rhône River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivers of the Alps: Diversity in Nature and Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Haupt, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2659,4771 +2659,4888 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (42)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synopsis of the RhônEco programme: a long-term observatory of the Rhône River ecological restoration.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental shifts revealed by macrofossils and geochemistry in river sediment cores: a high temporal resolution study on the Rhône River (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Winiarski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienne (Austria), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-5321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05169809v1</w:t>
+                <w:t xml:space="preserve">hal-05604708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alluvial surface sediments as a tool for Heavy Metal Pollutants determination of areas with strong industrial heritage</w:t>
+                <w:t xml:space="preserve">Better diagnose contamination in industrial territories: new approach using available fractions of potentially toxic elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Seillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Peuble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paran</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5èmes Rencontres Nationales de la Recherche sur les sites et sols pollués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADEME, Feb 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05154696v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05154971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring damming and restoration long-term effects on side channel biodiversity using macrofossils in river sediment cores</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A synopsis of the RhônEco programme: a long-term observatory of the Rhône River ecological restoration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cattanéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. RIVERS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRAIE, Jun 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05203780v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Better diagnose contamination in industrial territories: new approach using available fractions of potentially toxic elements</w:t>
+                <w:t xml:space="preserve">Alluvial surface sediments as a tool for Heavy Metal Pollutants determination of areas with strong industrial heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Seillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Peuble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faure</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Paran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Rencontres Nationales de la Recherche sur les sites et sols pollués</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-5607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05154971v1</w:t>
+                <w:t xml:space="preserve">hal-05154696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux diagnostiquer le potentiel de contamination des territoires industriels : nouvelle approche grâce aux mesures de biodisponibilité</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Paran</w:t>
+                <w:t xml:space="preserve">Exploring damming and restoration long-term effects on side channel biodiversity using macrofossils in river sediment cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Winiarski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès-Exposition International sur le Sols, les Sédiments et l’Eau – Intersol’2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World Event Business Solutions, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">I.S. RIVERS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAIE, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05154953v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05203780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal dynamics of habitat use by fish in a restored alluvial floodplain over two decades</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
+                <w:t xml:space="preserve">Mieux diagnostiquer le potentiel de contamination des territoires industriels : nouvelle approche grâce aux mesures de biodisponibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Seillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Peuble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium for European Freswater Sciences - SEFS13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Newcastle, United Kingdom</w:t>
+              <w:t xml:space="preserve">Congrès-Exposition International sur le Sols, les Sédiments et l’Eau – Intersol’2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Event Business Solutions, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04148822v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05154953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d’expérience d’un data paper pour valoriser une base de données d’archives cartographiques et topographiques sur le fleuve Rhône (17e-20e siècle)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jules Grillot</w:t>
+                <w:t xml:space="preserve">Spatio-temporal dynamics of habitat use by fish in a restored alluvial floodplain over two decades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Bouloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude Un data journal interdisciplinaire pour les SHS. Enjeux scientifiques et mise en œuvre pratique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MSH lorraine, Mar 2023, Nancy, France</w:t>
+              <w:t xml:space="preserve">Symposium for European Freswater Sciences - SEFS13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Newcastle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04023987v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ecological restoration of an iconic river of the anthropocene: results of 20 years of biophysical monitoring of the Rhône River</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retour d’expérience d’un data paper pour valoriser une base de données d’archives cartographiques et topographiques sur le fleuve Rhône (17e-20e siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lalandy Sehen Chanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Education Course at University of Colorado Denver. Landscapes of the rhône valley: from archaen to anthropocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Colorado Denver; EUR H2O’Lyon; ENS de Lyon; Ecole Urbaine de Lyon, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude Un data journal interdisciplinaire pour les SHS. Enjeux scientifiques et mise en œuvre pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH lorraine, Mar 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687698v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rhône River Restoration: a Successful Transdisciplinarity in the Rhône Valley OHM?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les marges alluviales endiguées du Rhône : Trajectoires d’atterrissement, états des lieux hydro-sédimentaire et sanitaire, perspectives opérationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Seignemartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Morandi</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Winiarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Aménagements et biodiversité des cours d’eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Hydrotechnique de France; ENGEES, Nov 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03701441v1</w:t>
+                <w:t xml:space="preserve">hal-03846178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing and predicting the use of alluvial habitats by aquatic communities for a better management of large river ecosystems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Rhône River Restoration: a Successful Transdisciplinarity in the Rhône Valley OHM?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Morandi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th international conference I.S. Rivers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720582v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques aspects de la recherche interdisciplinaire dans le cadre de la restauration écologique du Rhône, fondements, résultats et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ecological restoration of an iconic river of the anthropocene: results of 20 years of biophysical monitoring of the Rhône River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine Ecologie Environnement Biodiversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INEE CNRS - DIPEE Lyon, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Global Education Course at University of Colorado Denver. Landscapes of the rhône valley: from archaen to anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Colorado Denver; EUR H2O’Lyon; ENS de Lyon; Ecole Urbaine de Lyon, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03720666v1</w:t>
+                <w:t xml:space="preserve">hal-03687698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l’atterrissement de bras vifs restaurés du Rhône : patrons spatiaux, dynamiques temporelles et facteurs de contrôle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tissot</w:t>
+                <w:t xml:space="preserve">Characterizing and predicting the use of alluvial habitats by aquatic communities for a better management of large river ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Bouloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque TSMR – CFBR Transport sédimentaire : rivières et barrages réservoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Saclay, France</w:t>
+              <w:t xml:space="preserve">4th international conference I.S. Rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03609894v1</w:t>
+                <w:t xml:space="preserve">hal-03720582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les marges alluviales endiguées du Rhône : Trajectoires d’atterrissement, états des lieux hydro-sédimentaire et sanitaire, perspectives opérationnelles</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quelques aspects de la recherche interdisciplinaire dans le cadre de la restauration écologique du Rhône, fondements, résultats et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Forcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aménagements et biodiversité des cours d’eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Hydrotechnique de France; ENGEES, Nov 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Semaine Ecologie Environnement Biodiversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INEE CNRS - DIPEE Lyon, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846178v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">20 ans de suivis scientifiques de la restauration du Rhône : résultats et enseignements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation de l’atterrissement de bras vifs restaurés du Rhône : patrons spatiaux, dynamiques temporelles et facteurs de contrôle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée "Restauration Écologique du Rhône"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque TSMR – CFBR Transport sédimentaire : rivières et barrages réservoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03512610v1</w:t>
+                <w:t xml:space="preserve">hal-03609894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de restauration de berges et diagnostic du transport sédimentaire sur la rivière Allier</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geomorphic responses of restored frequently flowing side channels along the Rhône River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire TSMR - CFBR. Transport sédimentaire : rivières et barrages réservoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">International Conference on the Status and Future of the World's Large Rivers, Session "Sediment Transport &amp; River Morphology"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445066v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geotechnologies as tools for managing cultural heritage: the need to train future professionals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Depeyre</w:t>
+                <w:t xml:space="preserve">Redynamisation de la Loire Forézienne : principes directeurs et protocole de suivi d’une expérimentation grandeur nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Maffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUGEO 2021 - 8th Eugeo Congress on the Geography of Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Séminaire de la Zone Atelier Loire "Dynamique hydrosédimentaire au sein du bassin de la Loire : Quantification et modélisation de la charge de fond"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03277365v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redynamisation de la Loire Forézienne : principes directeurs et protocole de suivi d’une expérimentation grandeur nature</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">20 ans de suivis scientifiques de la restauration du Rhône : résultats et enseignements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Bouloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Forcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de la Zone Atelier Loire "Dynamique hydrosédimentaire au sein du bassin de la Loire : Quantification et modélisation de la charge de fond"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Journée "Restauration Écologique du Rhône"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338015v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la recherche du paysage englouti des Gorges de la Loire – Création d’une géovisualisation 3D</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geotechnologies as tools for managing cultural heritage: the need to train future professionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
+                <w:t xml:space="preserve">Michel Depeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Niogret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les paysages ruraux : un objet d’étude et une source pour les sciences de l’homme et de la société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Saint-Étienne, France</w:t>
+              <w:t xml:space="preserve">EUGEO 2021 - 8th Eugeo Congress on the Geography of Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03434900v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphic responses of restored frequently flowing side channels along the Rhône River</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Suivi de restauration de berges et diagnostic du transport sédimentaire sur la rivière Allier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Arfeuillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Steiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dépret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Status and Future of the World's Large Rivers, Session "Sediment Transport &amp; River Morphology"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Moscou, Russia</w:t>
+              <w:t xml:space="preserve">Webinaire TSMR - CFBR. Transport sédimentaire : rivières et barrages réservoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338027v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géovisualisation 3D du patrimoine englouti des Gorges de la Loire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">À la recherche du paysage englouti des Gorges de la Loire – Création d’une géovisualisation 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Niogret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Depeyre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international interdisciplinaire "Patrimoines et Territoires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Roanne, France</w:t>
+              <w:t xml:space="preserve">Les paysages ruraux : un objet d’étude et une source pour les sciences de l’homme et de la société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358094v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03434900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interplay of flow processes shapes aquatic invertebrate diversity along temporal successions in floodplain channels - A modelling approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marle</w:t>
+                <w:t xml:space="preserve">Géovisualisation 3D du patrimoine englouti des Gorges de la Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Niogret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Depeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for Freshwater Science Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Salt Lake City, United States</w:t>
+              <w:t xml:space="preserve">SIG 2019 - Conférence francophone Esri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148035v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle(s) reconquête(s) associée(s) à la restauration hydraulique et écologique du Rhône ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
+                <w:t xml:space="preserve">The interplay of flow processes shapes aquatic invertebrate diversity along temporal successions in floodplain channels - A modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Timoner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Olivier Boldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Wichroff</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Damien Dumollard</w:t>
+                <w:t xml:space="preserve">Eva Cantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REVER 10 - Restaurer ou reconquérir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau REVER, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Society for Freshwater Science Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883536v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géovisualisation 3D du patrimoine englouti des Gorges de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Niogret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Depeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIG 2019 - Conférence francophone Esri</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international interdisciplinaire "Patrimoines et Territoires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Roanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324002v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réhabilitation hydraulique et écologique du Rhône : bilan des acquis et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelle(s) reconquête(s) associée(s) à la restauration hydraulique et écologique du Rhône ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Wichroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gangloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Moiroud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
+                <w:t xml:space="preserve">Damien Dumollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes journées du réseau REVER – REVER et laisser faire ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Arles, France</w:t>
+              <w:t xml:space="preserve">REVER 10 - Restaurer ou reconquérir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau REVER, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01818802v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retracer et comprendre les trajectoires paysagères du Rhône : croiser des sources, combiner des méthodes et questionner un ancrage disciplinaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suivi hydromorphologique de chenaux latéraux restaurés du Rhône : un retour d'expérience de 15 années post-travaux au service des praticiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international du RUCHE "Ecrire l’histoire environnementale au XXIe siècle. Sources, méthodes, pratiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées des jeunes géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01815436v1</w:t>
+                <w:t xml:space="preserve">halshs-01818669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi hydromorphologique de chenaux latéraux restaurés du Rhône : un retour d'expérience de 15 années post-travaux au service des praticiens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Réhabilitation hydraulique et écologique du Rhône : bilan des acquis et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moiroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des jeunes géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">9èmes journées du réseau REVER – REVER et laisser faire ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01818669v1</w:t>
+                <w:t xml:space="preserve">halshs-01818802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vieux-Rhône de Péage-de-Roussillon : géomorphologie et flux sédimentaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retracer et comprendre les trajectoires paysagères du Rhône : croiser des sources, combiner des méthodes et questionner un ancrage disciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées du nouveau Rhône, conférence anniversaire de la Réserve Naturelle de l'île de la Platière : "30 ans de science au fil du Rhône : la réserve Naturelle de l'île de la Platière"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Saint Maurice l'Exil, France</w:t>
+              <w:t xml:space="preserve">Colloque international du RUCHE "Ecrire l’histoire environnementale au XXIe siècle. Sources, méthodes, pratiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01319219v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01815436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing habitat-based predictions of community responses to river flow restoration: generic lessons from a data-rich case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial patterns and temporal dynamics of fine sedimentation in restored floodplain channels (Rhône River, France): actual trends and assessment of their potential persistence as aquatic habitat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Ecohydraulics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">"Towards the best practice of river restoration and maintenance"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01319181v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial patterns and temporal dynamics of fine sedimentation in restored floodplain channels (Rhône River, France): actual trends and assessment of their potential persistence as aquatic habitat.</w:t>
+                <w:t xml:space="preserve">Le vieux-Rhône de Péage-de-Roussillon : géomorphologie et flux sédimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Towards the best practice of river restoration and maintenance"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">Les journées du nouveau Rhône, conférence anniversaire de la Réserve Naturelle de l'île de la Platière : "30 ans de science au fil du Rhône : la réserve Naturelle de l'île de la Platière"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Saint Maurice l'Exil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01402006v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01319219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des ouvrages latéraux sur la trajectoire évolutive des bras morts du Rhône (1850-2010)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Testing habitat-based predictions of community responses to river flow restoration: generic lessons from a data-rich case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Depret</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martin Daufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Forcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution de l'OHM Vallée du Rhône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OHM, May 2015, Lyon, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">11th International Symposium on Ecohydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01360907v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01319181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving river restoration policy: a few discussion points following 10 to 20 years of actions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Alber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Morandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Spitoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on River and Stream Restoration - Novel Approaches to Assess and Rehabilitate Modified Rivers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01319188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des réponses écologiques aux actions de restauration. Pourquoi ? Comment?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+                <w:t xml:space="preserve">Influence des ouvrages latéraux sur la trajectoire évolutive des bras morts du Rhône (1850-2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Depret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Castella</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Gruel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Journée de restitution de l'OHM Vallée du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OHM, May 2015, Lyon, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618415v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01360907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulic and ecological restoration of the Rhône River: feed-back and lessons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Olivier</w:t>
+                <w:t xml:space="preserve">Modélisation des réponses écologiques aux actions de restauration. Pourquoi ? Comment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Sivade</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Castella</w:t>
+                <w:t xml:space="preserve">E. Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. River 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01319207v1</w:t>
+                <w:t xml:space="preserve">hal-04618415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi hydromorphologique d’anciens chenaux latéraux restaurés du fleuve Rhône : caractérisation des réponses hydrosédimentaires et développement d’outils d’aide à la décision.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hydraulic and ecological restoration of the Rhône River: feed-back and lessons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Sivade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Zylberblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première journée thématique du pôle gestion milieux naturels de l'observatoire de la biodiversité en Rhône-Alpes - "Suivi et évaluation : des outils au service de la gestion des milieux naturels"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">I.S. River 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01319223v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01319207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting grain size patterns and the propensity to accumulate fine particle deposits of restored floodplain channels (Rhône River)</w:t>
+                <w:t xml:space="preserve">Suivi hydromorphologique d’anciens chenaux latéraux restaurés du fleuve Rhône : caractérisation des réponses hydrosédimentaires et développement d’outils d’aide à la décision.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. River 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Première journée thématique du pôle gestion milieux naturels de l'observatoire de la biodiversité en Rhône-Alpes - "Suivi et évaluation : des outils au service de la gestion des milieux naturels"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01319198v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01319223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotope ecohydrology : controls on water partitioning to riparian trees</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Predicting grain size patterns and the propensity to accumulate fine particle deposits of restored floodplain channels (Rhône River)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">I.S. River 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05333102v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01319198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should we restore forms or processes? Feedbacks from field experiments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Morandi</w:t>
+                <w:t xml:space="preserve">Dynamique des produits pharmaceutiques dans les sols et sédiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sebastianutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Spadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brochery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference River Restoration in theory, towards a research agenda for river/floodplain engineering, Chinon (20 years of ecological river engineering at the university of Tours – 20 years of IMACOF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Tours, France</w:t>
+              <w:t xml:space="preserve">NULL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Chambery, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313772v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des produits pharmaceutiques dans les sols et sédiments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Spadini</w:t>
+                <w:t xml:space="preserve">Isotope ecohydrology : controls on water partitioning to riparian trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Singer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Sargeant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Brochery</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NULL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Chambery, France</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787395v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting life span of restored secondary channels and backwaters (Rhône river, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Should we restore forms or processes? Feedbacks from field experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Morandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IAG International Conference on Geomorphology. Session S19A - Large Rivers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Conference River Restoration in theory, towards a research agenda for river/floodplain engineering, Chinon (20 years of ecological river engineering at the university of Tours – 20 years of IMACOF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01347246v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floodplain ecohydrology: discerning climatic v. anthropogenic controls from tree-rings 18 O isotope, dendrochronology, and instrumental climate records</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Predicting life span of restored secondary channels and backwaters (Rhône river, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EP41H-04. Biophysical Interactions in Riverine Landscapes II. AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGU, Dec 2012, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">8th IAG International Conference on Geomorphology. Session S19A - Large Rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01346742v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01347246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi scientifique de la restauration hydraulique et écologique du Rhône : Retours d'expériences sur la réponse hydrosédimentaire des bras restaurés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Floodplain ecohydrology: discerning climatic v. anthropogenic controls from tree-rings 18 O isotope, dendrochronology, and instrumental climate records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Singer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'échanges techniques : l'Ile du Beurre, un des fragments du Rhône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Condrieu, France</w:t>
+              <w:t xml:space="preserve">EP41H-04. Biophysical Interactions in Riverine Landscapes II. AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGU, Dec 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01345327v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01346742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Suivi scientifique de la restauration hydraulique et écologique du Rhône : Retours d'expériences sur la réponse hydrosédimentaire des bras restaurés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'échanges techniques : l'Ile du Beurre, un des fragments du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Condrieu, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01345327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Is floodplain lakes dredging a sustainable restoration measure along the Rhône River?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Michalkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on the Status and Future of the World's Large Rivers. Contributed lecture 3B (III) "Restoration - Case studies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Conference on the Status and Future of the World's Large Rivers, Apr 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01344310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7433,212 +7550,212 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do the same river engineering works cause the same hydrosedimentary changes? A comparative approach on four bypassed reaches of the Rhône River.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Seignemartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Winiarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité des eaux destinées à la consommation humaine, dynamique des légionelles dans le contexte particulier stéphanois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey S Vanhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Bärenstrauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7657,583 +7774,583 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du G-RREMI (Groupe Régional de Recherche en Microbiologie des Interactions)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal terrestrialization patterns within the dike fields of a highly engineered river</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
+                <w:t xml:space="preserve">Role of hydraulic forcing on fluvial sedimentary environments; hydrosedimentary modeling approach coupled with in situ studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Noclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bianca Räpple</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Troudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th international conference I.S. Rivers</w:t>
+              <w:t xml:space="preserve">I.S. River 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720560v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de restauration de berges et diagnostic du transport sédimentaire sur la rivière Allier</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing active side channels morpho-sedimentary trajectories with multi-technical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport sédimentaire : rivières et barrages réservoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Saclay, France, France</w:t>
+              <w:t xml:space="preserve">4th international conference I.S. Rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03994774v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of hydraulic forcing on fluvial sedimentary environments; hydrosedimentary modeling approach coupled with in situ studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Léa Kieffer</w:t>
+                <w:t xml:space="preserve">Spatio-temporal terrestrialization patterns within the dike fields of a highly engineered river</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Seignemartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laura Troudet</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Räpple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. River 2022</w:t>
+              <w:t xml:space="preserve">4th international conference I.S. Rivers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03721211v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing active side channels morpho-sedimentary trajectories with multi-technical approach</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Suivi de restauration de berges et diagnostic du transport sédimentaire sur la rivière Allier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Arfeuillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Steiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th international conference I.S. Rivers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Transport sédimentaire : rivières et barrages réservoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Saclay, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720548v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité des eaux destinées à la consommation humaine, dynamique des légionelles dans le contexte particulier stéphanois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey S Vanhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Bärenstrauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8252,759 +8369,759 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of hydromorphological conditions in unrestored and restored side channels: feedbacks for management purposes (Rhône, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I.S. Rivers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01818654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the aquatic stage sustainability of a restored backwater channel combining in-situ and airbone remotely sensed bathymetric models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lejot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Session HS9.4/GM7.10 Measurement and monitoring techniques for evaluating sediment transport and dynamic processes in open-water environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. Session HS9.4/GM7.10 Measurement and monitoring techniques for evaluating sediment transport and dynamic processes in open-water environments, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01341697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological and hydraulic characterisation of floodplain and its former channels from LiDAR imagery and GIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarina Dzubakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Budac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Trizna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Landscapes: Insights into geomorphological processes from high-resolution topography, quantitative interrogation and geomorphological mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01237555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Main Actions in River Restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Michalkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale IsRivers - Recherches et actions au service des fleuves et grandes rivières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Lyon, France. Session B2 - Main Actions in River Restoration, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01340763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-annual evolution of habitat conditions in restored former channels: example of the Rhône River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Michalkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actions pilotes pour la restauration des fleuves. Conférence internationale IS. Rivers - Recherches et actions au service des fleuves et grandes rivières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Lyon, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01237656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the Rhône River restoration (France). Methodological approach and first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mérigoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium for European Freshwater Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Girona, Spain. Séminaire Form and function: overlooked aspects of river hydromorphology affecting ecosystem functions, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01340198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de la réponse sédimentaire de 18 anciens chenaux fluviaux restaurés sur les marges du Rhône (France) : analyse comparative inter-site et inter-date</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque 13 - Réhabilitation des hydrosystèmes : enjeux scientifiques et nouvelles perspectives. 24eme Entretiens du centre Jacques Cartier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Montréal, Canada. Colloque 13 - Réhabilitation des hydrosystèmes : enjeux scientifiques et nouvelles perspectives. 24eme Entretiens du centre Jacques Cartier, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01340688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9014,322 +9131,322 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport scientifique du programme RhônEco (1998 – 2023)</w:t>
+                <w:t xml:space="preserve">Synthèse du programme RhônEco (1998 – 2023) et recommandations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Université Lyon 1; CNRS; INRAE; Université de Genève. 2024, 325 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Lyon 1; CNRS; INRAE; Université de Genève. 2024, 45 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679390v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse du programme RhônEco (1998 – 2023) et recommandations</w:t>
+                <w:t xml:space="preserve">Rapport scientifique du programme RhônEco (1998 – 2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Université Lyon 1; CNRS; INRAE; Université de Genève. 2024, 45 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Lyon 1; CNRS; INRAE; Université de Genève. 2024, 325 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680015v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des effets potentiels de l’abaissement partiel de la retenue de Verbois, 2021. Rapport final 2021 pour la CNR.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9354,73 +9471,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LEHNA - UMR 5023; EVS - UMR 5600; LEBA - Univ. Genève. 2022, 109 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l’état écologique du fleuve. Rapport d’état d’avancement 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9429,120 +9546,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université lyon 1; LEHNA - UMR 5023; INRAE RiverLy; Université de Genève; EVS - UMR 5600. 2022, 212 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04558128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2021.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9551,482 +9668,482 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université lyon 1; LEHNA - UMR 5023; INRAE RiverLy; Université de Genève; EVS - UMR 5600. 2021, 212 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi scientifique des opérations de gestion sédimentaire du Haut-Rhône français du 18 au 29 Mai 2021 - Rapport d’étape 2021 pour la CNR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LEHNA - UMR 5023; EVS - UMR 5600. 2021, 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03466738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2020.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03466715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2019.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l’état écologique du fleuve. Synthèse générale 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10035,1926 +10152,1926 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Lyon (COMUE); CNRS; INRAE; Université de Genève. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02875364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2018.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de l’événement « APAVER » (Abaissement Partiel de la retenue de Verbois) 2016 dans le suivi scientifique de la restauration hydraulique etécologique du Haut-Rhône (Programme RhonÉco) : Analyse de la sédimentation dans les lônes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] EVS - UMR 5600. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2017.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2016.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2015.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01319231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2014.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01319234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Synthèse 2014.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Besacier-Monbertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606651v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of climatic variability and anthropogenic impacts on riparian hydrology and forest dynamics: Evidence from isotopes and tree rings in the Rhône corridor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rob J.S. Wilson</w:t>
+                <w:t xml:space="preserve">RhônEco (1998-2018). Suivi écologique de la restauration du Rhône. Bilan et Proposition technique pour la période 2014-2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Clemens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">University of St Andrews; University of California Santa Barbara; ENS de Lyon; CNRS. 2013</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] ZABR, Lyon. 2013, 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04548317v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01240098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RhônEco (1998-2018). Suivi écologique de la restauration du Rhône. Bilan et Proposition technique pour la période 2014-2018</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Clemens</w:t>
+                <w:t xml:space="preserve">Impacts of climatic variability and anthropogenic impacts on riparian hydrology and forest dynamics: Evidence from isotopes and tree rings in the Rhône corridor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bliss Singer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Sargeant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob J.S. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] ZABR, Lyon. 2013, 9 p</w:t>
+              <w:t xml:space="preserve">University of St Andrews; University of California Santa Barbara; ENS de Lyon; CNRS. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-01240098v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la restauration du Rhône et potentiel : synthèse par secteurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'étape 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Forcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mérigoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Zone Atelier du Bassin du Rhône, Agence de l'Eau Rhône Méditerranée Corse. 2012, 25 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01240706v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04558149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'étape 2012</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets de la restauration du Rhône et potentiel : synthèse par secteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mérigoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2012</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Zone Atelier du Bassin du Rhône, Agence de l'Eau Rhône Méditerranée Corse. 2012, 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04558149v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01240706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floodplain ecohydrology: Climatic, local, and anthropogenic controls on water availability to riparian trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bliss Singer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob J.S. Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">University of St Andrews; University of California Santa Barbara; Université de Lyon. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548294v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'étape 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mérigoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01240861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi sédimentaire des bras morts restaurés et à restaurer du Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Lumière - Lyon 2. 2010, 53 p. + annexes 47 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01240975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'étape 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mérigoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; ENS de Lyon; EZUS - Université Lyon 1. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01240898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'étape 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mérigoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Fruget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1; ARALEP. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01241366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11964,100 +12081,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponses hydrosédimentaires de chenaux latéraux restaurés du Rhône français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Lumière Lyon 2, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01247592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12067,161 +12184,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dike Fields as Drivers and Witnesses of 20th Century Hydrosedimentary Changes in Highly Engineered Rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Seignemartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Winiarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Seignemartin</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04061245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId244"/>
+      <w:footerReference w:type="default" r:id="rId246"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12289,51 +12406,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="15763E61"/>
+    <w:nsid w:val="06C3E66B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12520,51 +12637,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremieriquier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7008-7960" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191321311" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-8754-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05424488v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Seillier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Challaye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Peuble" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2025.144769" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788102v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177246" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231799v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bouloy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Castella" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167540" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061255v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108689" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361726v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Reymond" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Lebreton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.41439" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178320v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12081491" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739166v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Timoner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mayor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera I. Slaveykova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13974" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931379v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142081" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096724v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mazagol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Niogret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Depeyre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ratajczak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41651-020-00072-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03229061v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalandy Sehen Chanu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Grillot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1939-2021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042601v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575564v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.08.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462898v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;pret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.01.036" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4L1WMK1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223357v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Sulc Michalkova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12411" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9SQ7GM6L-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223356v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Dzubakova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Trizna" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10361" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218196v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bliss Singer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sargeant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Wilson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014WR015581" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221799v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dieras" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Constantine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Hales" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.12.024" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHWNTQN8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959929v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Renard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.2181" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415040v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169809v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154696v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-5607" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203780v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154971v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154953v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148822v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04023987v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687698v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701441v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720582v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720666v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebrun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609894v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tissot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846178v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512610v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445066v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Arfeuill&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277365v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Niogret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Cellier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338015v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maffre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434900v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338027v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358094v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148035v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Boldi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cantoni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883536v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Wichroff" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pont" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gangloff" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dumollard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324002v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818802v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moiroud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815436v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818669v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319219v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319181v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Olivier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402006v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360907v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Depret" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gruel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319188v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Alber" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Spitoni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618415v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castella" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319207v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Sivade" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zylberblat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319223v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319198v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333102v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Singer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Wilson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313772v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787395v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Morel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sebastianutti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spadini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brochery" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347246v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346742v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Singer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wilson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345327v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344310v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michalkova" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170114v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830860v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey S Vanhove" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot B&#228;renstrauch" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Girardot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720560v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca R&#228;pple" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994774v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721211v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noclin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Kieffer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Troudet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720548v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830747v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818654v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341697v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237555v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Budac" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340763v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237656v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340198v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Olivier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;rigoux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340688v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679390v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680015v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721011v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558128v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663288v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466738v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466715v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632481v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875364v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324360v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308556v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308536v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308523v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319231v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319234v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606651v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga B&#233;guin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besacier-Monbertrand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548317v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob J.S. Wilson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240098v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clemens" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240706v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558149v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Segura" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548294v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240861v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240975v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240898v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagnes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241366v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fruget" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01247592v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061245v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremieriquier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7008-7960" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191321311" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-8754-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05424488v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Seillier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Challaye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Peuble" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2025.144769" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788102v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177246" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231799v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bouloy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Castella" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167540" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178320v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12081491" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061255v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108689" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361726v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Reymond" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Lebreton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.41439" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739166v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Timoner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mayor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera I. Slaveykova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13974" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096724v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mazagol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Niogret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Depeyre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ratajczak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41651-020-00072-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931379v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142081" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03229061v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalandy Sehen Chanu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Grillot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1939-2021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042601v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462898v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;pret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.01.036" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4L1WMK1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575564v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.08.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223357v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Sulc Michalkova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12411" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9SQ7GM6L-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223356v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Dzubakova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Trizna" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10361" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218196v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bliss Singer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sargeant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Wilson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014WR015581" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221799v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dieras" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Constantine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Hales" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.12.024" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHWNTQN8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959929v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Renard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.2181" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415040v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604708v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-5321" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154971v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169809v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154696v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-5607" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203780v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154953v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148822v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04023987v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846178v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701441v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687698v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720582v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720666v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebrun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609894v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tissot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338027v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338015v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maffre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512610v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277365v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Niogret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Cellier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445066v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Arfeuill&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434900v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324002v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148035v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Boldi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cantoni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358094v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883536v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Wichroff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pont" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gangloff" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dumollard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818669v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818802v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moiroud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815436v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402006v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319219v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319181v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Olivier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319188v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Alber" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Spitoni" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360907v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Depret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gruel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618415v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castella" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319207v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Sivade" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zylberblat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319223v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319198v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787395v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Morel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sebastianutti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spadini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brochery" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333102v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Singer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Wilson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313772v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347246v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346742v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Singer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wilson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345327v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344310v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michalkova" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170114v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830860v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey S Vanhove" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot B&#228;renstrauch" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Girardot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721211v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noclin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Kieffer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Troudet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720548v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720560v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca R&#228;pple" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994774v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830747v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818654v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341697v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237555v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Budac" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340763v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237656v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340198v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Olivier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;rigoux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340688v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680015v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679390v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721011v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558128v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663288v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466738v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466715v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632481v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875364v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324360v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308556v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308536v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308523v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319231v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319234v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606651v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga B&#233;guin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besacier-Monbertrand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240098v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clemens" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548317v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob J.S. Wilson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558149v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Segura" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240706v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548294v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240861v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240975v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240898v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagnes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241366v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fruget" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01247592v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061245v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>