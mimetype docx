--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -655,429 +655,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Consider Geomorphology in River Rehabilitation?</w:t>
+                <w:t xml:space="preserve">Dike fields as drivers and witnesses of twentieth-century hydrosedimentary changes in a highly engineered river (Rhône River, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Seignemartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Winiarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/land12081491⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 431, pp.108689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2023.108689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04178320v1</w:t>
+                <w:t xml:space="preserve">hal-04061255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dike fields as drivers and witnesses of twentieth-century hydrosedimentary changes in a highly engineered river (Rhône River, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les projets de restauration écologique en question : expérimenter un trajet d’instauration sur le fleuve Rhône avec Souriau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Seignemartin</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2023.108689⟩</w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.41439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04061255v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les projets de restauration écologique en question : expérimenter un trajet d’instauration sur le fleuve Rhône avec Souriau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
+                <w:t xml:space="preserve">Why Consider Geomorphology in River Rehabilitation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Reymond</w:t>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Comby</w:t>
+                <w:t xml:space="preserve">Barbara Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylise Cottet</w:t>
+                <w:t xml:space="preserve">Mathieu Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Lebreton</w:t>
+                <w:t xml:space="preserve">Baptiste Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (2), </w:t>
+              <w:t xml:space="preserve">Land</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Special Issue "Socio-Ecological Considerations for River Restoration and Conservation through the Lens of Wild Rivers", 12 (8), pp.1491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/vertigo.41439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/land12081491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04361726v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal regime, together with lateral connectivity, control aquatic invertebrate composition in river floodplains</w:t>
               </w:r>
@@ -1465,103 +1465,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical cartographic and topo-bathymetric database on the French Rhône River (17th–20th century)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lalandy Sehen Chanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (5), pp.1939-1955. </w:t>
@@ -1616,51 +1616,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pertinence et pérennité de la restauration de chenaux latéraux : modèles issus de 15 ans de suivi sur le Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1714,303 +1714,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of abandoned channels: Insights on controlling factors in a multi-pressure river system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are restored side channels sustainable aquatic habitat features? Predicting the potential persistence of side channels as aquatic habitats based on their fine sedimentation dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 294, pp.99-118. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.01.036⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 295, pp.507-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462898v1</w:t>
+                <w:t xml:space="preserve">hal-01575564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are restored side channels sustainable aquatic habitat features? Predicting the potential persistence of side channels as aquatic habitats based on their fine sedimentation dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of abandoned channels: Insights on controlling factors in a multi-pressure river system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dépret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 295, pp.507-528. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 294, pp.99-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.01.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.08.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01575564v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydromorphological conditions in eighteen restored floodplain channels of a large river: linking patterns to processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Sulc Michalkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2082,51 +2082,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale assessment of overflow-driven lateral connectivity in floodplain and backwater channels using LiDAR imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarina Dzubakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2212,51 +2212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bliss Singer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Sargeant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2359,51 +2359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Constantine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.C. Hales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2598,51 +2598,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Rhône River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivers of the Alps: Diversity in Nature and Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Haupt, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2810,562 +2810,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05604708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Better diagnose contamination in industrial territories: new approach using available fractions of potentially toxic elements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Riquier</w:t>
+                <w:t xml:space="preserve">A synopsis of the RhônEco programme: a long-term observatory of the Rhône River ecological restoration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Faure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Paran</w:t>
+                <w:t xml:space="preserve">Franck Cattanéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Rencontres Nationales de la Recherche sur les sites et sols pollués</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADEME, Feb 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05154971v1</w:t>
+                <w:t xml:space="preserve">hal-05169809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synopsis of the RhônEco programme: a long-term observatory of the Rhône River ecological restoration.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franck Cattanéo</w:t>
+                <w:t xml:space="preserve">Alluvial surface sediments as a tool for Heavy Metal Pollutants determination of areas with strong industrial heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Seillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Peuble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Colas</w:t>
+                <w:t xml:space="preserve">Olivier Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-5607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05169809v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05154696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alluvial surface sediments as a tool for Heavy Metal Pollutants determination of areas with strong industrial heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachel Seillier</w:t>
+                <w:t xml:space="preserve">Exploring damming and restoration long-term effects on side channel biodiversity using macrofossils in river sediment cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Winiarski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">I.S. RIVERS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAIE, Jun 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-5607⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05154696v1</w:t>
+                <w:t xml:space="preserve">hal-05203780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring damming and restoration long-term effects on side channel biodiversity using macrofossils in river sediment cores</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
+                <w:t xml:space="preserve">Better diagnose contamination in industrial territories: new approach using available fractions of potentially toxic elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Seillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Peuble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. RIVERS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRAIE, Jun 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">5èmes Rencontres Nationales de la Recherche sur les sites et sols pollués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADEME, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05203780v1</w:t>
+                <w:t xml:space="preserve">hal-05154971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux diagnostiquer le potentiel de contamination des territoires industriels : nouvelle approche grâce aux mesures de biodisponibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Seillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Peuble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3558,103 +3558,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d’expérience d’un data paper pour valoriser une base de données d’archives cartographiques et topographiques sur le fleuve Rhône (17e-20e siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lalandy Sehen Chanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude Un data journal interdisciplinaire pour les SHS. Enjeux scientifiques et mise en œuvre pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSH lorraine, Mar 2023, Nancy, France</w:t>
@@ -3677,1908 +3677,1908 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les marges alluviales endiguées du Rhône : Trajectoires d’atterrissement, états des lieux hydro-sédimentaire et sanitaire, perspectives opérationnelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Rhône River Restoration: a Successful Transdisciplinarity in the Rhône Valley OHM?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Seignemartin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Morandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aménagements et biodiversité des cours d’eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Hydrotechnique de France; ENGEES, Nov 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03846178v1</w:t>
+                <w:t xml:space="preserve">hal-03701441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rhône River Restoration: a Successful Transdisciplinarity in the Rhône Valley OHM?</w:t>
+                <w:t xml:space="preserve">The ecological restoration of an iconic river of the anthropocene: results of 20 years of biophysical monitoring of the Rhône River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Forcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Global Education Course at University of Colorado Denver. Landscapes of the rhône valley: from archaen to anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Colorado Denver; EUR H2O’Lyon; ENS de Lyon; Ecole Urbaine de Lyon, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701441v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ecological restoration of an iconic river of the anthropocene: results of 20 years of biophysical monitoring of the Rhône River</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterizing and predicting the use of alluvial habitats by aquatic communities for a better management of large river ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Bouloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Castella</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Education Course at University of Colorado Denver. Landscapes of the rhône valley: from archaen to anthropocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Colorado Denver; EUR H2O’Lyon; ENS de Lyon; Ecole Urbaine de Lyon, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">4th international conference I.S. Rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687698v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing and predicting the use of alluvial habitats by aquatic communities for a better management of large river ecosystems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Riquier</w:t>
+                <w:t xml:space="preserve">Quelques aspects de la recherche interdisciplinaire dans le cadre de la restauration écologique du Rhône, fondements, résultats et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th international conference I.S. Rivers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Semaine Ecologie Environnement Biodiversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INEE CNRS - DIPEE Lyon, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03720582v1</w:t>
+                <w:t xml:space="preserve">hal-03720666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques aspects de la recherche interdisciplinaire dans le cadre de la restauration écologique du Rhône, fondements, résultats et perspectives</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation de l’atterrissement de bras vifs restaurés du Rhône : patrons spatiaux, dynamiques temporelles et facteurs de contrôle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine Ecologie Environnement Biodiversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INEE CNRS - DIPEE Lyon, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque TSMR – CFBR Transport sédimentaire : rivières et barrages réservoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720666v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l’atterrissement de bras vifs restaurés du Rhône : patrons spatiaux, dynamiques temporelles et facteurs de contrôle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tissot</w:t>
+                <w:t xml:space="preserve">Les marges alluviales endiguées du Rhône : Trajectoires d’atterrissement, états des lieux hydro-sédimentaire et sanitaire, perspectives opérationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Seignemartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Winiarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque TSMR – CFBR Transport sédimentaire : rivières et barrages réservoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Saclay, France</w:t>
+              <w:t xml:space="preserve">Aménagements et biodiversité des cours d’eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Hydrotechnique de France; ENGEES, Nov 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609894v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphic responses of restored frequently flowing side channels along the Rhône River</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tissot</w:t>
+                <w:t xml:space="preserve">Redynamisation de la Loire Forézienne : principes directeurs et protocole de suivi d’une expérimentation grandeur nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Maffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Status and Future of the World's Large Rivers, Session "Sediment Transport &amp; River Morphology"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Moscou, Russia</w:t>
+              <w:t xml:space="preserve">Séminaire de la Zone Atelier Loire "Dynamique hydrosédimentaire au sein du bassin de la Loire : Quantification et modélisation de la charge de fond"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03338027v1</w:t>
+                <w:t xml:space="preserve">hal-03338015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redynamisation de la Loire Forézienne : principes directeurs et protocole de suivi d’une expérimentation grandeur nature</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">20 ans de suivis scientifiques de la restauration du Rhône : résultats et enseignements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Bouloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Forcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de la Zone Atelier Loire "Dynamique hydrosédimentaire au sein du bassin de la Loire : Quantification et modélisation de la charge de fond"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Journée "Restauration Écologique du Rhône"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338015v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">20 ans de suivis scientifiques de la restauration du Rhône : résultats et enseignements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Lebrun</w:t>
+                <w:t xml:space="preserve">Geotechnologies as tools for managing cultural heritage: the need to train future professionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Depeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Niogret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée "Restauration Écologique du Rhône"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">EUGEO 2021 - 8th Eugeo Congress on the Geography of Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03512610v1</w:t>
+                <w:t xml:space="preserve">hal-03277365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geotechnologies as tools for managing cultural heritage: the need to train future professionals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucas Cellier</w:t>
+                <w:t xml:space="preserve">Suivi de restauration de berges et diagnostic du transport sédimentaire sur la rivière Allier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Arfeuillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Steiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dépret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUGEO 2021 - 8th Eugeo Congress on the Geography of Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Webinaire TSMR - CFBR. Transport sédimentaire : rivières et barrages réservoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03277365v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de restauration de berges et diagnostic du transport sédimentaire sur la rivière Allier</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">À la recherche du paysage englouti des Gorges de la Loire – Création d’une géovisualisation 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Niogret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Depeyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire TSMR - CFBR. Transport sédimentaire : rivières et barrages réservoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Les paysages ruraux : un objet d’étude et une source pour les sciences de l’homme et de la société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445066v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03434900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la recherche du paysage englouti des Gorges de la Loire – Création d’une géovisualisation 3D</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Niogret</w:t>
+                <w:t xml:space="preserve">Geomorphic responses of restored frequently flowing side channels along the Rhône River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Depeyre</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les paysages ruraux : un objet d’étude et une source pour les sciences de l’homme et de la société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Saint-Étienne, France</w:t>
+              <w:t xml:space="preserve">International Conference on the Status and Future of the World's Large Rivers, Session "Sediment Transport &amp; River Morphology"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03434900v1</w:t>
+                <w:t xml:space="preserve">hal-03338027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géovisualisation 3D du patrimoine englouti des Gorges de la Loire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Depeyre</w:t>
+                <w:t xml:space="preserve">The interplay of flow processes shapes aquatic invertebrate diversity along temporal successions in floodplain channels - A modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Timoner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Olivier Boldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Cantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIG 2019 - Conférence francophone Esri</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Society for Freshwater Science Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324002v1</w:t>
+                <w:t xml:space="preserve">hal-02148035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interplay of flow processes shapes aquatic invertebrate diversity along temporal successions in floodplain channels - A modelling approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marle</w:t>
+                <w:t xml:space="preserve">Géovisualisation 3D du patrimoine englouti des Gorges de la Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Niogret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Depeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for Freshwater Science Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Salt Lake City, United States</w:t>
+              <w:t xml:space="preserve">Colloque international interdisciplinaire "Patrimoines et Territoires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Roanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148035v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géovisualisation 3D du patrimoine englouti des Gorges de la Loire</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quelle(s) reconquête(s) associée(s) à la restauration hydraulique et écologique du Rhône ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Wichroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gangloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Dumollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international interdisciplinaire "Patrimoines et Territoires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Roanne, France</w:t>
+              <w:t xml:space="preserve">REVER 10 - Restaurer ou reconquérir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau REVER, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02358094v1</w:t>
+                <w:t xml:space="preserve">hal-04883536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle(s) reconquête(s) associée(s) à la restauration hydraulique et écologique du Rhône ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Géovisualisation 3D du patrimoine englouti des Gorges de la Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Niogret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Depeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REVER 10 - Restaurer ou reconquérir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau REVER, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">SIG 2019 - Conférence francophone Esri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883536v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi hydromorphologique de chenaux latéraux restaurés du Rhône : un retour d'expérience de 15 années post-travaux au service des praticiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des jeunes géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5655,51 +5655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes journées du réseau REVER – REVER et laisser faire ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Arles, France</w:t>
@@ -5728,90 +5728,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retracer et comprendre les trajectoires paysagères du Rhône : croiser des sources, combiner des méthodes et questionner un ancrage disciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international du RUCHE "Ecrire l’histoire environnementale au XXIe siècle. Sources, méthodes, pratiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5830,398 +5830,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01815436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial patterns and temporal dynamics of fine sedimentation in restored floodplain channels (Rhône River, France): actual trends and assessment of their potential persistence as aquatic habitat.</w:t>
+                <w:t xml:space="preserve">Le vieux-Rhône de Péage-de-Roussillon : géomorphologie et flux sédimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Towards the best practice of river restoration and maintenance"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">Les journées du nouveau Rhône, conférence anniversaire de la Réserve Naturelle de l'île de la Platière : "30 ans de science au fil du Rhône : la réserve Naturelle de l'île de la Platière"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Saint Maurice l'Exil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01402006v1</w:t>
+                <w:t xml:space="preserve">halshs-01319219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vieux-Rhône de Péage-de-Roussillon : géomorphologie et flux sédimentaires</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Testing habitat-based predictions of community responses to river flow restoration: generic lessons from a data-rich case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Daufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Forcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées du nouveau Rhône, conférence anniversaire de la Réserve Naturelle de l'île de la Platière : "30 ans de science au fil du Rhône : la réserve Naturelle de l'île de la Platière"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Saint Maurice l'Exil, France</w:t>
+              <w:t xml:space="preserve">11th International Symposium on Ecohydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01319219v1</w:t>
+                <w:t xml:space="preserve">halshs-01319181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing habitat-based predictions of community responses to river flow restoration: generic lessons from a data-rich case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial patterns and temporal dynamics of fine sedimentation in restored floodplain channels (Rhône River, France): actual trends and assessment of their potential persistence as aquatic habitat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Ecohydraulics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">"Towards the best practice of river restoration and maintenance"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01319181v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving river restoration policy: a few discussion points following 10 to 20 years of actions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Alber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6298,51 +6298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6419,64 +6419,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Aix en Provence, France</w:t>
@@ -6505,51 +6505,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydraulic and ecological restoration of the Rhône River: feed-back and lessons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6643,51 +6643,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi hydromorphologique d’anciens chenaux latéraux restaurés du fleuve Rhône : caractérisation des réponses hydrosédimentaires et développement d’outils d’aide à la décision.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première journée thématique du pôle gestion milieux naturels de l'observatoire de la biodiversité en Rhône-Alpes - "Suivi et évaluation : des outils au service de la gestion des milieux naturels"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6725,51 +6725,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting grain size patterns and the propensity to accumulate fine particle deposits of restored floodplain channels (Rhône River)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6801,428 +6801,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01319198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des produits pharmaceutiques dans les sols et sédiments</w:t>
+                <w:t xml:space="preserve">Isotope ecohydrology : controls on water partitioning to riparian trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Morel</w:t>
+                <w:t xml:space="preserve">M. Singer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Sargeant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sebastianutti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V. Brochery</w:t>
+                <w:t xml:space="preserve">Rob Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NULL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Chambery, France</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01787395v1</w:t>
+                <w:t xml:space="preserve">hal-05333102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotope ecohydrology : controls on water partitioning to riparian trees</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Should we restore forms or processes? Feedbacks from field experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Morandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Conference River Restoration in theory, towards a research agenda for river/floodplain engineering, Chinon (20 years of ecological river engineering at the university of Tours – 20 years of IMACOF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05333102v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should we restore forms or processes? Feedbacks from field experiments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Morandi</w:t>
+                <w:t xml:space="preserve">Dynamique des produits pharmaceutiques dans les sols et sédiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sebastianutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Spadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brochery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference River Restoration in theory, towards a research agenda for river/floodplain engineering, Chinon (20 years of ecological river engineering at the university of Tours – 20 years of IMACOF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Tours, France</w:t>
+              <w:t xml:space="preserve">NULL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Chambery, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313772v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting life span of restored secondary channels and backwaters (Rhône river, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IAG International Conference on Geomorphology. Session S19A - Large Rivers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7260,51 +7260,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floodplain ecohydrology: discerning climatic v. anthropogenic controls from tree-rings 18 O isotope, dendrochronology, and instrumental climate records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.B. Singer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7355,51 +7355,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi scientifique de la restauration hydraulique et écologique du Rhône : Retours d'expériences sur la réponse hydrosédimentaire des bras restaurés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7437,51 +7437,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is floodplain lakes dredging a sustainable restoration measure along the Rhône River?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7564,51 +7564,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do the same river engineering works cause the same hydrosedimentary changes? A comparative approach on four bypassed reaches of the Rhône River.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Seignemartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7616,51 +7616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Winiarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7935,77 +7935,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing active side channels morpho-sedimentary trajectories with multi-technical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th international conference I.S. Rivers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8030,64 +8030,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal terrestrialization patterns within the dike fields of a highly engineered river</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Seignemartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8155,103 +8155,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de restauration de berges et diagnostic du transport sédimentaire sur la rivière Allier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Arfeuillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Arfeuillère</w:t>
+                <w:t xml:space="preserve">Johannes Steiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Steiger</w:t>
+                <w:t xml:space="preserve">Erwan Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport sédimentaire : rivières et barrages réservoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Saclay, France, France</w:t>
@@ -8418,51 +8418,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of hydromorphological conditions in unrestored and restored side channels: feedbacks for management purposes (Rhône, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8526,51 +8526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lejot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Session HS9.4/GM7.10 Measurement and monitoring techniques for evaluating sediment transport and dynamic processes in open-water environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. Session HS9.4/GM7.10 Measurement and monitoring techniques for evaluating sediment transport and dynamic processes in open-water environments, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8621,51 +8621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarina Dzubakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Budac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8729,51 +8729,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Main Actions in River Restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Michalkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8824,51 +8824,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-annual evolution of habitat conditions in restored former channels: example of the Rhône River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Michalkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8958,51 +8958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mérigoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium for European Freshwater Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Girona, Spain. Séminaire Form and function: overlooked aspects of river hydromorphology affecting ecosystem functions, 2011</w:t>
@@ -9044,51 +9044,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de la réponse sédimentaire de 18 anciens chenaux fluviaux restaurés sur les marges du Rhône (France) : analyse comparative inter-site et inter-date</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque 13 - Réhabilitation des hydrosystèmes : enjeux scientifiques et nouvelles perspectives. 24eme Entretiens du centre Jacques Cartier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Montréal, Canada. Colloque 13 - Réhabilitation des hydrosystèmes : enjeux scientifiques et nouvelles perspectives. 24eme Entretiens du centre Jacques Cartier, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9139,314 +9139,314 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse du programme RhônEco (1998 – 2023) et recommandations</w:t>
+                <w:t xml:space="preserve">Rapport scientifique du programme RhônEco (1998 – 2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Université Lyon 1; CNRS; INRAE; Université de Genève. 2024, 45 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Lyon 1; CNRS; INRAE; Université de Genève. 2024, 325 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04680015v1</w:t>
+                <w:t xml:space="preserve">hal-04679390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport scientifique du programme RhônEco (1998 – 2023)</w:t>
+                <w:t xml:space="preserve">Synthèse du programme RhônEco (1998 – 2023) et recommandations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Université Lyon 1; CNRS; INRAE; Université de Genève. 2024, 325 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Lyon 1; CNRS; INRAE; Université de Genève. 2024, 45 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679390v1</w:t>
+                <w:t xml:space="preserve">hal-04680015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des effets potentiels de l’abaissement partiel de la retenue de Verbois, 2021. Rapport final 2021 pour la CNR.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9546,64 +9546,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université lyon 1; LEHNA - UMR 5023; INRAE RiverLy; Université de Genève; EVS - UMR 5600. 2022, 212 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9668,64 +9668,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université lyon 1; LEHNA - UMR 5023; INRAE RiverLy; Université de Genève; EVS - UMR 5600. 2021, 212 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9751,103 +9751,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi scientifique des opérations de gestion sédimentaire du Haut-Rhône français du 18 au 29 Mai 2021 - Rapport d’étape 2021 pour la CNR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LEHNA - UMR 5023; EVS - UMR 5600. 2021, 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9895,64 +9895,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10017,77 +10017,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10165,51 +10165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Lyon (COMUE); CNRS; INRAE; Université de Genève. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10261,77 +10261,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10370,51 +10370,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de l’événement « APAVER » (Abaissement Partiel de la retenue de Verbois) 2016 dans le suivi scientifique de la restauration hydraulique etécologique du Haut-Rhône (Programme RhonÉco) : Analyse de la sédimentation dans les lônes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] EVS - UMR 5600. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10462,77 +10462,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10584,77 +10584,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10706,77 +10706,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10828,77 +10828,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11040,267 +11040,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606651v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RhônEco (1998-2018). Suivi écologique de la restauration du Rhône. Bilan et Proposition technique pour la période 2014-2018</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
+                <w:t xml:space="preserve">Impacts of climatic variability and anthropogenic impacts on riparian hydrology and forest dynamics: Evidence from isotopes and tree rings in the Rhône corridor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bliss Singer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Sargeant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Camenen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Clemens</w:t>
+                <w:t xml:space="preserve">Rob J.S. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] ZABR, Lyon. 2013, 9 p</w:t>
+              <w:t xml:space="preserve">University of St Andrews; University of California Santa Barbara; ENS de Lyon; CNRS. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01240098v1</w:t>
+                <w:t xml:space="preserve">hal-04548317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of climatic variability and anthropogenic impacts on riparian hydrology and forest dynamics: Evidence from isotopes and tree rings in the Rhône corridor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Riquier</w:t>
+                <w:t xml:space="preserve">RhônEco (1998-2018). Suivi écologique de la restauration du Rhône. Bilan et Proposition technique pour la période 2014-2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rob J.S. Wilson</w:t>
+                <w:t xml:space="preserve">Anne Clemens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">University of St Andrews; University of California Santa Barbara; ENS de Lyon; CNRS. 2013</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] ZABR, Lyon. 2013, 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04548317v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01240098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'étape 2012</w:t>
               </w:r>
@@ -11325,51 +11325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mérigoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11434,51 +11434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mérigoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11543,77 +11543,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floodplain ecohydrology: Climatic, local, and anthropogenic controls on water availability to riparian trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bliss Singer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob J.S. Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">University of St Andrews; University of California Santa Barbara; Université de Lyon. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11683,51 +11683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mérigoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11967,51 +11967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mérigoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12198,51 +12198,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dike Fields as Drivers and Witnesses of 20th Century Hydrosedimentary Changes in Highly Engineered Rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Seignemartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12250,51 +12250,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Winiarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -12406,51 +12406,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="06C3E66B"/>
+    <w:nsid w:val="35E0D9DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12637,51 +12637,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremieriquier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7008-7960" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191321311" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-8754-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05424488v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Seillier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Challaye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Peuble" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2025.144769" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788102v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177246" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231799v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bouloy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Castella" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167540" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178320v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12081491" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061255v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108689" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361726v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Reymond" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Lebreton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.41439" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739166v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Timoner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mayor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera I. Slaveykova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13974" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096724v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mazagol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Niogret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Depeyre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ratajczak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41651-020-00072-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931379v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142081" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03229061v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalandy Sehen Chanu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Grillot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1939-2021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042601v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462898v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;pret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.01.036" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4L1WMK1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575564v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.08.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223357v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Sulc Michalkova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12411" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9SQ7GM6L-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223356v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Dzubakova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Trizna" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10361" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218196v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bliss Singer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sargeant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Wilson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014WR015581" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221799v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dieras" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Constantine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Hales" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.12.024" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHWNTQN8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959929v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Renard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.2181" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415040v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604708v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-5321" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154971v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169809v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154696v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-5607" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203780v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154953v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148822v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04023987v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846178v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701441v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687698v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720582v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720666v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebrun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609894v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tissot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338027v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338015v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maffre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512610v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277365v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Niogret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Cellier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445066v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Arfeuill&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434900v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324002v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148035v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Boldi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cantoni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358094v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883536v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Wichroff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pont" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gangloff" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dumollard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818669v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818802v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moiroud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815436v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402006v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319219v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319181v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Olivier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319188v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Alber" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Spitoni" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360907v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Depret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gruel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618415v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castella" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319207v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Sivade" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zylberblat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319223v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319198v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787395v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Morel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sebastianutti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spadini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brochery" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333102v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Singer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Wilson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313772v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347246v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346742v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Singer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wilson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345327v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344310v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michalkova" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170114v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830860v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey S Vanhove" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot B&#228;renstrauch" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Girardot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721211v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noclin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Kieffer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Troudet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720548v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720560v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca R&#228;pple" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994774v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830747v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818654v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341697v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237555v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Budac" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340763v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237656v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340198v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Olivier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;rigoux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340688v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680015v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679390v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721011v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558128v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663288v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466738v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466715v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632481v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875364v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324360v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308556v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308536v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308523v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319231v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319234v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606651v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga B&#233;guin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besacier-Monbertrand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240098v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clemens" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548317v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob J.S. Wilson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558149v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Segura" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240706v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548294v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240861v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240975v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240898v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagnes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241366v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fruget" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01247592v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061245v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremieriquier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7008-7960" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191321311" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-8754-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05424488v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Seillier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Challaye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Peuble" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2025.144769" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788102v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177246" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231799v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bouloy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Castella" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167540" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061255v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108689" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361726v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Reymond" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Lebreton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.41439" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178320v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12081491" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739166v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Timoner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mayor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera I. Slaveykova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13974" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096724v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mazagol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Niogret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Depeyre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ratajczak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41651-020-00072-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931379v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142081" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03229061v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalandy Sehen Chanu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Grillot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1939-2021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042601v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575564v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.08.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462898v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;pret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.01.036" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4L1WMK1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223357v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Sulc Michalkova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12411" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9SQ7GM6L-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223356v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Dzubakova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Trizna" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10361" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218196v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bliss Singer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sargeant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Wilson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014WR015581" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221799v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dieras" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Constantine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Hales" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.12.024" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHWNTQN8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959929v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Renard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.2181" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415040v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604708v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-5321" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169809v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154696v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-5607" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203780v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154971v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154953v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148822v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04023987v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701441v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687698v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720582v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720666v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebrun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609894v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tissot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846178v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338015v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maffre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512610v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277365v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Niogret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Cellier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445066v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Arfeuill&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434900v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338027v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148035v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Boldi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cantoni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358094v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883536v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Wichroff" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gangloff" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dumollard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324002v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818669v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818802v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moiroud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815436v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319219v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319181v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Olivier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402006v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319188v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Alber" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Spitoni" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360907v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Depret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gruel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618415v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castella" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319207v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Sivade" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zylberblat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319223v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319198v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333102v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Singer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Wilson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313772v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787395v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Morel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sebastianutti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spadini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brochery" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347246v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346742v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Singer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wilson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345327v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344310v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michalkova" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170114v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830860v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey S Vanhove" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot B&#228;renstrauch" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Girardot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721211v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noclin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Kieffer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Troudet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720548v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720560v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca R&#228;pple" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994774v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830747v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818654v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341697v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237555v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Budac" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340763v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237656v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340198v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Olivier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;rigoux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340688v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679390v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680015v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721011v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558128v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663288v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466738v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466715v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632481v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875364v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324360v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308556v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308536v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308523v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319231v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319234v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606651v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga B&#233;guin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besacier-Monbertrand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548317v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob J.S. Wilson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240098v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clemens" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558149v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Segura" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240706v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548294v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240861v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240975v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240898v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagnes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241366v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fruget" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01247592v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061245v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>