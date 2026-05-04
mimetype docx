--- v0 (2026-03-09)
+++ v1 (2026-05-04)
@@ -166,51 +166,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Water Resources Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 62 (1), </w:t>
+              <w:t xml:space="preserve">, 2026, 62 (1), pp.e70092. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1752-1688.70092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1122,248 +1122,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des stratégies de régulation des débits et d’abattement des volumes ruisselés pour la maîtrise à la source des flux de contaminants</w:t>
+                <w:t xml:space="preserve">Assessing the effect of uncertainties in pollutant wash-off dynamics in stormwater source-control systems modeling: consequences of the use an inappropriate error model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/tsm/20167-8040⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)EE.1943-7870.0001163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621292v1</w:t>
+                <w:t xml:space="preserve">hal-01384503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the effect of uncertainties in pollutant wash-off dynamics in stormwater source-control systems modeling: consequences of the use an inappropriate error model</w:t>
+                <w:t xml:space="preserve">Modélisation des stratégies de régulation des débits et d’abattement des volumes ruisselés pour la maîtrise à la source des flux de contaminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Sage</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7-8, pp.40 - 48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)EE.1943-7870.0001163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/tsm/20167-8040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384503v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the temporal variability of zinc concentrations in zinc roof runoff—experimental study and uncertainty analysis</w:t>
               </w:r>
@@ -1479,51 +1479,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance assessment of a commonly used “accumulation and wash-off” model from long-term continuous road runoff turbidity measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saja Al Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1817,243 +1817,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling bioretention systems: does physical-based mean robust?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tinghao Huang</w:t>
+                <w:t xml:space="preserve">Nature base solutions, trenches, pipes, buried car parks, preferential paths in urban soils: can we simulate water infiltration and its impact on groundwater in the critical urban zone?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Pophillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Urban Drainage Modelling Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Innsbruck, Sep 2025, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OZCAR RI, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05329318v1</w:t>
+                <w:t xml:space="preserve">hal-05530703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature base solutions, trenches, pipes, buried car parks, preferential paths in urban soils: can we simulate water infiltration and its impact on groundwater in the critical urban zone?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">William Pophillat</w:t>
+                <w:t xml:space="preserve">Modelling bioretention systems: does physical-based mean robust?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tinghao Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OZCAR RI, Sep 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">13th Urban Drainage Modelling Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Innsbruck, Sep 2025, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05530703v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrologic performance of bioretention systems with unfavourable underground conditions : complementing field monitoring with simple reservoir modelling for scenario analysis</w:t>
               </w:r>
@@ -2065,51 +2065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tinghao Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2700,51 +2700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tinghao Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2776,364 +2776,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of the development of an urban district on shallow groundwater using the integrated urban hydrological model URBS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Berthier</w:t>
+                <w:t xml:space="preserve">Actes des 8èmes Journées Doctorales en Hydrologie Urbaine (JDHU 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Mosini</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JDHU 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524051v1</w:t>
+                <w:t xml:space="preserve">hal-03257056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actes des 8èmes Journées Doctorales en Hydrologie Urbaine (JDHU 2018)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+                <w:t xml:space="preserve">Faisabilité de l’infiltration des eaux pluviales en zone d’aléa dissolution du gypse - cas de l’Ecoquartier de la Gare à Pantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Sage</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDHU 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">10 èmes Journées Nationales de Géotechniques et de Géologie de l'Ingénieur 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03257056v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faisabilité de l’infiltration des eaux pluviales en zone d’aléa dissolution du gypse - cas de l’Ecoquartier de la Gare à Pantin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the impact of the development of an urban district on shallow groundwater using the integrated urban hydrological model URBS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mosini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10 èmes Journées Nationales de Géotechniques et de Géologie de l'Ingénieur 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Vienna (display), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10436⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706328v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the impact of rainwater harvesting on the hydrological regime of small semi-urban watersheds</w:t>
               </w:r>
@@ -3391,51 +3391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gromaire Marie-Christine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -3557,51 +3557,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling stormwater management strategies – Effect of uncertainties in pollutant wash-off dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4363,51 +4363,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524676v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Sage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pophillat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1752-1688.70092" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919833v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmeda Assann Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Berthier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2025.106319" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143906v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinghao Huang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier T&#233;cher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178684" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485198v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Chebbo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JHYEFF.HEENG-6092" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701244v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2022.2090382" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322676v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2021.105144" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634884v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Th&#233;bault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202110049" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885987v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HE.1943-5584.0001978" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257057v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01621292v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/20167-8040" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384503v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonhomme" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EE.1943-7870.0001163" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01685970v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Oreibi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6827-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145853v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saja Al Ali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.03.030" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084745v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150024" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145865v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-015-0485-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329318v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Techer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530703v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05196786v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919868v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmeda Assann Ouedraogo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683510v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gallis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Payet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05196716v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Durmont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185042v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187468v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dumont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Monnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04081738v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524051v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mosini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10436" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257056v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Seidl" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706328v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342786v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dutremble" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Porcheron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008499v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Beaudoin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferrier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kerloc'H" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02924312v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gromaire Marie-Christine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711229v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711236v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01069094v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01069095v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711256v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010195v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Thebault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Saulais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01490080v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PESC1153" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524676v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Sage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pophillat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1752-1688.70092" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919833v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmeda Assann Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Berthier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2025.106319" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143906v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinghao Huang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier T&#233;cher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178684" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485198v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Chebbo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JHYEFF.HEENG-6092" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701244v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2022.2090382" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322676v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2021.105144" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634884v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Th&#233;bault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202110049" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885987v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HE.1943-5584.0001978" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257057v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384503v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonhomme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EE.1943-7870.0001163" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01621292v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/20167-8040" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01685970v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Oreibi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6827-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145853v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saja Al Ali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.03.030" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084745v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150024" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145865v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-015-0485-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530703v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329318v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Techer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05196786v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919868v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmeda Assann Ouedraogo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683510v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gallis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Payet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05196716v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Durmont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185042v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187468v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dumont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Monnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04081738v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257056v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Seidl" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706328v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524051v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mosini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10436" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342786v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dutremble" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Porcheron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008499v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Beaudoin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferrier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kerloc'H" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02924312v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gromaire Marie-Christine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711229v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711236v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01069094v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01069095v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711256v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010195v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Thebault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Saulais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01490080v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PESC1153" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>