--- v0 (2026-03-27)
+++ v1 (2026-05-03)
@@ -100,477 +100,477 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-Scale Insights into Cu-Modified ZrO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Catalysts: The Crucial Role of Surface Clusters in Phenol Carboxylation with CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
+                <w:t xml:space="preserve">Investigating the Effect of Morphology on Nanoparticle Catalyst Reactivity: Example of Anthraquinone Hydrogenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaihua Zhang</w:t>
+                <w:t xml:space="preserve">J. Zaffran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J. Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Zaffran</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Y. Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/catal15090902⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, ChemCatChem, 17 (10), pp.e202500093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202500093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05383104v1</w:t>
+                <w:t xml:space="preserve">hal-05168980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Effect of Morphology on Nanoparticle Catalyst Reactivity: Example of Anthraquinone Hydrogenation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stoichiometric Selective Carbonylation of Methane to Acetic Acid by Chemical Looping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Yu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Paul</w:t>
+                <w:t xml:space="preserve">Yinghao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Y. Gu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chunyang Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Shamzhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. X. Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.202500093⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, ACS Catal., 15 (4), pp.3116-3125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.4c07095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05168980v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05139511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stoichiometric Selective Carbonylation of Methane to Acetic Acid by Chemical Looping</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atomic-Scale Insights into Cu-Modified ZrO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Catalysts: The Crucial Role of Surface Clusters in Phenol Carboxylation with CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Marinova</w:t>
+                <w:t xml:space="preserve">Kaihua Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. X. Guo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérémie Zaffran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, ACS Catal., 15 (4), pp.3116-3125. </w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Catalysts, 15 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.4c07095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/catal15090902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05139511v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upgrading the Density Functional Theory with Machine Learning for the Fast Prediction of Polyaromatic Reactivity at Bimetallic Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Zaffran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minyang Jiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Wischert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Streiff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 128 (12), pp.5084-5092. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -604,51 +604,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling the phenol direct carboxylation reaction mechanism at ZrO2 surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaihua Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changru Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -721,103 +721,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocatalytic dihydroxylation of light olefins to glycols by water.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunyang Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinghao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Nature Communications, 15, pp.8210. </w:t>
@@ -1011,51 +1011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei Chernyak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1119,64 +1119,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Photocatalytic Synthesis of Acetic Acid from Methane and CO at Ambient Temperature Using Water as Oxidant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunyang Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Ben Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1266,77 +1266,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic selective oxidation of isobutane in a decoupled redox-process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Zaffran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dumeignil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Löfberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1400,51 +1400,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen Oxidation on Ni-Based Electrocatalysts: The Effect of Metal Doping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Davydova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Zaffran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kapil Dhaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1517,51 +1517,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards more accurate prediction of activation energies for polyalcohol dehydrogenation on transition metal catalysts in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Zaffran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1634,51 +1634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade-Off between Accuracy and Universality in Linear Energy Relations for Alcohol Dehydrogenation on Transition Metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Zaffran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1764,51 +1764,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of water on metal catalyst performance for ketone hydrogenation. A join experimental and theoretical study on levulinic acid conversion into gamma-valerolactone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Zaffran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka M. Ruppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1885,51 +1885,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Energy Relations As Predictive Tools for Polyalcohol Catalytic Reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Zaffran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2047,51 +2047,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avancées et Défis de la Chimie Computationnelle en Catalyse Hétérogène : De la DFT à l’Intelligence Artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Zaffran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catalyse. Université de Lille, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2232,51 +2232,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical studies of biomass derivatives transformation by metallic heterogeneous catalysts. A micro-solvation approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Zaffran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2340,297 +2340,297 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of water on metal catalyst performance for ketone hydrogenation. A join experimental and theoretical study on levulinic acid conversion into gamma-valerolactone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Zaffran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Matras-Michalska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Jędrzejczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka M. Ruppert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">249th ACS National Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047203v1</w:t>
+                <w:t xml:space="preserve">hal-02047202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of water on metal catalyst performance for ketone hydrogenation. A join experimental and theoretical study on levulinic acid conversion into gamma-valerolactone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Zaffran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Matras-Michalska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Jędrzejczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka M. Ruppert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">249th ACS National Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047202v1</w:t>
+                <w:t xml:space="preserve">hal-02047203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical studies of biomass derivatives by metallic heterogeneous catalysts. A micro-solvation approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Zaffran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2675,277 +2675,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcohols dehydrogenation at close-packed surface</w:t>
+                <w:t xml:space="preserve">Mechanistic insights for the catalytic transformation of glycerol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Auneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Zaffran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Auneau</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siwar Chibani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Delbecq</w:t>
+                <w:t xml:space="preserve">C. Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tailored surfaces in operando conditions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Autrans, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Environmental Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024523v1</w:t>
+                <w:t xml:space="preserve">hal-02022020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic insights for the catalytic transformation of glycerol</w:t>
+                <w:t xml:space="preserve">Alcohols dehydrogenation at close-packed surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Zaffran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Auneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Zaffran</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwar Chibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Delbecq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Environmental Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">Tailored surfaces in operando conditions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02022020v1</w:t>
+                <w:t xml:space="preserve">hal-02024523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2963,51 +2963,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear energy relations for biomass transformation under heterogeneous catalysis : a fast prediction of polyalcohol dehydrogenation on transition metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Zaffran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Other. Ecole normale supérieure de lyon - ENS LYON, 2014. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014ENSL0891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3079,77 +3079,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcohols dehydrogenation at close-packed surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Zaffran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Auneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siwar Chibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3204,77 +3204,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcohols dehydrogenation at close-packed surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Zaffran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Auneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siwar Chibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3485,51 +3485,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05383104v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaihua Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Zaffran" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal15090902" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05168980v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaffran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Y. Gu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202500093" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05139511v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghao Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Dong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shamzhy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. X. Guo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.4c07095" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786885v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minyang Jiao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Wischert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Streiff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c00461" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786879v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changru Ma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Paul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Zaffran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2024.114606" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04773090v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Deng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52461-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304243v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Silva Vargas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Araque" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Sadakane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Katryniok" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2022.112856" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304242v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zhou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Trentesaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Chernyak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Morin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c00845" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304252v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Ben Tayeb" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Safonova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c10840" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03792695v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumeignil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel L&#246;fberg" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2022.118798" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031651v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Davydova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapil Dhaka" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maytal Toroker" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Dekel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8100454" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641046v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Delbecq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sautet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cy00865h" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230739v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b01703" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230464v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka M. Ruppert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Matras-Michalska" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin J&#281;drzejczyk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC04401K" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121422v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Auneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs4010503" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05400365v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376695v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/scimeetings.3c10059" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024604v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047203v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047202v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024587v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024523v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Chibani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022020v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00992665v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ENSL0891" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022024v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024368v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05168980v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaffran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Y. Gu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202500093" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05139511v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghao Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Dong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shamzhy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. X. Guo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.4c07095" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05383104v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaihua Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Zaffran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal15090902" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786885v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minyang Jiao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Wischert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Streiff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c00461" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786879v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changru Ma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Paul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Zaffran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2024.114606" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04773090v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Deng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52461-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304243v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Silva Vargas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Araque" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Sadakane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Katryniok" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2022.112856" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304242v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zhou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Trentesaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Chernyak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Morin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c00845" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304252v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Ben Tayeb" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Safonova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c10840" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03792695v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumeignil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel L&#246;fberg" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2022.118798" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031651v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Davydova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapil Dhaka" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maytal Toroker" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Dekel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8100454" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641046v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Delbecq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sautet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cy00865h" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230739v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b01703" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230464v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka M. Ruppert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Matras-Michalska" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin J&#281;drzejczyk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC04401K" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121422v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Auneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs4010503" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05400365v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376695v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/scimeetings.3c10059" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024604v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047202v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047203v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024587v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022020v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024523v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Chibani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00992665v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ENSL0891" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022024v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024368v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>