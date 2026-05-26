--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -849,425 +849,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04773090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deoxydehydration of glycerol to allyl alcohol catalysed by ceria-supported rhenium oxide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct Photocatalytic Synthesis of Acetic Acid from Methane and CO at Ambient Temperature Using Water as Oxidant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunyang Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Silva Vargas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeremie Zaffran</w:t>
+                <w:t xml:space="preserve">Karima Ben Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcia Araque</w:t>
+                <w:t xml:space="preserve">Olga Safonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masahiro Sadakane</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yong Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mcat.2022.112856⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 145 (2), pp.1185-1193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.2c10840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304243v1</w:t>
+                <w:t xml:space="preserve">hal-04304252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Metal–Halogen Bonding for Hydrogen-Induced Acid Generation in Bifunctional Catalysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deoxydehydration of glycerol to allyl alcohol catalysed by ceria-supported rhenium oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Silva Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Zaffran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yong Zhou</w:t>
+                <w:t xml:space="preserve">Marcia Araque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Trentesaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maya Marinova</w:t>
+                <w:t xml:space="preserve">Masahiro Sadakane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergei Chernyak</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin Katryniok</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.3c00845⟩</w:t>
+              <w:t xml:space="preserve">Molecular Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 535, pp.112856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mcat.2022.112856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304242v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Photocatalytic Synthesis of Acetic Acid from Methane and CO at Ambient Temperature Using Water as Oxidant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chunyang Dong</w:t>
+                <w:t xml:space="preserve">Identifying Metal–Halogen Bonding for Hydrogen-Induced Acid Generation in Bifunctional Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Ben Tayeb</w:t>
+                <w:t xml:space="preserve">Sergei Chernyak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Safonova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yong Zhou</w:t>
+                <w:t xml:space="preserve">Jean-Charles Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 145 (2), pp.1185-1193. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (9), pp.6351-6364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.2c10840⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.3c00845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304252v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic selective oxidation of isobutane in a decoupled redox-process</w:t>
               </w:r>
@@ -2388,81 +2388,85 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Jędrzejczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka M. Ruppert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">249th ACS National Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047202v1</w:t>
+                <w:t xml:space="preserve">hal-02047203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of water on metal catalyst performance for ketone hydrogenation. A join experimental and theoretical study on levulinic acid conversion into gamma-valerolactone</w:t>
               </w:r>
@@ -2509,85 +2513,81 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Jędrzejczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka M. Ruppert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">249th ACS National Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047203v1</w:t>
+                <w:t xml:space="preserve">hal-02047202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical studies of biomass derivatives by metallic heterogeneous catalysts. A micro-solvation approach.</w:t>
               </w:r>
@@ -2902,435 +2902,435 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tailored surfaces in operando conditions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcohols dehydrogenation at close-packed surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Zaffran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Auneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwar Chibani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Theoretical Aspects of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcohols dehydrogenation at close-packed surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Zaffran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Auneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwar Chibani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Theoretical Aspects of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Vlissingen, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear energy relations for biomass transformation under heterogeneous catalysis : a fast prediction of polyalcohol dehydrogenation on transition metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Zaffran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Other. Ecole normale supérieure de lyon - ENS LYON, 2014. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014ENSL0891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00992665v1</w:t>
-              </w:r>
-[...280 lines deleted...]
-                <w:t xml:space="preserve">hal-02024368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId95"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3485,51 +3485,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05168980v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaffran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Y. Gu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202500093" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05139511v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghao Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Dong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shamzhy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. X. Guo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.4c07095" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05383104v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaihua Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Zaffran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal15090902" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786885v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minyang Jiao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Wischert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Streiff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c00461" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786879v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changru Ma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Paul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Zaffran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2024.114606" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04773090v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Deng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52461-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304243v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Silva Vargas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Araque" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Sadakane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Katryniok" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2022.112856" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304242v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zhou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Trentesaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Chernyak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Morin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c00845" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304252v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Ben Tayeb" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Safonova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c10840" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03792695v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumeignil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel L&#246;fberg" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2022.118798" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031651v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Davydova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapil Dhaka" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maytal Toroker" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Dekel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8100454" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641046v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Delbecq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sautet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cy00865h" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230739v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b01703" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230464v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka M. Ruppert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Matras-Michalska" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin J&#281;drzejczyk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC04401K" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121422v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Auneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs4010503" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05400365v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376695v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/scimeetings.3c10059" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024604v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047202v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047203v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024587v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022020v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024523v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Chibani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00992665v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ENSL0891" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022024v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024368v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05168980v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaffran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Y. Gu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202500093" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05139511v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghao Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Dong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shamzhy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. X. Guo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.4c07095" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05383104v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaihua Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Zaffran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal15090902" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786885v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minyang Jiao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Wischert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Streiff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c00461" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786879v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changru Ma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Paul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Zaffran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2024.114606" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04773090v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Deng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52461-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304252v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Ben Tayeb" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Safonova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zhou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c10840" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304243v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Silva Vargas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Araque" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Sadakane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Katryniok" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2022.112856" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304242v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Trentesaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Chernyak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Morin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c00845" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03792695v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumeignil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel L&#246;fberg" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2022.118798" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031651v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Davydova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapil Dhaka" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maytal Toroker" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Dekel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8100454" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641046v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Delbecq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sautet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cy00865h" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230739v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b01703" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230464v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka M. Ruppert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Matras-Michalska" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin J&#281;drzejczyk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC04401K" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121422v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Auneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs4010503" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05400365v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376695v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/scimeetings.3c10059" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024604v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047203v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047202v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024587v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022020v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024523v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Chibani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022024v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024368v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00992665v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ENSL0891" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>